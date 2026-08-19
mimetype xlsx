--- v0 (2025-10-12)
+++ v1 (2026-08-19)
@@ -1,194 +1,1249 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27726"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://paysimplecorp.sharepoint.com/sites/Bold-DataConversionGroup/Shared Documents/General/Managely Data/Staging Templates/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Products\Managely\MASTER\Staging\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1995" documentId="8_{98ED0912-E8C8-410C-B4B9-D110B8BF2C13}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CF83C0E9-6257-4ACC-AADE-E0DBA77B6F23}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D8D292DF-AA08-4B67-AD2B-FFCF34E88B95}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="686" xr2:uid="{C9E37211-7F35-4CA0-B53F-3D5016B572E5}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="874" xr2:uid="{C9E37211-7F35-4CA0-B53F-3D5016B572E5}"/>
   </bookViews>
   <sheets>
-    <sheet name="LEGEND" sheetId="22" r:id="rId1"/>
+    <sheet name="LEGEND" sheetId="45" r:id="rId1"/>
     <sheet name="Customer" sheetId="3" r:id="rId2"/>
-    <sheet name="CustomerBillTo" sheetId="4" r:id="rId3"/>
-[...10 lines deleted...]
-    <sheet name="CustomField" sheetId="25" r:id="rId14"/>
+    <sheet name="Customer DID NOT IMPORT" sheetId="46" r:id="rId3"/>
+    <sheet name="CustomerBillTo" sheetId="4" r:id="rId4"/>
+    <sheet name="CustomerBillTo DID NOT IMPORT" sheetId="36" state="hidden" r:id="rId5"/>
+    <sheet name="CustomerContact" sheetId="22" r:id="rId6"/>
+    <sheet name="CustomerContact DID NOT IMPORT" sheetId="41" state="hidden" r:id="rId7"/>
+    <sheet name="CustomerContact (2)" sheetId="23" r:id="rId8"/>
+    <sheet name="CustomerContact (2) DID NOT IMP" sheetId="42" state="hidden" r:id="rId9"/>
+    <sheet name="CustomerSite" sheetId="34" r:id="rId10"/>
+    <sheet name="CustomerSite DID NOT IMPORT" sheetId="37" state="hidden" r:id="rId11"/>
+    <sheet name="CustomerSystem" sheetId="10" r:id="rId12"/>
+    <sheet name="CustomerSystem DID NOT IMPORT" sheetId="38" state="hidden" r:id="rId13"/>
+    <sheet name="CustomerSystemParts" sheetId="43" r:id="rId14"/>
+    <sheet name="CustomerSystemParts DID NOT IMP" sheetId="47" state="hidden" r:id="rId15"/>
+    <sheet name="CustomerRecurring" sheetId="44" r:id="rId16"/>
+    <sheet name="CustomerRecurring DID NOT IMPOR" sheetId="39" state="hidden" r:id="rId17"/>
+    <sheet name="Notes" sheetId="33" r:id="rId18"/>
+    <sheet name="Notes DID NOT IMPORT" sheetId="48" state="hidden" r:id="rId19"/>
+    <sheet name="Vendors" sheetId="26" r:id="rId20"/>
+    <sheet name="Vendors DID NOT IMPORT" sheetId="49" state="hidden" r:id="rId21"/>
+    <sheet name="Parts" sheetId="18" r:id="rId22"/>
+    <sheet name="Parts DID NOT IMPORT" sheetId="50" state="hidden" r:id="rId23"/>
+    <sheet name="CustomField" sheetId="29" r:id="rId24"/>
+    <sheet name="InvoiceItems" sheetId="24" r:id="rId25"/>
+    <sheet name="InvoiceItems DID NOT IMPORT" sheetId="51" state="hidden" r:id="rId26"/>
+    <sheet name="Warehouses" sheetId="19" r:id="rId27"/>
+    <sheet name="Warehouses DID NOT IMPORT" sheetId="52" state="hidden" r:id="rId28"/>
+    <sheet name="Employee" sheetId="17" r:id="rId29"/>
+    <sheet name="GLAccount" sheetId="13" r:id="rId30"/>
+    <sheet name="CustomField DID NOT IMPORT" sheetId="53" state="hidden" r:id="rId31"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId15"/>
+    <externalReference r:id="rId32"/>
   </externalReferences>
   <definedNames>
-    <definedName name="BankAccount" localSheetId="3">#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="BankAccount" localSheetId="13">#REF!</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Customer!$A$1:$Y$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Customer DID NOT IMPORT'!$A$1:$Y$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">CustomerBillTo!$A$1:$U$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'CustomerBillTo DID NOT IMPORT'!$B$1:$Q$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="15" hidden="1">CustomerRecurring!$A$1:$U$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="16" hidden="1">'CustomerRecurring DID NOT IMPOR'!$A$1:$X$85</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="11" hidden="1">CustomerSystem!$A$1:$O$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="12" hidden="1">'CustomerSystem DID NOT IMPORT'!$C$1:$Q$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="23" hidden="1">CustomField!$A$2:$I$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="30" hidden="1">'CustomField DID NOT IMPORT'!$E$2:$M$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="24" hidden="1">InvoiceItems!$A$1:$M$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="25" hidden="1">'InvoiceItems DID NOT IMPORT'!$A$1:$M$1</definedName>
+    <definedName name="BankAccount" localSheetId="5">#REF!</definedName>
+    <definedName name="BankAccount" localSheetId="7">#REF!</definedName>
+    <definedName name="BankAccount" localSheetId="8">#REF!</definedName>
+    <definedName name="BankAccount" localSheetId="6">#REF!</definedName>
+    <definedName name="BankAccount" localSheetId="9">#REF!</definedName>
+    <definedName name="BankAccount" localSheetId="10">#REF!</definedName>
+    <definedName name="BankAccount" localSheetId="23">#REF!</definedName>
+    <definedName name="BankAccount" localSheetId="30">#REF!</definedName>
+    <definedName name="BankAccount" localSheetId="24">#REF!</definedName>
+    <definedName name="BankAccount" localSheetId="25">#REF!</definedName>
     <definedName name="BankAccount" localSheetId="0">#REF!</definedName>
+    <definedName name="BankAccount" localSheetId="17">#REF!</definedName>
+    <definedName name="BankAccount" localSheetId="18">#REF!</definedName>
+    <definedName name="BankAccount" localSheetId="19">#REF!</definedName>
+    <definedName name="BankAccount" localSheetId="20">#REF!</definedName>
     <definedName name="BankAccount">#REF!</definedName>
-    <definedName name="Customer">Customer!$A$1:$U$1</definedName>
-[...3 lines deleted...]
-    <definedName name="CustomerContact" localSheetId="13">#REF!</definedName>
+    <definedName name="Customer" localSheetId="2">'Customer DID NOT IMPORT'!$A$1:$Y$1</definedName>
+    <definedName name="Customer" localSheetId="17">[1]Customer!$A$2:$AA$2</definedName>
+    <definedName name="Customer" localSheetId="18">[1]Customer!$A$2:$AA$2</definedName>
+    <definedName name="Customer">Customer!$A$1:$Y$1</definedName>
+    <definedName name="CustomerBillTo" localSheetId="4">'CustomerBillTo DID NOT IMPORT'!$B$1:$Q$1</definedName>
+    <definedName name="CustomerBillTo">CustomerBillTo!$A$1:$U$1</definedName>
+    <definedName name="CustomerContact" localSheetId="5">CustomerContact!$A$2:$O$2</definedName>
+    <definedName name="CustomerContact" localSheetId="7">'CustomerContact (2)'!$B$2:$I$2</definedName>
+    <definedName name="CustomerContact" localSheetId="8">'CustomerContact (2) DID NOT IMP'!$D$2:$K$2</definedName>
+    <definedName name="CustomerContact" localSheetId="6">'CustomerContact DID NOT IMPORT'!$A$2:$O$2</definedName>
+    <definedName name="CustomerContact" localSheetId="9">#REF!</definedName>
+    <definedName name="CustomerContact" localSheetId="10">#REF!</definedName>
+    <definedName name="CustomerContact" localSheetId="23">#REF!</definedName>
+    <definedName name="CustomerContact" localSheetId="30">#REF!</definedName>
+    <definedName name="CustomerContact" localSheetId="24">#REF!</definedName>
+    <definedName name="CustomerContact" localSheetId="25">#REF!</definedName>
     <definedName name="CustomerContact" localSheetId="0">#REF!</definedName>
+    <definedName name="CustomerContact" localSheetId="17">#REF!</definedName>
+    <definedName name="CustomerContact" localSheetId="18">#REF!</definedName>
+    <definedName name="CustomerContact" localSheetId="19">#REF!</definedName>
+    <definedName name="CustomerContact" localSheetId="20">#REF!</definedName>
     <definedName name="CustomerContact">#REF!</definedName>
-    <definedName name="CustomerInvoice" localSheetId="3">#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="CustomerInvoice" localSheetId="13">#REF!</definedName>
+    <definedName name="CustomerInvoice" localSheetId="5">#REF!</definedName>
+    <definedName name="CustomerInvoice" localSheetId="7">#REF!</definedName>
+    <definedName name="CustomerInvoice" localSheetId="8">#REF!</definedName>
+    <definedName name="CustomerInvoice" localSheetId="6">#REF!</definedName>
+    <definedName name="CustomerInvoice" localSheetId="9">#REF!</definedName>
+    <definedName name="CustomerInvoice" localSheetId="10">#REF!</definedName>
+    <definedName name="CustomerInvoice" localSheetId="23">#REF!</definedName>
+    <definedName name="CustomerInvoice" localSheetId="30">#REF!</definedName>
+    <definedName name="CustomerInvoice" localSheetId="24">#REF!</definedName>
+    <definedName name="CustomerInvoice" localSheetId="25">#REF!</definedName>
     <definedName name="CustomerInvoice" localSheetId="0">#REF!</definedName>
+    <definedName name="CustomerInvoice" localSheetId="17">#REF!</definedName>
+    <definedName name="CustomerInvoice" localSheetId="18">#REF!</definedName>
+    <definedName name="CustomerInvoice" localSheetId="19">#REF!</definedName>
+    <definedName name="CustomerInvoice" localSheetId="20">#REF!</definedName>
     <definedName name="CustomerInvoice">#REF!</definedName>
-    <definedName name="CustomerInvoiceDetail" localSheetId="3">#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="CustomerInvoiceDetail" localSheetId="13">#REF!</definedName>
+    <definedName name="CustomerInvoiceDetail" localSheetId="5">#REF!</definedName>
+    <definedName name="CustomerInvoiceDetail" localSheetId="7">#REF!</definedName>
+    <definedName name="CustomerInvoiceDetail" localSheetId="8">#REF!</definedName>
+    <definedName name="CustomerInvoiceDetail" localSheetId="6">#REF!</definedName>
+    <definedName name="CustomerInvoiceDetail" localSheetId="9">#REF!</definedName>
+    <definedName name="CustomerInvoiceDetail" localSheetId="10">#REF!</definedName>
+    <definedName name="CustomerInvoiceDetail" localSheetId="23">#REF!</definedName>
+    <definedName name="CustomerInvoiceDetail" localSheetId="30">#REF!</definedName>
+    <definedName name="CustomerInvoiceDetail" localSheetId="24">#REF!</definedName>
+    <definedName name="CustomerInvoiceDetail" localSheetId="25">#REF!</definedName>
     <definedName name="CustomerInvoiceDetail" localSheetId="0">#REF!</definedName>
+    <definedName name="CustomerInvoiceDetail" localSheetId="17">#REF!</definedName>
+    <definedName name="CustomerInvoiceDetail" localSheetId="18">#REF!</definedName>
+    <definedName name="CustomerInvoiceDetail" localSheetId="19">#REF!</definedName>
+    <definedName name="CustomerInvoiceDetail" localSheetId="20">#REF!</definedName>
     <definedName name="CustomerInvoiceDetail">#REF!</definedName>
-    <definedName name="CustomerRecurring">CustomerRecurring!$A$1:$Q$1</definedName>
-    <definedName name="CustomerSite">CustomerSite!$A$1:$Q$1</definedName>
+    <definedName name="CustomerRecurring" localSheetId="15">CustomerRecurring!$A$1:$U$1</definedName>
+    <definedName name="CustomerRecurring" localSheetId="16">'CustomerRecurring DID NOT IMPOR'!$D$1:$X$1</definedName>
+    <definedName name="CustomerRecurring">#REF!</definedName>
+    <definedName name="CustomerSite" localSheetId="9">CustomerSite!$A$1:$W$1</definedName>
+    <definedName name="CustomerSite" localSheetId="10">'CustomerSite DID NOT IMPORT'!$B$1:$X$1</definedName>
+    <definedName name="CustomerSite">#REF!</definedName>
+    <definedName name="CustomerSystem" localSheetId="12">'CustomerSystem DID NOT IMPORT'!$C$1:$Q$1</definedName>
     <definedName name="CustomerSystem">CustomerSystem!$A$1:$O$1</definedName>
-    <definedName name="CustomerSystemPart" localSheetId="3">#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="CustomerSystemPart" localSheetId="13">#REF!</definedName>
+    <definedName name="CustomerSystemPart" localSheetId="5">#REF!</definedName>
+    <definedName name="CustomerSystemPart" localSheetId="7">#REF!</definedName>
+    <definedName name="CustomerSystemPart" localSheetId="8">#REF!</definedName>
+    <definedName name="CustomerSystemPart" localSheetId="6">#REF!</definedName>
+    <definedName name="CustomerSystemPart" localSheetId="9">#REF!</definedName>
+    <definedName name="CustomerSystemPart" localSheetId="10">#REF!</definedName>
+    <definedName name="CustomerSystemPart" localSheetId="23">#REF!</definedName>
+    <definedName name="CustomerSystemPart" localSheetId="30">#REF!</definedName>
+    <definedName name="CustomerSystemPart" localSheetId="24">#REF!</definedName>
+    <definedName name="CustomerSystemPart" localSheetId="25">#REF!</definedName>
     <definedName name="CustomerSystemPart" localSheetId="0">#REF!</definedName>
+    <definedName name="CustomerSystemPart" localSheetId="17">#REF!</definedName>
+    <definedName name="CustomerSystemPart" localSheetId="18">#REF!</definedName>
+    <definedName name="CustomerSystemPart" localSheetId="19">#REF!</definedName>
+    <definedName name="CustomerSystemPart" localSheetId="20">#REF!</definedName>
     <definedName name="CustomerSystemPart">#REF!</definedName>
-    <definedName name="Deposit" localSheetId="3">#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="Deposit" localSheetId="13">#REF!</definedName>
+    <definedName name="Deposit" localSheetId="5">#REF!</definedName>
+    <definedName name="Deposit" localSheetId="7">#REF!</definedName>
+    <definedName name="Deposit" localSheetId="8">#REF!</definedName>
+    <definedName name="Deposit" localSheetId="6">#REF!</definedName>
+    <definedName name="Deposit" localSheetId="9">#REF!</definedName>
+    <definedName name="Deposit" localSheetId="10">#REF!</definedName>
+    <definedName name="Deposit" localSheetId="23">#REF!</definedName>
+    <definedName name="Deposit" localSheetId="30">#REF!</definedName>
+    <definedName name="Deposit" localSheetId="24">#REF!</definedName>
+    <definedName name="Deposit" localSheetId="25">#REF!</definedName>
     <definedName name="Deposit" localSheetId="0">#REF!</definedName>
+    <definedName name="Deposit" localSheetId="17">#REF!</definedName>
+    <definedName name="Deposit" localSheetId="18">#REF!</definedName>
+    <definedName name="Deposit" localSheetId="19">#REF!</definedName>
+    <definedName name="Deposit" localSheetId="20">#REF!</definedName>
     <definedName name="Deposit">#REF!</definedName>
-    <definedName name="GLAccount">GLAccount!$A$2:$G$2</definedName>
-[...2 lines deleted...]
-    <definedName name="GLAccountType" localSheetId="13">#REF!</definedName>
+    <definedName name="GLAccount" localSheetId="13">#REF!</definedName>
+    <definedName name="GLAccount" localSheetId="14">#REF!</definedName>
+    <definedName name="GLAccount">GLAccount!$A$1:$G$1</definedName>
+    <definedName name="GLAccountType" localSheetId="5">#REF!</definedName>
+    <definedName name="GLAccountType" localSheetId="7">#REF!</definedName>
+    <definedName name="GLAccountType" localSheetId="8">#REF!</definedName>
+    <definedName name="GLAccountType" localSheetId="6">#REF!</definedName>
+    <definedName name="GLAccountType" localSheetId="9">#REF!</definedName>
+    <definedName name="GLAccountType" localSheetId="10">#REF!</definedName>
+    <definedName name="GLAccountType" localSheetId="23">#REF!</definedName>
+    <definedName name="GLAccountType" localSheetId="30">#REF!</definedName>
+    <definedName name="GLAccountType" localSheetId="24">#REF!</definedName>
+    <definedName name="GLAccountType" localSheetId="25">#REF!</definedName>
     <definedName name="GLAccountType" localSheetId="0">#REF!</definedName>
+    <definedName name="GLAccountType" localSheetId="17">#REF!</definedName>
+    <definedName name="GLAccountType" localSheetId="18">#REF!</definedName>
+    <definedName name="GLAccountType" localSheetId="19">#REF!</definedName>
+    <definedName name="GLAccountType" localSheetId="20">#REF!</definedName>
     <definedName name="GLAccountType">#REF!</definedName>
-    <definedName name="GLEntryDetail" localSheetId="3">#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="GLEntryDetail" localSheetId="13">#REF!</definedName>
+    <definedName name="GLEntryDetail" localSheetId="5">#REF!</definedName>
+    <definedName name="GLEntryDetail" localSheetId="7">#REF!</definedName>
+    <definedName name="GLEntryDetail" localSheetId="8">#REF!</definedName>
+    <definedName name="GLEntryDetail" localSheetId="6">#REF!</definedName>
+    <definedName name="GLEntryDetail" localSheetId="9">#REF!</definedName>
+    <definedName name="GLEntryDetail" localSheetId="10">#REF!</definedName>
+    <definedName name="GLEntryDetail" localSheetId="23">#REF!</definedName>
+    <definedName name="GLEntryDetail" localSheetId="30">#REF!</definedName>
+    <definedName name="GLEntryDetail" localSheetId="24">#REF!</definedName>
+    <definedName name="GLEntryDetail" localSheetId="25">#REF!</definedName>
     <definedName name="GLEntryDetail" localSheetId="0">#REF!</definedName>
+    <definedName name="GLEntryDetail" localSheetId="17">#REF!</definedName>
+    <definedName name="GLEntryDetail" localSheetId="18">#REF!</definedName>
+    <definedName name="GLEntryDetail" localSheetId="19">#REF!</definedName>
+    <definedName name="GLEntryDetail" localSheetId="20">#REF!</definedName>
     <definedName name="GLEntryDetail">#REF!</definedName>
-    <definedName name="Item" localSheetId="3">#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="Item" localSheetId="13">#REF!</definedName>
+    <definedName name="Item" localSheetId="5">#REF!</definedName>
+    <definedName name="Item" localSheetId="7">#REF!</definedName>
+    <definedName name="Item" localSheetId="8">#REF!</definedName>
+    <definedName name="Item" localSheetId="6">#REF!</definedName>
+    <definedName name="Item" localSheetId="9">#REF!</definedName>
+    <definedName name="Item" localSheetId="10">#REF!</definedName>
+    <definedName name="Item" localSheetId="23">#REF!</definedName>
+    <definedName name="Item" localSheetId="30">#REF!</definedName>
+    <definedName name="Item" localSheetId="24">#REF!</definedName>
+    <definedName name="Item" localSheetId="25">#REF!</definedName>
     <definedName name="Item" localSheetId="0">#REF!</definedName>
+    <definedName name="Item" localSheetId="17">#REF!</definedName>
+    <definedName name="Item" localSheetId="18">#REF!</definedName>
+    <definedName name="Item" localSheetId="19">#REF!</definedName>
+    <definedName name="Item" localSheetId="20">#REF!</definedName>
     <definedName name="Item">#REF!</definedName>
-    <definedName name="test" localSheetId="13">#REF!</definedName>
+    <definedName name="test" localSheetId="9">#REF!</definedName>
+    <definedName name="test" localSheetId="10">#REF!</definedName>
+    <definedName name="test" localSheetId="23">#REF!</definedName>
+    <definedName name="test" localSheetId="30">#REF!</definedName>
+    <definedName name="test" localSheetId="24">#REF!</definedName>
+    <definedName name="test" localSheetId="25">#REF!</definedName>
+    <definedName name="test" localSheetId="17">#REF!</definedName>
+    <definedName name="test" localSheetId="18">#REF!</definedName>
+    <definedName name="test" localSheetId="19">#REF!</definedName>
+    <definedName name="test" localSheetId="20">#REF!</definedName>
     <definedName name="test">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="X2" i="34" l="1"/>
+  <c r="X3" i="34"/>
+  <c r="X4" i="34"/>
+  <c r="X5" i="34"/>
+  <c r="X6" i="34"/>
+  <c r="X7" i="34"/>
+  <c r="X8" i="34"/>
+  <c r="A3" i="39"/>
+  <c r="C3" i="39"/>
+  <c r="A4" i="39"/>
+  <c r="C4" i="39"/>
+  <c r="A5" i="39"/>
+  <c r="C5" i="39"/>
+  <c r="A6" i="39"/>
+  <c r="C6" i="39"/>
+  <c r="A7" i="39"/>
+  <c r="C7" i="39"/>
+  <c r="A8" i="39"/>
+  <c r="C8" i="39"/>
+  <c r="A9" i="39"/>
+  <c r="C9" i="39"/>
+  <c r="A10" i="39"/>
+  <c r="C10" i="39"/>
+  <c r="A11" i="39"/>
+  <c r="C11" i="39"/>
+  <c r="A12" i="39"/>
+  <c r="C12" i="39"/>
+  <c r="A13" i="39"/>
+  <c r="C13" i="39"/>
+  <c r="A14" i="39"/>
+  <c r="C14" i="39"/>
+  <c r="A15" i="39"/>
+  <c r="C15" i="39"/>
+  <c r="A16" i="39"/>
+  <c r="C16" i="39"/>
+  <c r="A17" i="39"/>
+  <c r="C17" i="39"/>
+  <c r="A18" i="39"/>
+  <c r="C18" i="39"/>
+  <c r="A19" i="39"/>
+  <c r="C19" i="39"/>
+  <c r="A20" i="39"/>
+  <c r="C20" i="39"/>
+  <c r="A21" i="39"/>
+  <c r="C21" i="39"/>
+  <c r="A22" i="39"/>
+  <c r="C22" i="39"/>
+  <c r="A23" i="39"/>
+  <c r="C23" i="39"/>
+  <c r="A24" i="39"/>
+  <c r="C24" i="39"/>
+  <c r="A25" i="39"/>
+  <c r="C25" i="39"/>
+  <c r="A26" i="39"/>
+  <c r="C26" i="39"/>
+  <c r="A27" i="39"/>
+  <c r="C27" i="39"/>
+  <c r="A28" i="39"/>
+  <c r="C28" i="39"/>
+  <c r="A29" i="39"/>
+  <c r="C29" i="39"/>
+  <c r="A30" i="39"/>
+  <c r="C30" i="39"/>
+  <c r="A31" i="39"/>
+  <c r="C31" i="39"/>
+  <c r="A32" i="39"/>
+  <c r="C32" i="39"/>
+  <c r="A33" i="39"/>
+  <c r="C33" i="39"/>
+  <c r="A34" i="39"/>
+  <c r="C34" i="39"/>
+  <c r="A35" i="39"/>
+  <c r="C35" i="39"/>
+  <c r="A36" i="39"/>
+  <c r="C36" i="39"/>
+  <c r="A37" i="39"/>
+  <c r="C37" i="39"/>
+  <c r="A38" i="39"/>
+  <c r="C38" i="39"/>
+  <c r="A39" i="39"/>
+  <c r="C39" i="39"/>
+  <c r="A40" i="39"/>
+  <c r="C40" i="39"/>
+  <c r="A41" i="39"/>
+  <c r="C41" i="39"/>
+  <c r="A42" i="39"/>
+  <c r="C42" i="39"/>
+  <c r="A43" i="39"/>
+  <c r="C43" i="39"/>
+  <c r="A44" i="39"/>
+  <c r="C44" i="39"/>
+  <c r="A45" i="39"/>
+  <c r="C45" i="39"/>
+  <c r="A46" i="39"/>
+  <c r="C46" i="39"/>
+  <c r="A47" i="39"/>
+  <c r="C47" i="39"/>
+  <c r="A48" i="39"/>
+  <c r="C48" i="39"/>
+  <c r="A49" i="39"/>
+  <c r="C49" i="39"/>
+  <c r="A50" i="39"/>
+  <c r="C50" i="39"/>
+  <c r="A51" i="39"/>
+  <c r="C51" i="39"/>
+  <c r="A52" i="39"/>
+  <c r="C52" i="39"/>
+  <c r="A53" i="39"/>
+  <c r="C53" i="39"/>
+  <c r="A54" i="39"/>
+  <c r="C54" i="39"/>
+  <c r="A55" i="39"/>
+  <c r="C55" i="39"/>
+  <c r="A56" i="39"/>
+  <c r="C56" i="39"/>
+  <c r="A57" i="39"/>
+  <c r="C57" i="39"/>
+  <c r="A58" i="39"/>
+  <c r="C58" i="39"/>
+  <c r="A59" i="39"/>
+  <c r="C59" i="39"/>
+  <c r="A60" i="39"/>
+  <c r="C60" i="39"/>
+  <c r="A61" i="39"/>
+  <c r="C61" i="39"/>
+  <c r="A62" i="39"/>
+  <c r="C62" i="39"/>
+  <c r="A63" i="39"/>
+  <c r="C63" i="39"/>
+  <c r="A64" i="39"/>
+  <c r="C64" i="39"/>
+  <c r="A65" i="39"/>
+  <c r="C65" i="39"/>
+  <c r="A66" i="39"/>
+  <c r="C66" i="39"/>
+  <c r="A67" i="39"/>
+  <c r="C67" i="39"/>
+  <c r="A68" i="39"/>
+  <c r="C68" i="39"/>
+  <c r="A69" i="39"/>
+  <c r="C69" i="39"/>
+  <c r="A70" i="39"/>
+  <c r="C70" i="39"/>
+  <c r="A71" i="39"/>
+  <c r="C71" i="39"/>
+  <c r="A72" i="39"/>
+  <c r="C72" i="39"/>
+  <c r="A73" i="39"/>
+  <c r="C73" i="39"/>
+  <c r="A74" i="39"/>
+  <c r="C74" i="39"/>
+  <c r="A75" i="39"/>
+  <c r="C75" i="39"/>
+  <c r="A76" i="39"/>
+  <c r="C76" i="39"/>
+  <c r="A77" i="39"/>
+  <c r="C77" i="39"/>
+  <c r="A78" i="39"/>
+  <c r="C78" i="39"/>
+  <c r="A79" i="39"/>
+  <c r="C79" i="39"/>
+  <c r="A80" i="39"/>
+  <c r="C80" i="39"/>
+  <c r="A81" i="39"/>
+  <c r="C81" i="39"/>
+  <c r="A82" i="39"/>
+  <c r="C82" i="39"/>
+  <c r="A83" i="39"/>
+  <c r="C83" i="39"/>
+  <c r="A84" i="39"/>
+  <c r="C84" i="39"/>
+  <c r="A85" i="39"/>
+  <c r="C85" i="39"/>
+  <c r="A3" i="38"/>
+  <c r="A4" i="38"/>
+  <c r="A5" i="38"/>
+  <c r="A6" i="38"/>
+  <c r="A7" i="38"/>
+  <c r="A8" i="38"/>
+  <c r="A9" i="38"/>
+  <c r="A10" i="38"/>
+  <c r="A11" i="38"/>
+  <c r="A12" i="38"/>
+  <c r="A13" i="38"/>
+  <c r="A14" i="38"/>
+  <c r="A15" i="38"/>
+  <c r="A16" i="38"/>
+  <c r="A17" i="38"/>
+  <c r="A18" i="38"/>
+  <c r="A19" i="38"/>
+  <c r="A20" i="38"/>
+  <c r="A21" i="38"/>
+  <c r="A22" i="38"/>
+  <c r="A23" i="38"/>
+  <c r="A24" i="38"/>
+  <c r="A25" i="38"/>
+  <c r="A26" i="38"/>
+  <c r="A27" i="38"/>
+  <c r="A28" i="38"/>
+  <c r="A29" i="38"/>
+  <c r="A30" i="38"/>
+  <c r="A31" i="38"/>
+  <c r="A32" i="38"/>
+  <c r="A33" i="38"/>
+  <c r="A34" i="38"/>
+  <c r="A35" i="38"/>
+  <c r="A36" i="38"/>
+  <c r="A37" i="38"/>
+  <c r="A38" i="38"/>
+  <c r="A39" i="38"/>
+  <c r="A40" i="38"/>
+  <c r="A41" i="38"/>
+  <c r="A42" i="38"/>
+  <c r="A43" i="38"/>
+  <c r="A44" i="38"/>
+  <c r="A45" i="38"/>
+  <c r="A46" i="38"/>
+  <c r="A47" i="38"/>
+  <c r="A48" i="38"/>
+  <c r="A49" i="38"/>
+  <c r="A50" i="38"/>
+  <c r="A51" i="38"/>
+  <c r="A52" i="38"/>
+  <c r="A53" i="38"/>
+  <c r="A54" i="38"/>
+  <c r="A55" i="38"/>
+  <c r="A56" i="38"/>
+  <c r="A57" i="38"/>
+  <c r="A58" i="38"/>
+  <c r="A59" i="38"/>
+  <c r="A60" i="38"/>
+  <c r="A61" i="38"/>
+  <c r="A62" i="38"/>
+  <c r="A63" i="38"/>
+  <c r="A64" i="38"/>
+  <c r="A65" i="38"/>
+  <c r="A66" i="38"/>
+  <c r="A67" i="38"/>
+  <c r="A68" i="38"/>
+  <c r="A69" i="38"/>
+  <c r="A70" i="38"/>
+  <c r="A71" i="38"/>
+  <c r="A72" i="38"/>
+  <c r="A73" i="38"/>
+  <c r="A74" i="38"/>
+  <c r="A75" i="38"/>
+  <c r="A76" i="38"/>
+  <c r="A77" i="38"/>
+  <c r="A78" i="38"/>
+  <c r="A79" i="38"/>
+  <c r="A80" i="38"/>
+  <c r="A81" i="38"/>
+  <c r="A82" i="38"/>
+  <c r="A83" i="38"/>
+  <c r="A3" i="37"/>
+  <c r="A4" i="37"/>
+  <c r="A5" i="37"/>
+  <c r="A6" i="37"/>
+  <c r="A7" i="37"/>
+  <c r="A8" i="37"/>
+  <c r="A9" i="37"/>
+  <c r="A10" i="37"/>
+  <c r="A11" i="37"/>
+  <c r="A12" i="37"/>
+  <c r="A13" i="37"/>
+  <c r="A14" i="37"/>
+  <c r="A15" i="37"/>
+  <c r="A16" i="37"/>
+  <c r="A17" i="37"/>
+  <c r="A18" i="37"/>
+  <c r="A19" i="37"/>
+  <c r="A20" i="37"/>
+  <c r="A21" i="37"/>
+  <c r="A22" i="37"/>
+  <c r="A23" i="37"/>
+  <c r="A24" i="37"/>
+  <c r="A25" i="37"/>
+  <c r="A26" i="37"/>
+  <c r="A27" i="37"/>
+  <c r="A28" i="37"/>
+  <c r="A29" i="37"/>
+  <c r="A30" i="37"/>
+  <c r="A31" i="37"/>
+  <c r="A32" i="37"/>
+  <c r="A33" i="37"/>
+  <c r="A34" i="37"/>
+  <c r="A35" i="37"/>
+  <c r="A36" i="37"/>
+  <c r="A37" i="37"/>
+  <c r="A38" i="37"/>
+  <c r="A39" i="37"/>
+  <c r="A40" i="37"/>
+  <c r="A41" i="37"/>
+  <c r="A42" i="37"/>
+  <c r="A43" i="37"/>
+  <c r="A44" i="37"/>
+  <c r="A45" i="37"/>
+  <c r="A46" i="37"/>
+  <c r="A47" i="37"/>
+  <c r="A48" i="37"/>
+  <c r="A49" i="37"/>
+  <c r="A50" i="37"/>
+  <c r="A51" i="37"/>
+  <c r="A52" i="37"/>
+  <c r="A53" i="37"/>
+  <c r="A54" i="37"/>
+  <c r="A55" i="37"/>
+  <c r="A56" i="37"/>
+  <c r="A57" i="37"/>
+  <c r="A58" i="37"/>
+  <c r="A59" i="37"/>
+  <c r="A60" i="37"/>
+  <c r="A61" i="37"/>
+  <c r="A62" i="37"/>
+  <c r="A63" i="37"/>
+  <c r="A64" i="37"/>
+  <c r="A65" i="37"/>
+  <c r="A66" i="37"/>
+  <c r="A67" i="37"/>
+  <c r="A68" i="37"/>
+  <c r="A69" i="37"/>
+  <c r="A70" i="37"/>
+  <c r="A71" i="37"/>
+  <c r="A72" i="37"/>
+  <c r="A73" i="37"/>
+  <c r="A74" i="37"/>
+  <c r="A75" i="37"/>
+  <c r="A76" i="37"/>
+  <c r="A77" i="37"/>
+  <c r="A78" i="37"/>
+  <c r="A79" i="37"/>
+  <c r="A80" i="37"/>
+  <c r="A81" i="37"/>
+  <c r="A82" i="37"/>
+  <c r="A3" i="36"/>
+  <c r="A4" i="36"/>
+  <c r="A5" i="36"/>
+  <c r="A6" i="36"/>
+  <c r="A7" i="36"/>
+  <c r="A8" i="36"/>
+  <c r="A9" i="36"/>
+  <c r="A10" i="36"/>
+  <c r="A11" i="36"/>
+  <c r="A12" i="36"/>
+  <c r="A13" i="36"/>
+  <c r="A14" i="36"/>
+  <c r="A15" i="36"/>
+  <c r="A16" i="36"/>
+  <c r="A17" i="36"/>
+  <c r="A18" i="36"/>
+  <c r="A19" i="36"/>
+  <c r="A20" i="36"/>
+  <c r="A21" i="36"/>
+  <c r="A22" i="36"/>
+  <c r="A23" i="36"/>
+  <c r="A24" i="36"/>
+  <c r="A25" i="36"/>
+  <c r="A26" i="36"/>
+  <c r="A27" i="36"/>
+  <c r="A28" i="36"/>
+  <c r="A29" i="36"/>
+  <c r="A30" i="36"/>
+  <c r="A31" i="36"/>
+  <c r="A32" i="36"/>
+  <c r="A33" i="36"/>
+  <c r="A34" i="36"/>
+  <c r="A35" i="36"/>
+  <c r="A36" i="36"/>
+  <c r="A37" i="36"/>
+  <c r="A38" i="36"/>
+  <c r="A39" i="36"/>
+  <c r="A40" i="36"/>
+  <c r="A41" i="36"/>
+  <c r="A42" i="36"/>
+  <c r="A43" i="36"/>
+  <c r="A44" i="36"/>
+  <c r="A45" i="36"/>
+  <c r="A46" i="36"/>
+  <c r="A47" i="36"/>
+  <c r="A48" i="36"/>
+  <c r="A49" i="36"/>
+  <c r="A50" i="36"/>
+  <c r="A51" i="36"/>
+  <c r="A52" i="36"/>
+  <c r="A53" i="36"/>
+  <c r="A54" i="36"/>
+  <c r="A55" i="36"/>
+  <c r="A56" i="36"/>
+  <c r="A57" i="36"/>
+  <c r="A58" i="36"/>
+  <c r="A59" i="36"/>
+  <c r="A60" i="36"/>
+  <c r="A61" i="36"/>
+  <c r="A62" i="36"/>
+  <c r="A63" i="36"/>
+  <c r="A64" i="36"/>
+  <c r="A65" i="36"/>
+  <c r="A66" i="36"/>
+  <c r="A67" i="36"/>
+  <c r="A68" i="36"/>
+  <c r="A69" i="36"/>
+  <c r="A70" i="36"/>
+  <c r="A71" i="36"/>
+  <c r="A72" i="36"/>
+  <c r="A73" i="36"/>
+  <c r="A74" i="36"/>
+  <c r="A75" i="36"/>
+  <c r="A76" i="36"/>
+  <c r="A77" i="36"/>
+  <c r="A78" i="36"/>
+  <c r="A79" i="36"/>
+  <c r="A80" i="36"/>
+  <c r="A81" i="36"/>
+  <c r="A82" i="36"/>
+  <c r="D3" i="53"/>
+  <c r="C3" i="53"/>
+  <c r="A3" i="53"/>
+  <c r="C3" i="48"/>
+  <c r="A3" i="48"/>
+  <c r="C2" i="39"/>
+  <c r="A2" i="39"/>
+  <c r="A2" i="47"/>
+  <c r="B2" i="47"/>
+  <c r="D2" i="47"/>
+  <c r="A3" i="42"/>
+  <c r="B3" i="42"/>
+  <c r="A2" i="38"/>
+  <c r="A2" i="37"/>
+  <c r="A2" i="36"/>
+  <c r="X293" i="34" l="1"/>
+  <c r="X292" i="34"/>
+  <c r="X291" i="34"/>
+  <c r="X290" i="34"/>
+  <c r="X289" i="34"/>
+  <c r="X288" i="34"/>
+  <c r="X287" i="34"/>
+  <c r="X286" i="34"/>
+  <c r="X285" i="34"/>
+  <c r="X284" i="34"/>
+  <c r="X283" i="34"/>
+  <c r="X282" i="34"/>
+  <c r="X281" i="34"/>
+  <c r="X280" i="34"/>
+  <c r="X279" i="34"/>
+  <c r="X278" i="34"/>
+  <c r="X277" i="34"/>
+  <c r="X276" i="34"/>
+  <c r="X275" i="34"/>
+  <c r="X274" i="34"/>
+  <c r="X273" i="34"/>
+  <c r="X272" i="34"/>
+  <c r="X271" i="34"/>
+  <c r="X270" i="34"/>
+  <c r="X269" i="34"/>
+  <c r="X268" i="34"/>
+  <c r="X267" i="34"/>
+  <c r="X266" i="34"/>
+  <c r="X265" i="34"/>
+  <c r="X264" i="34"/>
+  <c r="X263" i="34"/>
+  <c r="X262" i="34"/>
+  <c r="X261" i="34"/>
+  <c r="X260" i="34"/>
+  <c r="X259" i="34"/>
+  <c r="X258" i="34"/>
+  <c r="X257" i="34"/>
+  <c r="X256" i="34"/>
+  <c r="X255" i="34"/>
+  <c r="X254" i="34"/>
+  <c r="X253" i="34"/>
+  <c r="X252" i="34"/>
+  <c r="X251" i="34"/>
+  <c r="X250" i="34"/>
+  <c r="X249" i="34"/>
+  <c r="X248" i="34"/>
+  <c r="X247" i="34"/>
+  <c r="X246" i="34"/>
+  <c r="X245" i="34"/>
+  <c r="X244" i="34"/>
+  <c r="X243" i="34"/>
+  <c r="X242" i="34"/>
+  <c r="X241" i="34"/>
+  <c r="X240" i="34"/>
+  <c r="X239" i="34"/>
+  <c r="X238" i="34"/>
+  <c r="X237" i="34"/>
+  <c r="X236" i="34"/>
+  <c r="X235" i="34"/>
+  <c r="X234" i="34"/>
+  <c r="X233" i="34"/>
+  <c r="X232" i="34"/>
+  <c r="X231" i="34"/>
+  <c r="X230" i="34"/>
+  <c r="X229" i="34"/>
+  <c r="X228" i="34"/>
+  <c r="X227" i="34"/>
+  <c r="X226" i="34"/>
+  <c r="X225" i="34"/>
+  <c r="X224" i="34"/>
+  <c r="X223" i="34"/>
+  <c r="X222" i="34"/>
+  <c r="X221" i="34"/>
+  <c r="X220" i="34"/>
+  <c r="X219" i="34"/>
+  <c r="X218" i="34"/>
+  <c r="X217" i="34"/>
+  <c r="X216" i="34"/>
+  <c r="X215" i="34"/>
+  <c r="X214" i="34"/>
+  <c r="X213" i="34"/>
+  <c r="X212" i="34"/>
+  <c r="X211" i="34"/>
+  <c r="X210" i="34"/>
+  <c r="X209" i="34"/>
+  <c r="X208" i="34"/>
+  <c r="X207" i="34"/>
+  <c r="X206" i="34"/>
+  <c r="X205" i="34"/>
+  <c r="X204" i="34"/>
+  <c r="X203" i="34"/>
+  <c r="X202" i="34"/>
+  <c r="X201" i="34"/>
+  <c r="X200" i="34"/>
+  <c r="X199" i="34"/>
+  <c r="X198" i="34"/>
+  <c r="X197" i="34"/>
+  <c r="X196" i="34"/>
+  <c r="X195" i="34"/>
+  <c r="X194" i="34"/>
+  <c r="X193" i="34"/>
+  <c r="X192" i="34"/>
+  <c r="X191" i="34"/>
+  <c r="X190" i="34"/>
+  <c r="X189" i="34"/>
+  <c r="X188" i="34"/>
+  <c r="X187" i="34"/>
+  <c r="X186" i="34"/>
+  <c r="X185" i="34"/>
+  <c r="X184" i="34"/>
+  <c r="X183" i="34"/>
+  <c r="X182" i="34"/>
+  <c r="X181" i="34"/>
+  <c r="X180" i="34"/>
+  <c r="X179" i="34"/>
+  <c r="X178" i="34"/>
+  <c r="X177" i="34"/>
+  <c r="X176" i="34"/>
+  <c r="X175" i="34"/>
+  <c r="X174" i="34"/>
+  <c r="X173" i="34"/>
+  <c r="X172" i="34"/>
+  <c r="X171" i="34"/>
+  <c r="X170" i="34"/>
+  <c r="X169" i="34"/>
+  <c r="X168" i="34"/>
+  <c r="X167" i="34"/>
+  <c r="X166" i="34"/>
+  <c r="X165" i="34"/>
+  <c r="X164" i="34"/>
+  <c r="X163" i="34"/>
+  <c r="X162" i="34"/>
+  <c r="X161" i="34"/>
+  <c r="X160" i="34"/>
+  <c r="X159" i="34"/>
+  <c r="X158" i="34"/>
+  <c r="X157" i="34"/>
+  <c r="X156" i="34"/>
+  <c r="X155" i="34"/>
+  <c r="X154" i="34"/>
+  <c r="X153" i="34"/>
+  <c r="X152" i="34"/>
+  <c r="X151" i="34"/>
+  <c r="X150" i="34"/>
+  <c r="X149" i="34"/>
+  <c r="X148" i="34"/>
+  <c r="X147" i="34"/>
+  <c r="X146" i="34"/>
+  <c r="X145" i="34"/>
+  <c r="X144" i="34"/>
+  <c r="X143" i="34"/>
+  <c r="X142" i="34"/>
+  <c r="X141" i="34"/>
+  <c r="X140" i="34"/>
+  <c r="X139" i="34"/>
+  <c r="X138" i="34"/>
+  <c r="X137" i="34"/>
+  <c r="X136" i="34"/>
+  <c r="X135" i="34"/>
+  <c r="X134" i="34"/>
+  <c r="X133" i="34"/>
+  <c r="X132" i="34"/>
+  <c r="X131" i="34"/>
+  <c r="X130" i="34"/>
+  <c r="X129" i="34"/>
+  <c r="X128" i="34"/>
+  <c r="X127" i="34"/>
+  <c r="X126" i="34"/>
+  <c r="X125" i="34"/>
+  <c r="X124" i="34"/>
+  <c r="X123" i="34"/>
+  <c r="X122" i="34"/>
+  <c r="X121" i="34"/>
+  <c r="X120" i="34"/>
+  <c r="X119" i="34"/>
+  <c r="X118" i="34"/>
+  <c r="X117" i="34"/>
+  <c r="X116" i="34"/>
+  <c r="X115" i="34"/>
+  <c r="X114" i="34"/>
+  <c r="X113" i="34"/>
+  <c r="X112" i="34"/>
+  <c r="X111" i="34"/>
+  <c r="X110" i="34"/>
+  <c r="X109" i="34"/>
+  <c r="X108" i="34"/>
+  <c r="X107" i="34"/>
+  <c r="X106" i="34"/>
+  <c r="X105" i="34"/>
+  <c r="X104" i="34"/>
+  <c r="X103" i="34"/>
+  <c r="X102" i="34"/>
+  <c r="X101" i="34"/>
+  <c r="X100" i="34"/>
+  <c r="X99" i="34"/>
+  <c r="X98" i="34"/>
+  <c r="X97" i="34"/>
+  <c r="X96" i="34"/>
+  <c r="X95" i="34"/>
+  <c r="X94" i="34"/>
+  <c r="X93" i="34"/>
+  <c r="X92" i="34"/>
+  <c r="X91" i="34"/>
+  <c r="X90" i="34"/>
+  <c r="X89" i="34"/>
+  <c r="X88" i="34"/>
+  <c r="X87" i="34"/>
+  <c r="X86" i="34"/>
+  <c r="X85" i="34"/>
+  <c r="X84" i="34"/>
+  <c r="X83" i="34"/>
+  <c r="X82" i="34"/>
+  <c r="X81" i="34"/>
+  <c r="X80" i="34"/>
+  <c r="X79" i="34"/>
+  <c r="X78" i="34"/>
+  <c r="X77" i="34"/>
+  <c r="X76" i="34"/>
+  <c r="X75" i="34"/>
+  <c r="X74" i="34"/>
+  <c r="X73" i="34"/>
+  <c r="X72" i="34"/>
+  <c r="X71" i="34"/>
+  <c r="X70" i="34"/>
+  <c r="X69" i="34"/>
+  <c r="X68" i="34"/>
+  <c r="X67" i="34"/>
+  <c r="X66" i="34"/>
+  <c r="X65" i="34"/>
+  <c r="X64" i="34"/>
+  <c r="X63" i="34"/>
+  <c r="X62" i="34"/>
+  <c r="X61" i="34"/>
+  <c r="X60" i="34"/>
+  <c r="X59" i="34"/>
+  <c r="X58" i="34"/>
+  <c r="X57" i="34"/>
+  <c r="X56" i="34"/>
+  <c r="X55" i="34"/>
+  <c r="X54" i="34"/>
+  <c r="X53" i="34"/>
+  <c r="X52" i="34"/>
+  <c r="X51" i="34"/>
+  <c r="X50" i="34"/>
+  <c r="X49" i="34"/>
+  <c r="X48" i="34"/>
+  <c r="X47" i="34"/>
+  <c r="X46" i="34"/>
+  <c r="X45" i="34"/>
+  <c r="X44" i="34"/>
+  <c r="X43" i="34"/>
+  <c r="X42" i="34"/>
+  <c r="X41" i="34"/>
+  <c r="X40" i="34"/>
+  <c r="X39" i="34"/>
+  <c r="X38" i="34"/>
+  <c r="X37" i="34"/>
+  <c r="X36" i="34"/>
+  <c r="X35" i="34"/>
+  <c r="X34" i="34"/>
+  <c r="X33" i="34"/>
+  <c r="X32" i="34"/>
+  <c r="X31" i="34"/>
+  <c r="X30" i="34"/>
+  <c r="X29" i="34"/>
+  <c r="X28" i="34"/>
+  <c r="X27" i="34"/>
+  <c r="X26" i="34"/>
+  <c r="X25" i="34"/>
+  <c r="X24" i="34"/>
+  <c r="X23" i="34"/>
+  <c r="X22" i="34"/>
+  <c r="X21" i="34"/>
+  <c r="X20" i="34"/>
+  <c r="X19" i="34"/>
+  <c r="X18" i="34"/>
+  <c r="X17" i="34"/>
+  <c r="X16" i="34"/>
+  <c r="X15" i="34"/>
+  <c r="X14" i="34"/>
+  <c r="X13" i="34"/>
+  <c r="X12" i="34"/>
+  <c r="X11" i="34"/>
+  <c r="X10" i="34"/>
+  <c r="X9" i="34"/>
+  <c r="B4" i="38" l="1"/>
+  <c r="B3" i="39"/>
+  <c r="B7" i="39"/>
+  <c r="B11" i="39"/>
+  <c r="B15" i="39"/>
+  <c r="B19" i="39"/>
+  <c r="B23" i="39"/>
+  <c r="B27" i="39"/>
+  <c r="B31" i="39"/>
+  <c r="B35" i="39"/>
+  <c r="B39" i="39"/>
+  <c r="B43" i="39"/>
+  <c r="B47" i="39"/>
+  <c r="B51" i="39"/>
+  <c r="B55" i="39"/>
+  <c r="B59" i="39"/>
+  <c r="B63" i="39"/>
+  <c r="B67" i="39"/>
+  <c r="B71" i="39"/>
+  <c r="B75" i="39"/>
+  <c r="B79" i="39"/>
+  <c r="B83" i="39"/>
+  <c r="B17" i="38"/>
+  <c r="B41" i="38"/>
+  <c r="B53" i="38"/>
+  <c r="B65" i="38"/>
+  <c r="B77" i="38"/>
+  <c r="B79" i="38"/>
+  <c r="B17" i="39"/>
+  <c r="B57" i="39"/>
+  <c r="B81" i="39"/>
+  <c r="B50" i="38"/>
+  <c r="B34" i="39"/>
+  <c r="B62" i="39"/>
+  <c r="B74" i="39"/>
+  <c r="B9" i="38"/>
+  <c r="B33" i="38"/>
+  <c r="B51" i="38"/>
+  <c r="B75" i="38"/>
+  <c r="B46" i="38"/>
+  <c r="B5" i="38"/>
+  <c r="B11" i="38"/>
+  <c r="B23" i="38"/>
+  <c r="B29" i="38"/>
+  <c r="B35" i="38"/>
+  <c r="B47" i="38"/>
+  <c r="B59" i="38"/>
+  <c r="B71" i="38"/>
+  <c r="B83" i="38"/>
+  <c r="B13" i="39"/>
+  <c r="B65" i="39"/>
+  <c r="B38" i="38"/>
+  <c r="B22" i="39"/>
+  <c r="B58" i="39"/>
+  <c r="B70" i="39"/>
+  <c r="B3" i="38"/>
+  <c r="B27" i="38"/>
+  <c r="B45" i="38"/>
+  <c r="B69" i="38"/>
+  <c r="B34" i="38"/>
+  <c r="B8" i="39"/>
+  <c r="B12" i="38"/>
+  <c r="B19" i="38"/>
+  <c r="B49" i="38"/>
+  <c r="B55" i="38"/>
+  <c r="B61" i="38"/>
+  <c r="B67" i="38"/>
+  <c r="B73" i="38"/>
+  <c r="B5" i="39"/>
+  <c r="B33" i="39"/>
+  <c r="B49" i="39"/>
+  <c r="B69" i="39"/>
+  <c r="B85" i="39"/>
+  <c r="B56" i="38"/>
+  <c r="B30" i="39"/>
+  <c r="B54" i="39"/>
+  <c r="B66" i="39"/>
+  <c r="B78" i="39"/>
+  <c r="B15" i="38"/>
+  <c r="B39" i="38"/>
+  <c r="B57" i="38"/>
+  <c r="B40" i="38"/>
+  <c r="B4" i="39"/>
+  <c r="B12" i="39"/>
+  <c r="B16" i="39"/>
+  <c r="B20" i="39"/>
+  <c r="B24" i="39"/>
+  <c r="B28" i="39"/>
+  <c r="B32" i="39"/>
+  <c r="B36" i="39"/>
+  <c r="B40" i="39"/>
+  <c r="B44" i="39"/>
+  <c r="B48" i="39"/>
+  <c r="B52" i="39"/>
+  <c r="B56" i="39"/>
+  <c r="B60" i="39"/>
+  <c r="B64" i="39"/>
+  <c r="B68" i="39"/>
+  <c r="B72" i="39"/>
+  <c r="B76" i="39"/>
+  <c r="B80" i="39"/>
+  <c r="B84" i="39"/>
+  <c r="B6" i="38"/>
+  <c r="B18" i="38"/>
+  <c r="B24" i="38"/>
+  <c r="B30" i="38"/>
+  <c r="B36" i="38"/>
+  <c r="B42" i="38"/>
+  <c r="B48" i="38"/>
+  <c r="B54" i="38"/>
+  <c r="B60" i="38"/>
+  <c r="B66" i="38"/>
+  <c r="B72" i="38"/>
+  <c r="B78" i="38"/>
+  <c r="B13" i="38"/>
+  <c r="B25" i="38"/>
+  <c r="B31" i="38"/>
+  <c r="B37" i="38"/>
+  <c r="B43" i="38"/>
+  <c r="B9" i="39"/>
+  <c r="B21" i="39"/>
+  <c r="B25" i="39"/>
+  <c r="B29" i="39"/>
+  <c r="B37" i="39"/>
+  <c r="B41" i="39"/>
+  <c r="B45" i="39"/>
+  <c r="B53" i="39"/>
+  <c r="B61" i="39"/>
+  <c r="B73" i="39"/>
+  <c r="B77" i="39"/>
+  <c r="B8" i="38"/>
+  <c r="B14" i="38"/>
+  <c r="B20" i="38"/>
+  <c r="B26" i="38"/>
+  <c r="B32" i="38"/>
+  <c r="B44" i="38"/>
+  <c r="B62" i="38"/>
+  <c r="B68" i="38"/>
+  <c r="B74" i="38"/>
+  <c r="B80" i="38"/>
+  <c r="B6" i="39"/>
+  <c r="B14" i="39"/>
+  <c r="B18" i="39"/>
+  <c r="B26" i="39"/>
+  <c r="B38" i="39"/>
+  <c r="B42" i="39"/>
+  <c r="B46" i="39"/>
+  <c r="B50" i="39"/>
+  <c r="B81" i="38"/>
+  <c r="B10" i="38"/>
+  <c r="B16" i="38"/>
+  <c r="B22" i="38"/>
+  <c r="B28" i="38"/>
+  <c r="B58" i="38"/>
+  <c r="B64" i="38"/>
+  <c r="B70" i="38"/>
+  <c r="B76" i="38"/>
+  <c r="B82" i="38"/>
+  <c r="B7" i="38"/>
+  <c r="B10" i="39"/>
+  <c r="B82" i="39"/>
+  <c r="B21" i="38"/>
+  <c r="B63" i="38"/>
+  <c r="B52" i="38"/>
+  <c r="B3" i="48"/>
+  <c r="B3" i="53"/>
+  <c r="B2" i="38"/>
+  <c r="C2" i="47"/>
+  <c r="B2" i="39"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1437" uniqueCount="436">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3262" uniqueCount="775">
   <si>
     <t>TAB LEGEND</t>
   </si>
   <si>
-    <t>Light Grey</t>
-[...1 lines deleted...]
-  <si>
     <t>This tab is OPTIONAL</t>
   </si>
   <si>
     <t>No Color</t>
   </si>
   <si>
     <t>This tab is MANDATORY</t>
   </si>
   <si>
     <t>Blue</t>
   </si>
   <si>
     <t>Review and complete this tab during sessions with Bob Esquerra, CPA</t>
   </si>
   <si>
     <t>Tab Name</t>
   </si>
   <si>
     <t>Column</t>
   </si>
   <si>
     <t>Field Name</t>
   </si>
   <si>
     <t>Description</t>
@@ -214,124 +1269,137 @@
   <si>
     <t>A</t>
   </si>
   <si>
     <t>Master Customer</t>
   </si>
   <si>
     <t>Looking for the Customer Number of the Master Customer for this line of data</t>
   </si>
   <si>
     <t>Text</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>No*</t>
   </si>
   <si>
     <t>Only required if you are using Master/Sub Customer relationship</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
+    <t>IsMasterCustomer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If this is a Master Customer (a customer that has 10 or more sites) then Enter a 1. Sub-accounts of a Master account and/or accounts where a master/sub account does not apply, still require a 0 value entered
+</t>
+  </si>
+  <si>
+    <t>Number</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>If you don't have Master Customers, you are still required to put a 0 for all customers</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
     <t>Customer Number</t>
   </si>
   <si>
     <t>The Customer Number</t>
   </si>
   <si>
     <t>Alpha Numeric</t>
   </si>
   <si>
-    <t>Yes</t>
-[...2 lines deleted...]
-    <t>C</t>
+    <t>D</t>
   </si>
   <si>
     <t>Customer Status Code</t>
   </si>
   <si>
     <t>Must be one of the following: 
 ACT-Active
 TERM-Terminated
 PRO-Prospect</t>
   </si>
   <si>
-    <t>D</t>
+    <t>E</t>
   </si>
   <si>
     <t>Customer Type</t>
   </si>
   <si>
     <t>Managely Defaults (Setup&gt; Other&gt; Customer Types):
 Residential
 Restaurant
 School
 Retail
 PERS Customer
 Office</t>
   </si>
   <si>
-    <t>E</t>
+    <t>F</t>
   </si>
   <si>
     <t>Employee</t>
   </si>
   <si>
     <t>Use if you categorize customers by Salesperson; if you don't use this feature, select Unassigned Salesperson (Setup&gt; Company &gt; Employees)</t>
   </si>
   <si>
-    <t>F</t>
+    <t>G</t>
   </si>
   <si>
     <t>Term Code</t>
   </si>
   <si>
     <t>Managely Defaults (Setup &gt; Terms) :
 Due on Receipt
 Net 30 Days
 You can add your own as well</t>
   </si>
   <si>
-    <t>G</t>
+    <t>H</t>
   </si>
   <si>
     <t>Term Days</t>
   </si>
   <si>
     <t>Numerical value to reflect "Days Net Due"  (Setup &gt; Accounting &gt; Terms)
 Examples: Net30 would be 30, Net15 would be 15, Due on Receipt would be 0</t>
   </si>
   <si>
-    <t>Number</t>
-[...2 lines deleted...]
-    <t>H</t>
+    <t>I</t>
   </si>
   <si>
     <t>Invoice Delivery Method</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">How does this customer receive their invoices?
 Options:
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Mail: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
@@ -365,63 +1433,66 @@
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Print: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Invoice will be sent to your printer</t>
     </r>
   </si>
   <si>
-    <t>I</t>
+    <t xml:space="preserve">J </t>
   </si>
   <si>
     <t>Customer Since</t>
   </si>
   <si>
     <t>Looking for the date your customer signed with you (Short Date Format)</t>
   </si>
   <si>
     <t>Date (mm/dd/yyyy)</t>
   </si>
   <si>
-    <t>J</t>
+    <t>K</t>
+  </si>
+  <si>
+    <t>L</t>
   </si>
   <si>
     <t>Is Business</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Is this customer a business? 
 Enter 0 if they are </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>not</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
@@ -433,155 +1504,181 @@
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>are</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> a business (not residential)
 </t>
     </r>
   </si>
   <si>
-    <t>K</t>
+    <t>M</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Customer First Name</t>
   </si>
   <si>
-    <t>L</t>
+    <t>N</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Customer Last Name
 If customer is a business, put business name in under Last Name</t>
   </si>
   <si>
-    <t>M</t>
+    <t>O</t>
   </si>
   <si>
     <t>Phone1</t>
   </si>
   <si>
     <t>Customer main phone number</t>
   </si>
   <si>
-    <t>N</t>
+    <t>P</t>
   </si>
   <si>
     <t>Phone1 Ext</t>
   </si>
   <si>
     <t>Phone extension (if applicable)</t>
   </si>
   <si>
-    <t>O</t>
+    <t>Q</t>
   </si>
   <si>
     <t>Cell Phone</t>
   </si>
   <si>
     <t>Customer cell phone number</t>
   </si>
   <si>
-    <t>P</t>
+    <t>R</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Customer email (this is where invoices set to email will be delivered)</t>
   </si>
   <si>
-    <t>Q</t>
+    <t>S</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Use this field for any customer related notes</t>
   </si>
   <si>
-    <t>R</t>
-[...12 lines deleted...]
-    <t>S</t>
+    <t>T</t>
+  </si>
+  <si>
+    <t>DoNotProrate</t>
+  </si>
+  <si>
+    <t>Use this field for customers that are not prorated.</t>
+  </si>
+  <si>
+    <t>0 for No, 1 for Yes</t>
+  </si>
+  <si>
+    <t>U</t>
+  </si>
+  <si>
+    <t>V</t>
+  </si>
+  <si>
+    <t>NoLateFees</t>
+  </si>
+  <si>
+    <t>Use this field for customers that which late fees are not applied</t>
+  </si>
+  <si>
+    <t>W</t>
+  </si>
+  <si>
+    <t>NoStatements</t>
+  </si>
+  <si>
+    <t>Use this field for customers that do no receive statements</t>
+  </si>
+  <si>
+    <t>X</t>
   </si>
   <si>
     <t>InvoiceToMaster</t>
   </si>
   <si>
     <t>If you want all invoices to go to a master and not just recurring billing</t>
   </si>
   <si>
-    <t>0 for No, 1 for Yes</t>
-[...2 lines deleted...]
-    <t>T</t>
+    <t>Y</t>
+  </si>
+  <si>
+    <t>SupressRecurringDelivery</t>
+  </si>
+  <si>
+    <t>Use this field for customers that which recurring is not delivered</t>
+  </si>
+  <si>
+    <t>Z</t>
   </si>
   <si>
     <t>Inactive</t>
   </si>
   <si>
     <t xml:space="preserve">Is this customer inactive or active?
 Put a 1 if they are inactive
 Put a 0 if they are active
 </t>
   </si>
   <si>
     <t>If you are only importing active customers into Managely, all customers will have a 0 in this column</t>
   </si>
   <si>
-    <t>U</t>
+    <t>AA</t>
   </si>
   <si>
     <t>Inactive Date</t>
   </si>
   <si>
     <t xml:space="preserve">If column Z has a 1 in it, you can add the date (dd/mm/yyyy) that the customer went inactive in column AA
 </t>
   </si>
   <si>
     <t>You can have customers marked as inactive and not include a date; this is an optional field</t>
   </si>
   <si>
     <t>Customer Bill To</t>
   </si>
   <si>
     <t>Same as the customer number designated for this customer on the "Customer" tab</t>
   </si>
   <si>
     <t>This entire tab "CustomerBillTo" is optional- if you do not have customers that utilize a separate "bill to" address than you can skip filling in this tab</t>
   </si>
   <si>
     <t>IsBusiness</t>
   </si>
   <si>
     <t>If the customer is a business, you will indicate that by putting a 1. If they are not a business (they are residential or other) you would put a 0</t>
@@ -592,50 +1689,53 @@
   <si>
     <t>LastName</t>
   </si>
   <si>
     <t>Last name of the customer (If a business, this is where you will put the business/company name)</t>
   </si>
   <si>
     <t>Address1</t>
   </si>
   <si>
     <t>First line of the customer address</t>
   </si>
   <si>
     <t>Address2</t>
   </si>
   <si>
     <t>Second line of the customer address</t>
   </si>
   <si>
     <t>Customer phone number</t>
   </si>
   <si>
     <t>CellPhone</t>
   </si>
   <si>
+    <t>J</t>
+  </si>
+  <si>
     <t>Customer email address for Bill To info</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t xml:space="preserve">BillTo Address City </t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>State abbreviation</t>
   </si>
   <si>
     <t>ZipCode</t>
   </si>
   <si>
     <t>Zip Code for BillTo address</t>
   </si>
   <si>
     <t>Plus4</t>
   </si>
   <si>
     <t>If customer BillTo address has a plus4</t>
@@ -730,81 +1830,57 @@
   <si>
     <t>Use this section to priortize the calling order of the contacts</t>
   </si>
   <si>
     <t>SiteContact</t>
   </si>
   <si>
     <t>Use this to identify whether the contact is also a site contact</t>
   </si>
   <si>
     <t>Y/N</t>
   </si>
   <si>
     <t>If "Y", SiteNumber is required</t>
   </si>
   <si>
     <t>SiteNumber</t>
   </si>
   <si>
     <t>Each customer site must have a number</t>
   </si>
   <si>
     <t>This is only required if "SiteContact" is "Y"</t>
   </si>
   <si>
-    <t>VerifyPassword</t>
-[...4 lines deleted...]
-  <si>
     <t>1 for Yes, 0 for No</t>
   </si>
   <si>
     <t>Passcode</t>
   </si>
   <si>
     <t>Contacts passcode</t>
-  </si>
-[...16 lines deleted...]
-    <t>Can this contact make system changes?</t>
   </si>
   <si>
     <t>DeliverManualInvoice</t>
   </si>
   <si>
     <t>Does contact receive manual invoices?</t>
   </si>
   <si>
     <t>DeliverRecurringInvoice</t>
   </si>
   <si>
     <t>Deos contact receive recurring invoices?</t>
   </si>
   <si>
     <t>DeliverWorkOrderInvoice</t>
   </si>
   <si>
     <t>Does contact receive work order invoices?</t>
   </si>
   <si>
     <t>If this site is Inactive, you will put a 1. If the site is active, you will put a 0</t>
   </si>
   <si>
     <t>If the site is inactive, and you have a 1 in columnP, you can add the date the site went inactive</t>
   </si>
@@ -842,50 +1918,56 @@
     <t>If customer address has a Plus4, put it here</t>
   </si>
   <si>
     <t>Phone number for the customer site</t>
   </si>
   <si>
     <t>Phone1Ext</t>
   </si>
   <si>
     <t>Phone number extension for the site</t>
   </si>
   <si>
     <t>Email address for a contact at the site</t>
   </si>
   <si>
     <t>SalesTaxCode</t>
   </si>
   <si>
     <t xml:space="preserve">Tax Code associated with the SalesTax setup in your setup tables that applies to this site
 </t>
   </si>
   <si>
     <t>To set up SalesTaxCodes in Managely: Setup &gt; Accounting &gt; Sales Tax</t>
   </si>
   <si>
+    <t>SiteSince</t>
+  </si>
+  <si>
+    <t>Looking for the date site was added (Short Date Format)</t>
+  </si>
+  <si>
     <t>TaxExemptNumber</t>
   </si>
   <si>
     <t>If this customer's site is taxexempt, you need to enter the tax exemption number for the customer here</t>
   </si>
   <si>
     <t>To set up Tax Exempt Code in Managely: Setup &gt; Accounting &gt; Sales Tax</t>
   </si>
   <si>
     <t>Any comments related to this customer's site</t>
   </si>
   <si>
     <t>CustomerSystem</t>
   </si>
   <si>
     <t>This tab is optional - you do not have to enter system information for your customers</t>
   </si>
   <si>
     <t>CustomerSiteNumber</t>
   </si>
   <si>
     <t>Copy the value from CustomerSite tab for site number (column B)</t>
   </si>
   <si>
     <t>CentralStation</t>
@@ -900,768 +1982,1792 @@
     <t>AccountNumber</t>
   </si>
   <si>
     <t>Customers account number with the central station</t>
   </si>
   <si>
     <t>SystemNumber</t>
   </si>
   <si>
     <t>Unique number for the system</t>
   </si>
   <si>
     <t>SystemType</t>
   </si>
   <si>
     <t>You will set up your SystemTypes in Managely and then select one of those types to populate this field, based on the system
 Examples: PERS, Access Control, CCTV, Fire Alarm, Burglar Alarm</t>
   </si>
   <si>
     <t>Setup &gt; Other &gt; System Types</t>
   </si>
   <si>
     <t>PanelType</t>
   </si>
   <si>
+    <t>Examples: Vista100, CPI 3600</t>
+  </si>
+  <si>
+    <t>PanelLocation</t>
+  </si>
+  <si>
+    <t>At this specific site, where is the panel located</t>
+  </si>
+  <si>
+    <t>WarrantyLabor</t>
+  </si>
+  <si>
+    <t>What is the warranty type on labor for this system</t>
+  </si>
+  <si>
+    <t>Setup &gt; Operations &gt; Warranty Types</t>
+  </si>
+  <si>
+    <t>WarrantyPart</t>
+  </si>
+  <si>
+    <t>What is the warranty type on parts for this system</t>
+  </si>
+  <si>
+    <t>WarrantyStartDate</t>
+  </si>
+  <si>
+    <t>What is the start date for warranty on this system</t>
+  </si>
+  <si>
+    <t>ServiceLevel</t>
+  </si>
+  <si>
+    <t>Enter in the Service Level Code for this particular system</t>
+  </si>
+  <si>
+    <t>Setup &gt; Operations &gt; Service Levels</t>
+  </si>
+  <si>
+    <t>Any comments or notes about the customer's system</t>
+  </si>
+  <si>
+    <t>If this system is inactive, put a 1. If the system is active, put a 0</t>
+  </si>
+  <si>
+    <t>If you put a 1 in the previous column, put the date the system went inactive here</t>
+  </si>
+  <si>
+    <t>CustomerRecurring</t>
+  </si>
+  <si>
+    <t>Copy the value from CustomerSystem tab for System Number (column E)</t>
+  </si>
+  <si>
+    <t>You do not need a System for RMR; you can also attach RMR directly to a site</t>
+  </si>
+  <si>
+    <t>Item Code</t>
+  </si>
+  <si>
+    <t>When entering a new RMR in Managely, Item Code is selected from a drop-down menu; this must be completed in your set up table for Items prior to entering customer RMR</t>
+  </si>
+  <si>
+    <t>Recurring Reason</t>
+  </si>
+  <si>
+    <t>When entering a new RMR in Managely, Recurring Reason is selected from a drop-down menu; this must be completed in your set up table (Setup &gt; Other &gt; Recurring Reason) prior to entering customer RMR</t>
+  </si>
+  <si>
+    <t>Description of what the customer is being billed recurring monthly charges for</t>
+  </si>
+  <si>
+    <t>Memo</t>
+  </si>
+  <si>
+    <t>Notes regarding the RMR</t>
+  </si>
+  <si>
+    <t>Post go-live, on an individual basis, you can change whether or not this memo is customer-facing</t>
+  </si>
+  <si>
+    <t>PO Number</t>
+  </si>
+  <si>
+    <t>Purchase Order number</t>
+  </si>
+  <si>
+    <t>AlphaNumeric</t>
+  </si>
+  <si>
+    <t>Billing Cycle Code</t>
+  </si>
+  <si>
+    <t>These are system defaults: Annual, SemiAnnual, Quarterly and Monthly</t>
+  </si>
+  <si>
+    <t>System Default</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>You cannot make changes to these; you must select from one of the system defaults</t>
+  </si>
+  <si>
+    <t>Monthly Amount</t>
+  </si>
+  <si>
+    <t>The dollar amount the customer is being charged in RMR (ie: the monthly amount for an annual customer is the total annual RMR divided by 12)</t>
+  </si>
+  <si>
+    <t>Alpha</t>
+  </si>
+  <si>
+    <t>Cycle Amount</t>
+  </si>
+  <si>
+    <t>The dollar amount per cycle (annual, semiannual, quarterly and monthly) based on the monthly amount (ie: annual customers would be monthly amount x 12 for their cycle amount)</t>
+  </si>
+  <si>
+    <t>Activation Date</t>
+  </si>
+  <si>
+    <t>Cycle End Date</t>
+  </si>
+  <si>
+    <t>Date that the RMR will stop- must be a date in the future (from date of conversion). This is NOT a required field; can be used for fixed-term RMRs</t>
+  </si>
+  <si>
+    <t>Invoice to Master</t>
+  </si>
+  <si>
+    <t>This field requires a number value- either a '0' or a '1'. Enter '0' if you are NOT invoicing the recurring charge to a Master Customer. Enter a 1 if you ARE invoicing the recurring charge to a Master Customer</t>
+  </si>
+  <si>
+    <t>Set up table information: you must have Master and Sub customer relationships set up in order to invoice to a Master</t>
+  </si>
+  <si>
+    <t>If you are bringing in inactive RMR, you have the option of including the date that the RMR went inactive</t>
+  </si>
+  <si>
+    <t>Entity</t>
+  </si>
+  <si>
+    <t>The level where the note should applied</t>
+  </si>
+  <si>
+    <t>The note text</t>
+  </si>
+  <si>
+    <t>Note Type</t>
+  </si>
+  <si>
+    <t>This determines if this is just a note or should a popup box flash on the screen</t>
+  </si>
+  <si>
+    <t>Must be Standard or Critical</t>
+  </si>
+  <si>
+    <t>Expiration Date</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If the note is critical, this would be when the note stops popping up </t>
+  </si>
+  <si>
+    <t>Access Level</t>
+  </si>
+  <si>
+    <t>Determines who sees the note</t>
+  </si>
+  <si>
+    <t>Must be Admin, Internal,  Customer</t>
+  </si>
+  <si>
+    <t>Refers to the status of the note</t>
+  </si>
+  <si>
+    <t>Value must be 0 or 1, 0 for No; 1 for Yes</t>
+  </si>
+  <si>
+    <t>The date the note became inactive</t>
+  </si>
+  <si>
+    <t>Site Number</t>
+  </si>
+  <si>
+    <t>If the note is attached to a site, then it would need the site number related to the customer number on the "CustomerSite" tab</t>
+  </si>
+  <si>
+    <t>System Number</t>
+  </si>
+  <si>
+    <t>If the note is attached to a system, then it would need the system number related to the customer number &amp; site number on the "CustomerSystem" tab</t>
+  </si>
+  <si>
+    <t>Employee First Name</t>
+  </si>
+  <si>
+    <t>Employee Last Name</t>
+  </si>
+  <si>
+    <t>Middle Initial</t>
+  </si>
+  <si>
+    <t>Employee middle initial</t>
+  </si>
+  <si>
+    <t>Phone number</t>
+  </si>
+  <si>
+    <t>Phone Extension</t>
+  </si>
+  <si>
+    <t>You can use this field for additional notes</t>
+  </si>
+  <si>
+    <t>Job Title</t>
+  </si>
+  <si>
+    <t>Employee's job title at your organization</t>
+  </si>
+  <si>
+    <t>Is Technician</t>
+  </si>
+  <si>
+    <t>Enter 1 if the employee IS a technician, enter 0 if they are not</t>
+  </si>
+  <si>
+    <t>Technician and Salesperson have access to different reports and areas of Managely; this is why this information is required</t>
+  </si>
+  <si>
+    <t>Refers to employee's current status</t>
+  </si>
+  <si>
+    <t>Inactive employees cannot log into Managely</t>
+  </si>
+  <si>
+    <t>Use this field to note the date an employee became inactive</t>
+  </si>
+  <si>
+    <t>If the employee is a Managely user, add their user name here</t>
+  </si>
+  <si>
+    <t>This will be a drop down menu option in Managely when adding a new employee</t>
+  </si>
+  <si>
+    <t>Is Sales Person</t>
+  </si>
+  <si>
+    <t>Enter a 1 if the employee IS a salesperson, enter a 0 if they are not</t>
+  </si>
+  <si>
+    <t>Employee Number</t>
+  </si>
+  <si>
+    <t>Add the employee number</t>
+  </si>
+  <si>
+    <t>Employee Since</t>
+  </si>
+  <si>
+    <t>Date the employee started with your company</t>
+  </si>
+  <si>
+    <t>Address 1</t>
+  </si>
+  <si>
+    <t>Employee home address</t>
+  </si>
+  <si>
+    <t>Address 2</t>
+  </si>
+  <si>
+    <t>Zip Code</t>
+  </si>
+  <si>
+    <t>If the zip code has a plus4</t>
+  </si>
+  <si>
+    <t>GL Account</t>
+  </si>
+  <si>
+    <t>Please work with Bob Esquerra (Bold Team CPA) to set up/complete the GL and COA portion of the data mapping</t>
+  </si>
+  <si>
+    <t>Parts</t>
+  </si>
+  <si>
+    <t>IMAGE</t>
+  </si>
+  <si>
+    <t>.jpg</t>
+  </si>
+  <si>
+    <t>Part Code</t>
+  </si>
+  <si>
+    <t>Choose a part code for this part; you may want to use the same part code from the vendor</t>
+  </si>
+  <si>
+    <t>Enter additional details about the part</t>
+  </si>
+  <si>
+    <t>Long Description</t>
+  </si>
+  <si>
+    <t>Another 2000 characters available for parts description</t>
+  </si>
+  <si>
+    <t>Manufacturer</t>
+  </si>
+  <si>
+    <t>These must be entered in to your set up tables; when entering a part in Managely, manufacturer will be selected from a drop down menu; please ensure your data in this column is an exact match to the manufacturers you enter during set up</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Type </t>
+  </si>
+  <si>
+    <t>If using types for parts, these need to be set up in Setup &gt; Items &amp; Parts &gt; Types prior to entering data into this column</t>
+  </si>
+  <si>
+    <t>Sub Type</t>
+  </si>
+  <si>
+    <t>Once a type record is entered, you can enter one or more sub types for a particular type record</t>
+  </si>
+  <si>
+    <t>Vendor</t>
+  </si>
+  <si>
+    <t>Enter vendor name related to the part (when entering a new part in Managely, Main Vendor will be a drop-down menu showing you the vendors you've listed in your AP set up; the vendor must be in AP vendors in order to import the part during this conversion)</t>
+  </si>
+  <si>
+    <t>Manual Revenue GL Account</t>
+  </si>
+  <si>
+    <t>Which manual revenue GL account should be used when selling this part on a manual invoice?</t>
+  </si>
+  <si>
+    <t>Service Revenue GL Account</t>
+  </si>
+  <si>
+    <t>Which service revenue GL account should be used when selling this part on a service work order?</t>
+  </si>
+  <si>
+    <t>Default Rate</t>
+  </si>
+  <si>
+    <t>Enter the default price you will charge a customer for this part (Standard Cost)</t>
+  </si>
+  <si>
+    <t>Cost Amount</t>
+  </si>
+  <si>
+    <t>Enter the amount you pay for this part</t>
+  </si>
+  <si>
+    <t>Labor Units</t>
+  </si>
+  <si>
+    <t>If you know the amount of time required to install this part, enter that value here in HOURS (ie: 0.25, 0.5, 0.75, 1.0)</t>
+  </si>
+  <si>
+    <t>Decimal</t>
+  </si>
+  <si>
+    <t>Is Panel</t>
+  </si>
+  <si>
+    <t>Is this part a panel? Enter 1 for yes and 0 for no</t>
+  </si>
+  <si>
+    <t>Is Taxable</t>
+  </si>
+  <si>
+    <t>Is this part taxable? Enter 1 for yes and 0 for no</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Number </t>
+  </si>
+  <si>
+    <t>Is this part Inactive? Enter 1 for yes and 0 for no (if the part is active, you will enter 0)</t>
+  </si>
+  <si>
+    <t>If you'd like to include the date the part became inactive, do so in this column</t>
+  </si>
+  <si>
+    <t>Warehouses</t>
+  </si>
+  <si>
+    <t>Code</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Choose a warehouse code </t>
+  </si>
+  <si>
+    <t>To set up Warehouses: Ensure the Inventory module is enabled in Managely; then go to Inventory &gt; Warehouses &gt; Add New</t>
+  </si>
+  <si>
+    <t>Name</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Enter a name for the warehouse.  On data entry form where there is a field for Warehouse, the drop-down list will display the warehouse name. </t>
+  </si>
+  <si>
+    <t>Internal only; if the warehouse is a vehicle, you may want to enter the type of vehicle and VIN number</t>
+  </si>
+  <si>
+    <t>GL Account Number</t>
+  </si>
+  <si>
+    <t>select the GL Account which is the inventory asset account for the warehouse</t>
+  </si>
+  <si>
+    <t>Address</t>
+  </si>
+  <si>
+    <t>Enter the physical location of where this vehicle resides outside of business hours; if the warehouse is for a technician and they take the vehicle home at the end of the day, enter the technician's home address</t>
+  </si>
+  <si>
+    <t>Is this an inactive warehouse? If yes, enter 1, if no (the warehouse is active) then enter 0</t>
+  </si>
+  <si>
+    <t>Date the warehouse became inactive</t>
+  </si>
+  <si>
+    <t>CustomFields</t>
+  </si>
+  <si>
+    <t>Only needed if Entity is Site or System</t>
+  </si>
+  <si>
+    <t>Only needed if Entity is System</t>
+  </si>
+  <si>
+    <t>CustomFieldName</t>
+  </si>
+  <si>
+    <t>Value</t>
+  </si>
+  <si>
+    <t>The data to be stored in the Custom Field</t>
+  </si>
+  <si>
+    <t>MasterCustomer</t>
+  </si>
+  <si>
+    <t>CustomerStatusCode</t>
+  </si>
+  <si>
+    <t>CustomerType</t>
+  </si>
+  <si>
+    <t>TermCode</t>
+  </si>
+  <si>
+    <t>TermDays</t>
+  </si>
+  <si>
+    <t>InvoiceDeliveryMethod</t>
+  </si>
+  <si>
+    <t>CustomerSince</t>
+  </si>
+  <si>
+    <t>SuppressRecurringDelivery</t>
+  </si>
+  <si>
+    <t>1 for Yes or 0 for No</t>
+  </si>
+  <si>
+    <t>Account Number</t>
+  </si>
+  <si>
+    <t>Panel Type</t>
+  </si>
+  <si>
+    <t>Warranty Labor</t>
+  </si>
+  <si>
+    <t>Warranty Part</t>
+  </si>
+  <si>
+    <t>Warranty Start Date</t>
+  </si>
+  <si>
+    <t>Service Level</t>
+  </si>
+  <si>
+    <t>ItemCode</t>
+  </si>
+  <si>
+    <t>RecurringReason</t>
+  </si>
+  <si>
+    <t>PONumber</t>
+  </si>
+  <si>
+    <t>BillingCycleCode</t>
+  </si>
+  <si>
+    <t>MonthlyAmount</t>
+  </si>
+  <si>
+    <t>CycleAmount</t>
+  </si>
+  <si>
+    <t>ActivationDate</t>
+  </si>
+  <si>
+    <t>NextInvoiceDate</t>
+  </si>
+  <si>
+    <t>Taxable</t>
+  </si>
+  <si>
+    <t>DefaultRate</t>
+  </si>
+  <si>
+    <t>GLNumber</t>
+  </si>
+  <si>
+    <t>RecurringItem</t>
+  </si>
+  <si>
+    <t>VendorItem</t>
+  </si>
+  <si>
+    <t>CostAmount</t>
+  </si>
+  <si>
+    <t>LaborUnits</t>
+  </si>
+  <si>
+    <t>MiddleInitial</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JobTitle </t>
+  </si>
+  <si>
+    <t>IsTechnician</t>
+  </si>
+  <si>
+    <t>UserCode</t>
+  </si>
+  <si>
+    <t>IsSalesPerson</t>
+  </si>
+  <si>
+    <t>EmployeeNumber</t>
+  </si>
+  <si>
+    <t>EmployeeSince</t>
+  </si>
+  <si>
+    <t>GLAccountType</t>
+  </si>
+  <si>
+    <t>IsSingleton</t>
+  </si>
+  <si>
+    <t>IsCreditAccount</t>
+  </si>
+  <si>
+    <t>PartCode</t>
+  </si>
+  <si>
+    <t>LongDescription</t>
+  </si>
+  <si>
+    <t>Type</t>
+  </si>
+  <si>
+    <t>Manual Revenue GLAccount</t>
+  </si>
+  <si>
+    <t>Service Revenue GLAccount</t>
+  </si>
+  <si>
+    <t>IsPanel</t>
+  </si>
+  <si>
+    <t>IsTaxable</t>
+  </si>
+  <si>
+    <t>GLAccountNumber</t>
+  </si>
+  <si>
+    <t>ZipCode Plus 4</t>
+  </si>
+  <si>
+    <t>Additional customer address</t>
+  </si>
+  <si>
+    <t>Additional customer city</t>
+  </si>
+  <si>
+    <t>Additional customer state</t>
+  </si>
+  <si>
+    <t>Additional customer zipcode</t>
+  </si>
+  <si>
+    <t>Additional customer zipcode plus r</t>
+  </si>
+  <si>
+    <t>AB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Date that RMR began/was activated; NOT a required field; you can put a generic date that will stand out- such as </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Must exist on CustomerContact Tab
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>This number can exist for multiple customer numbers and/or sites</t>
+    </r>
+  </si>
+  <si>
+    <t>Number must be unique on this tab.  It can exist for multiple customer numbers and/or sites on "CustomerContact (2)" tab.  Do not duplicate contact names, addresses, phone numbers and email</t>
+  </si>
+  <si>
+    <t>VendorNumber</t>
+  </si>
+  <si>
+    <t>Country</t>
+  </si>
+  <si>
+    <t>Phone2</t>
+  </si>
+  <si>
+    <t>Phone2Ext</t>
+  </si>
+  <si>
+    <t>RemitToAddress1</t>
+  </si>
+  <si>
+    <t>RemitToAddress2</t>
+  </si>
+  <si>
+    <t>RemitToCity</t>
+  </si>
+  <si>
+    <t>RemitToState</t>
+  </si>
+  <si>
+    <t>RemitToZipCode</t>
+  </si>
+  <si>
+    <t>RemitToPlus4</t>
+  </si>
+  <si>
+    <t>RemitToCountry</t>
+  </si>
+  <si>
+    <t>IsRemitToMainAddress</t>
+  </si>
+  <si>
+    <t>SalesPhone</t>
+  </si>
+  <si>
+    <t>SalesPhoneExt</t>
+  </si>
+  <si>
+    <t>SalesEmail</t>
+  </si>
+  <si>
+    <t>SupportPhone</t>
+  </si>
+  <si>
+    <t>SupportPhoneExt</t>
+  </si>
+  <si>
+    <t>SupportEmail</t>
+  </si>
+  <si>
+    <t>FaxNumber</t>
+  </si>
+  <si>
+    <t>Website</t>
+  </si>
+  <si>
+    <t>PayableTo</t>
+  </si>
+  <si>
+    <t>DaysNetDue</t>
+  </si>
+  <si>
+    <t>Is1099Eligible</t>
+  </si>
+  <si>
+    <t>Must be Customer, Site, System, Recurring, Work Order or Proposal</t>
+  </si>
+  <si>
+    <t>Only needed if Entity is Site, System or Recurring</t>
+  </si>
+  <si>
+    <t>Only needed if Entity is System or Reucrring</t>
+  </si>
+  <si>
+    <t>Only Needed if Entity is Recurring</t>
+  </si>
+  <si>
+    <t>REQUIRED IF CUSTOMFIELDNAME DOES NOT EXIST IN THE SETUP TABLES
+Must be NumberInteger, NumberDecimal, NumberCurrency, NumberPercentage, Text, Email, URL, Phone, DateTime, Date or TrueFalse</t>
+  </si>
+  <si>
+    <t>RecurringItemCode</t>
+  </si>
+  <si>
+    <t>RecurringMonthlyAmount</t>
+  </si>
+  <si>
+    <t>DataType</t>
+  </si>
+  <si>
+    <t>Only needed if Entity is Site</t>
+  </si>
+  <si>
+    <t>Must be Admin, Internal or Customer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Site Number </t>
+  </si>
+  <si>
+    <t>Note Type (Standard, Critical)</t>
+  </si>
+  <si>
+    <t>Access Level (Admin, Internal, Customer)</t>
+  </si>
+  <si>
+    <t>Vendors</t>
+  </si>
+  <si>
+    <t>Vendor Name</t>
+  </si>
+  <si>
+    <t>Your account number with the vendor</t>
+  </si>
+  <si>
+    <t>Vendor Number</t>
+  </si>
+  <si>
+    <t>The vendor code used by your company</t>
+  </si>
+  <si>
+    <t>1st line of vendor address</t>
+  </si>
+  <si>
+    <t>2nd line of vendro address</t>
+  </si>
+  <si>
+    <t>City of vendor address</t>
+  </si>
+  <si>
+    <t>State the vendor is in</t>
+  </si>
+  <si>
+    <t>ZipCode the vendor is in</t>
+  </si>
+  <si>
+    <t>If vendor address has a Plus4, put it here</t>
+  </si>
+  <si>
+    <t>Country the Vendor is in</t>
+  </si>
+  <si>
+    <t>Phone number for the vendor</t>
+  </si>
+  <si>
+    <t>Phone number extension for the vendor</t>
+  </si>
+  <si>
+    <t>Secondary phone number for the vendor</t>
+  </si>
+  <si>
+    <t>Secondary phone number extension for the vendor</t>
+  </si>
+  <si>
+    <t>Vendor's email address</t>
+  </si>
+  <si>
+    <t>1st line of vendor address where payments are sent</t>
+  </si>
+  <si>
+    <t>2nd line of vendor address where payments are sent</t>
+  </si>
+  <si>
+    <t>City of vendor address where payments are sent</t>
+  </si>
+  <si>
+    <t>state the vendor address where payments are sent</t>
+  </si>
+  <si>
+    <t>ZipCode where the vendor payment is sent to</t>
+  </si>
+  <si>
+    <t>If the payment address to the vendor has a plus4</t>
+  </si>
+  <si>
+    <t>country the Vendor is in where payments are sent</t>
+  </si>
+  <si>
+    <t>Is the payment address the same as the vendors main address</t>
+  </si>
+  <si>
+    <t>0 for No, 1 for Yes.  If this is marked as 1, then you do not need to fill in the remittance address fields</t>
+  </si>
+  <si>
+    <t>Vendor Sales phone number</t>
+  </si>
+  <si>
+    <t>Vendor Sales phone number extension</t>
+  </si>
+  <si>
+    <t>Vendor Sales email</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vendor Support phone number </t>
+  </si>
+  <si>
+    <t>Vendor Support phone number extension</t>
+  </si>
+  <si>
+    <t>AC</t>
+  </si>
+  <si>
+    <t>Vendor Support email</t>
+  </si>
+  <si>
+    <t>AD</t>
+  </si>
+  <si>
+    <t>Vendor FaxNumber</t>
+  </si>
+  <si>
+    <t>AE</t>
+  </si>
+  <si>
+    <t>Comments about vendor</t>
+  </si>
+  <si>
+    <t>AF</t>
+  </si>
+  <si>
+    <t>Vendor Website</t>
+  </si>
+  <si>
+    <t>AG</t>
+  </si>
+  <si>
+    <t>Legal name of the vendor to remit payment to</t>
+  </si>
+  <si>
+    <t>AH</t>
+  </si>
+  <si>
+    <t>AI</t>
+  </si>
+  <si>
+    <t>Term in which you have to remit payment by</t>
+  </si>
+  <si>
+    <t>AJ</t>
+  </si>
+  <si>
+    <t>How many days to remit payment to the vendor</t>
+  </si>
+  <si>
+    <t>AK</t>
+  </si>
+  <si>
+    <t>Is the vendor inactive?</t>
+  </si>
+  <si>
+    <t>AL</t>
+  </si>
+  <si>
+    <t>Date vendor became inactive</t>
+  </si>
+  <si>
+    <t>AM</t>
+  </si>
+  <si>
+    <t>Does the vendor receive a 1099</t>
+  </si>
+  <si>
+    <t>AN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The date the warranty began
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The type of warranty on labor
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The type of warranty on parts
+</t>
+  </si>
+  <si>
+    <t>VendorName</t>
+  </si>
+  <si>
+    <t>Only required if Entity equals Vendor</t>
+  </si>
+  <si>
+    <t>Must be Customer, Site, System, Vendor</t>
+  </si>
+  <si>
+    <t>The name of the vendor the note is related to, must exist in Managely and/or the "Vendor" tab</t>
+  </si>
+  <si>
+    <t>Only needed if Entity is "Vendor"</t>
+  </si>
+  <si>
+    <t>SubType</t>
+  </si>
+  <si>
+    <t>The service level contract to the site</t>
+  </si>
+  <si>
     <t>Enter the PartsCode for the Panel Type 
-**You must have the Parts tab filled out in order to complete this**</t>
-[...473 lines deleted...]
-    <t>CustomerSince</t>
+**You must have the Parts tab filled out in order to complete this or have entered your parts into Managely**</t>
+  </si>
+  <si>
+    <t>The accounting code assigned to this vendor</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Images of parts can be uploaded AFTER go live conversion on a part-by-part basis; we are unable to import images as part of the data conversion, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="5" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>images for existing parts will not be deleted during a conversion</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="5" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <t>Invoice Items</t>
+  </si>
+  <si>
+    <t>Item code</t>
+  </si>
+  <si>
+    <t>The full name of the item</t>
+  </si>
+  <si>
+    <t>The type of code</t>
+  </si>
+  <si>
+    <t>A SubType of the Type code</t>
+  </si>
+  <si>
+    <t>Is the item taxable</t>
+  </si>
+  <si>
+    <t>The default sales rate</t>
+  </si>
+  <si>
+    <t>GL Number</t>
+  </si>
+  <si>
+    <t>The Accounts Payable Account Code</t>
+  </si>
+  <si>
+    <t>Recurring Item</t>
+  </si>
+  <si>
+    <t>Is the item used for recurring billing?</t>
+  </si>
+  <si>
+    <t>Vendor Item</t>
+  </si>
+  <si>
+    <t>Is the item a vendor item?</t>
+  </si>
+  <si>
+    <t>What the item cost you</t>
+  </si>
+  <si>
+    <t>How many labor units are billed to this item</t>
+  </si>
+  <si>
+    <t>User Code</t>
+  </si>
+  <si>
+    <t>What module is the custom field for?</t>
+  </si>
+  <si>
+    <t>The customer number the value is for</t>
+  </si>
+  <si>
+    <t>NumericAlpha</t>
+  </si>
+  <si>
+    <t>If the Entity is Site, System or Recurring then enter the site number related to the customer number</t>
+  </si>
+  <si>
+    <t>If the Entity is System or Recurring then enter the system number related to the customer site</t>
+  </si>
+  <si>
+    <t>Only needed if Entity is System or Recurring</t>
+  </si>
+  <si>
+    <t>Recurring Item Code</t>
+  </si>
+  <si>
+    <t>If the Entity is Recurring then enter the Item Code for the billing line for the system numberr</t>
+  </si>
+  <si>
+    <t>Only need if the Entity is Recurring</t>
+  </si>
+  <si>
+    <t>Recurring Monthly Amount</t>
+  </si>
+  <si>
+    <t>The monthly billed amount for the Recurring Item Code</t>
+  </si>
+  <si>
+    <t>Only needed if entering values for the Custom Field Name</t>
+  </si>
+  <si>
+    <t>Custom Field Name</t>
+  </si>
+  <si>
+    <t>The name of the custom field</t>
+  </si>
+  <si>
+    <t>REQUIRED IF CUSTOMFIELDNAME DOES NOT EXIST IN THE SETUP TABLES
+Must be NumberInteger, NumberDecimal, NumberCurrency, NumberPercentage, Text, Email, URL, Phone, DateTime, Date or TrueFalse</t>
+  </si>
+  <si>
+    <t>Required if the Custom Field Name does not exist in the setup tables</t>
+  </si>
+  <si>
+    <t>TimeZone</t>
+  </si>
+  <si>
+    <t>CustomerNumber Exists on Customer Tab?</t>
+  </si>
+  <si>
+    <t>Site Number Exists on Site Tab?</t>
+  </si>
+  <si>
+    <t>System &amp; Site Number Exist on System Tab?</t>
+  </si>
+  <si>
+    <t>ContactNumber Exists on CustomerContact Tab?</t>
+  </si>
+  <si>
+    <t>Location</t>
+  </si>
+  <si>
+    <t>ZoneNumber</t>
+  </si>
+  <si>
+    <t>ZoneSignalType</t>
+  </si>
+  <si>
+    <t>SerialNumber</t>
+  </si>
+  <si>
+    <t>InstallDate</t>
+  </si>
+  <si>
+    <t>RemovalDate</t>
+  </si>
+  <si>
+    <t>IsQuantityBilling</t>
+  </si>
+  <si>
+    <t>QuantityRate</t>
+  </si>
+  <si>
+    <t>QuantityCount</t>
+  </si>
+  <si>
+    <t>The TimeZone where the customer is locate</t>
+  </si>
+  <si>
+    <t>The TimeZone where the customer site is located</t>
+  </si>
+  <si>
+    <t>CustomerSystemParts</t>
+  </si>
+  <si>
+    <t>Enter the PartCode that is installed with the Customer System</t>
+  </si>
+  <si>
+    <t>This tab is optional - you do not have to enter system parts information for your customers</t>
+  </si>
+  <si>
+    <t>Copy the value from CustomerSystem tab for system number (column E)</t>
+  </si>
+  <si>
+    <t>The zone where the part is located</t>
+  </si>
+  <si>
+    <t>The signal type for the zone where the part is located</t>
+  </si>
+  <si>
+    <t>The serial number for the part</t>
+  </si>
+  <si>
+    <t>When was the part installed?</t>
+  </si>
+  <si>
+    <t>When was the part removed</t>
+  </si>
+  <si>
+    <t>Do you use Quantity Billing</t>
+  </si>
+  <si>
+    <t>0 = No, 1 = Yes</t>
+  </si>
+  <si>
+    <t>If IsQuantityBilling yes, enter the Quantity Rate</t>
+  </si>
+  <si>
+    <t>Money</t>
+  </si>
+  <si>
+    <t>If IsQuantityBilling yes, enter the Quantity Count</t>
+  </si>
+  <si>
+    <t>PartCode Exists on Parts Tab?</t>
+  </si>
+  <si>
+    <t>Recurring Item &amp; Monthly Amount Exist on Recurring Tab?</t>
+  </si>
+  <si>
+    <t>IsPrimaryRMRInvoice</t>
+  </si>
+  <si>
+    <t>IsPrimaryWorkOrderInvoice</t>
+  </si>
+  <si>
+    <t>IsPrimaryManualInvoice</t>
+  </si>
+  <si>
+    <t>IsPrimaryStatement</t>
+  </si>
+  <si>
+    <t>DefaultPaymentBank</t>
+  </si>
+  <si>
+    <t>Is this billing address the primary address to send recurring invoices to?</t>
+  </si>
+  <si>
+    <t>1 = Yes, 0 = No</t>
+  </si>
+  <si>
+    <t>Is this billing address the primary address to send work order invoices to?</t>
+  </si>
+  <si>
+    <t>Is this billing address the primary address to send manual invoices to?</t>
+  </si>
+  <si>
+    <t>Is this billing address the primary address to send statments to?</t>
+  </si>
+  <si>
+    <t>The default bank name used to pay the Vendor</t>
+  </si>
+  <si>
+    <t>AO</t>
+  </si>
+  <si>
+    <t>AP</t>
+  </si>
+  <si>
+    <t>AQ</t>
+  </si>
+  <si>
+    <t>IsTaxAgency</t>
+  </si>
+  <si>
+    <t>Is the vendor a tax agency?</t>
+  </si>
+  <si>
+    <t>BranchCode</t>
+  </si>
+  <si>
+    <t>Branch your accounts payable goes to</t>
+  </si>
+  <si>
+    <t>Red</t>
+  </si>
+  <si>
+    <t>Orange</t>
+  </si>
+  <si>
+    <t>This tab is OPTIONAL for setup table additions or edits</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>1234</t>
   </si>
   <si>
     <t>ACT</t>
   </si>
   <si>
-    <t>Retail</t>
-[...29 lines deleted...]
-    <t>ON</t>
+    <t>Business</t>
+  </si>
+  <si>
+    <t>Unassigned Salesperson</t>
+  </si>
+  <si>
+    <t>Due On Receipt</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>Main</t>
+  </si>
+  <si>
+    <t>Magical World of Disney</t>
+  </si>
+  <si>
+    <t>1-800-234-5678</t>
+  </si>
+  <si>
+    <t>contactus@disney.com</t>
+  </si>
+  <si>
+    <t>Eastern Standard Time</t>
+  </si>
+  <si>
+    <t>1234-1</t>
+  </si>
+  <si>
+    <t>Mouse House</t>
+  </si>
+  <si>
+    <t>407-123-4567</t>
+  </si>
+  <si>
+    <t>1234-2</t>
+  </si>
+  <si>
+    <t>Duck House</t>
+  </si>
+  <si>
+    <t>407-765-4321</t>
+  </si>
+  <si>
+    <t>5678</t>
+  </si>
+  <si>
+    <t>Residential</t>
+  </si>
+  <si>
+    <t>Bruce</t>
+  </si>
+  <si>
+    <t>Wayne</t>
+  </si>
+  <si>
+    <t>904-123-4567</t>
+  </si>
+  <si>
+    <t>b.wayne@batman.com</t>
+  </si>
+  <si>
+    <t>Central Standard Time</t>
+  </si>
+  <si>
+    <t>9101</t>
+  </si>
+  <si>
+    <t>TERM</t>
+  </si>
+  <si>
+    <t>Clark</t>
+  </si>
+  <si>
+    <t>Kent</t>
+  </si>
+  <si>
+    <t>501-555-1234</t>
+  </si>
+  <si>
+    <t>Mountain Standard Time</t>
+  </si>
+  <si>
+    <t>1234 Main St</t>
+  </si>
+  <si>
+    <t>NoWhere</t>
+  </si>
+  <si>
+    <t>NY</t>
+  </si>
+  <si>
+    <t>12345</t>
+  </si>
+  <si>
+    <t>123 Mouse Rd</t>
+  </si>
+  <si>
+    <t>Lake Buena Vista</t>
+  </si>
+  <si>
+    <t>FL</t>
+  </si>
+  <si>
+    <t>54321</t>
+  </si>
+  <si>
+    <t>456 Duck Ln</t>
+  </si>
+  <si>
+    <t>200 W Main St</t>
+  </si>
+  <si>
+    <t>Gotham</t>
+  </si>
+  <si>
+    <t>TX</t>
+  </si>
+  <si>
+    <t>20001</t>
+  </si>
+  <si>
+    <t>500 1st St</t>
+  </si>
+  <si>
+    <t>Smallville</t>
+  </si>
+  <si>
+    <t>KS</t>
+  </si>
+  <si>
+    <t>40001</t>
+  </si>
+  <si>
+    <t>Walt</t>
+  </si>
+  <si>
+    <t>Disney</t>
+  </si>
+  <si>
+    <t>w.disney@disneymagic.com</t>
+  </si>
+  <si>
+    <t>Owner</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Mickey</t>
+  </si>
+  <si>
+    <t>Mouse</t>
+  </si>
+  <si>
+    <t>mortamir@disneymagic.com</t>
+  </si>
+  <si>
+    <t>Manager</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Minnie</t>
+  </si>
+  <si>
+    <t>minnie@disneymagic.com</t>
+  </si>
+  <si>
+    <t>Shift Manager</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Donald</t>
+  </si>
+  <si>
+    <t>Duck</t>
+  </si>
+  <si>
+    <t>donald@disneymagic.com</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Daisy</t>
+  </si>
+  <si>
+    <t>daisy@disneymagic.com</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Selina</t>
+  </si>
+  <si>
+    <t>Kyle</t>
+  </si>
+  <si>
+    <t>904-123-4568</t>
+  </si>
+  <si>
+    <t>catwoman@batmanfan.com</t>
+  </si>
+  <si>
+    <t>Spouse</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Lois</t>
+  </si>
+  <si>
+    <t>Lane</t>
+  </si>
+  <si>
+    <t>501-555-1235</t>
+  </si>
+  <si>
+    <t>lois@supermanfan.com</t>
+  </si>
+  <si>
+    <t>The Mickey Store</t>
+  </si>
+  <si>
+    <t>Suite A</t>
+  </si>
+  <si>
+    <t>No Tax</t>
+  </si>
+  <si>
+    <t>T&amp;M</t>
   </si>
   <si>
     <t>None</t>
   </si>
   <si>
-    <t>Second Site</t>
-[...165 lines deleted...]
-    <t>The data to be stored in the Custom Field</t>
+    <t>The Minnie Store</t>
+  </si>
+  <si>
+    <t>Suite B</t>
+  </si>
+  <si>
+    <t>The Donald Store</t>
+  </si>
+  <si>
+    <t xml:space="preserve">456 Duck Ln </t>
+  </si>
+  <si>
+    <t>The Daisy Store</t>
+  </si>
+  <si>
+    <t>Main House</t>
+  </si>
+  <si>
+    <t>Bat Cave</t>
+  </si>
+  <si>
+    <t>201 W Main St</t>
+  </si>
+  <si>
+    <t>Clark Kent</t>
+  </si>
+  <si>
+    <t>CMS</t>
+  </si>
+  <si>
+    <t>2000022</t>
+  </si>
+  <si>
+    <t>Burglar Alarm</t>
+  </si>
+  <si>
+    <t>Vista 100</t>
+  </si>
+  <si>
+    <t>No Warranty</t>
+  </si>
+  <si>
+    <t>Fire Alarm</t>
+  </si>
+  <si>
+    <t>Unknown</t>
+  </si>
+  <si>
+    <t>2000023</t>
+  </si>
+  <si>
+    <t>2000024</t>
+  </si>
+  <si>
+    <t>2000025</t>
+  </si>
+  <si>
+    <t>Burglar/Fire Alarm Combo</t>
+  </si>
+  <si>
+    <t>Window Monitor</t>
+  </si>
+  <si>
+    <t>Door Monitor</t>
+  </si>
+  <si>
+    <t>Blazing Trail Door Monitor</t>
+  </si>
+  <si>
+    <t>Blazing Trail Window Monitor</t>
+  </si>
+  <si>
+    <t>Alarm Monitoring</t>
+  </si>
+  <si>
+    <t>New System</t>
+  </si>
+  <si>
+    <t>Monitor Alarms for Customer</t>
+  </si>
+  <si>
+    <t>Monitoring</t>
+  </si>
+  <si>
+    <t>Fire Monitoring</t>
+  </si>
+  <si>
+    <t>VoIP</t>
+  </si>
+  <si>
+    <t>New Phone Line</t>
+  </si>
+  <si>
+    <t>Maintain VoIP</t>
+  </si>
+  <si>
+    <t>Site</t>
+  </si>
+  <si>
+    <t>Bat Cave is located through the second gate and in the underground tunnel</t>
+  </si>
+  <si>
+    <t>Standard</t>
+  </si>
+  <si>
+    <t>Internal</t>
+  </si>
+  <si>
+    <t>Customer cancelled for non payment</t>
+  </si>
+  <si>
+    <t>Critical</t>
+  </si>
+  <si>
+    <t>ADI</t>
+  </si>
+  <si>
+    <t>12-20000</t>
+  </si>
+  <si>
+    <t>1000</t>
+  </si>
+  <si>
+    <t>123 2nd St</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Atlanta </t>
+  </si>
+  <si>
+    <t>GA</t>
+  </si>
+  <si>
+    <t>40500</t>
+  </si>
+  <si>
+    <t>Sample Trust NA</t>
+  </si>
+  <si>
+    <t>4050</t>
+  </si>
+  <si>
+    <t>Vista 100 Control Panel</t>
+  </si>
+  <si>
+    <t>45000</t>
+  </si>
+  <si>
+    <t>0.00</t>
+  </si>
+  <si>
+    <t>Recurring</t>
+  </si>
+  <si>
+    <t>1/1/2025</t>
+  </si>
+  <si>
+    <t>Last Rate Increase</t>
+  </si>
+  <si>
+    <t>1/1/2026</t>
+  </si>
+  <si>
+    <t>Next Rate Increase</t>
+  </si>
+  <si>
+    <t>2/1/2026</t>
+  </si>
+  <si>
+    <t>3/1/2026</t>
+  </si>
+  <si>
+    <t>1/1/2024</t>
+  </si>
+  <si>
+    <t>Fire</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>Alarm</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>Voice Over Internet</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Main Warehouse</t>
+  </si>
+  <si>
+    <t>45555</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Unassigned </t>
+  </si>
+  <si>
+    <t>Salesperson</t>
+  </si>
+  <si>
+    <t>US@MyAlarmCompany.com</t>
+  </si>
+  <si>
+    <t>2/1/2025</t>
+  </si>
+  <si>
+    <t>3/1/205</t>
+  </si>
+  <si>
+    <t>Cancellation Date</t>
+  </si>
+  <si>
+    <t>Cycle Start Date</t>
+  </si>
+  <si>
+    <t>The date the next cycle begins</t>
+  </si>
+  <si>
+    <t>Must follow your Billing Cycle and begin on the 1st of the month.</t>
+  </si>
+  <si>
+    <t>CancellationDate</t>
+  </si>
+  <si>
+    <t>CycleStartDate</t>
+  </si>
+  <si>
+    <t>IsPrimary</t>
+  </si>
+  <si>
+    <t>Is this item Inactive? Enter 1 for yes and 0 for no (if the part is active, you will enter 0)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-      <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="5" tint="-0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="5" tint="-0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1684,916 +3790,1594 @@
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="9" tint="-0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="9" tint="-0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="4" tint="-0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
       <sz val="11"/>
-      <color theme="4"/>
+      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="4"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="5" tint="-0.499984740745262"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="8" tint="-0.249977111117893"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="8" tint="-0.249977111117893"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="7" tint="-0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="7" tint="-0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="16">
+  <fills count="23">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1" tint="0.34998626667073579"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="2" tint="-9.9978637043366805E-2"/>
-[...10 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
-        <bgColor theme="5" tint="0.79998168889431442"/>
-[...4 lines deleted...]
-        <fgColor theme="5" tint="0.59999389629810485"/>
         <bgColor theme="5" tint="0.79998168889431442"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor theme="5" tint="0.79998168889431442"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor theme="4" tint="0.79998168889431442"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFED7D31"/>
+        <bgColor rgb="FFED7D31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF595959"/>
+        <bgColor rgb="FF595959"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFF0000"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC000"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
+      <top style="thin">
+        <color theme="5" tint="0.39997558519241921"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
       <top/>
       <bottom style="thin">
         <color theme="9" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="9" tint="0.39997558519241921"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="111">
+  <cellXfs count="136">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...2 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...36 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="12" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...30 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...60 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="14" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="15" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="47" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="49" fontId="18" fillId="16" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="19" fillId="17" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="19" fillId="17" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="14" fontId="17" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
+    <xf numFmtId="1" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="15" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="0" fillId="20" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="21" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="22" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="22" fillId="22" borderId="0" xfId="2" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="0" fillId="22" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="22" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
+  <cellStyles count="3">
+    <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{FF9AC8EE-3D6C-4347-A27B-FA1C62052B64}"/>
   </cellStyles>
-  <dxfs count="133">
+  <dxfs count="172">
     <dxf>
       <font>
-        <b val="0"/>
-[...12 lines deleted...]
-        <scheme val="minor"/>
+        <color rgb="FF9C0006"/>
       </font>
-      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-[...12 lines deleted...]
-        <scheme val="minor"/>
+        <color rgb="FF9C0006"/>
       </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <font>
-[...14 lines deleted...]
-      </font>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <font>
-[...109 lines deleted...]
-      </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="8" tint="0.39997558519241921"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="8" tint="-0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="8" tint="-0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="8" tint="-0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="8" tint="-0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="8" tint="-0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="8" tint="-0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="8" tint="-0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="8" tint="-0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="8" tint="-0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="8" tint="-0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="7" tint="-0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="7" tint="0.39997558519241921"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="8" tint="-0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="8" tint="-0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="8" tint="-0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="8" tint="-0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="8" tint="-0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="8" tint="-0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="8" tint="-0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="8" tint="-0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="8" tint="-0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="8" tint="-0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="8" tint="-0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="8" tint="0.59999389629810485"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="8" tint="-0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="8" tint="-0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="8" tint="-0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="8" tint="-0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="8" tint="-0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="8" tint="-0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="8" tint="-0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="8" tint="-0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="8" tint="-0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="8" tint="-0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="4"/>
+        <color theme="8" tint="-0.249977111117893"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="4"/>
+        <color theme="8" tint="-0.249977111117893"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="4"/>
+        <color theme="8" tint="-0.249977111117893"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="4"/>
+        <color theme="8" tint="-0.249977111117893"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="4"/>
+        <color theme="8" tint="-0.249977111117893"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="4"/>
+        <color theme="8" tint="-0.249977111117893"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="4"/>
+        <color theme="8" tint="-0.249977111117893"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="4"/>
+        <color theme="8" tint="-0.249977111117893"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="4"/>
+        <color theme="8" tint="-0.249977111117893"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="4"/>
+        <color theme="8" tint="-0.249977111117893"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="4"/>
+        <color theme="8" tint="-0.249977111117893"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
-          <bgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="8" tint="0.59999389629810485"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="9" tint="-0.249977111117893"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
@@ -3250,92 +6034,85 @@
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="9" tint="-0.249977111117893"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <border outline="0">
-[...5 lines deleted...]
-    <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="9" tint="-0.249977111117893"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="9" tint="-0.249977111117893"/>
+        <color theme="5" tint="-0.249977111117893"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="solid">
-          <fgColor theme="5" tint="0.79998168889431442"/>
-          <bgColor theme="9" tint="0.59999389629810485"/>
+          <fgColor indexed="64"/>
+          <bgColor theme="5" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
@@ -3736,800 +6513,461 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFC197"/>
       <color rgb="FFFFE6B3"/>
       <color rgb="FFE4C9FF"/>
       <color rgb="FFC9FFD3"/>
       <color rgb="FFA3FFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
+<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>12</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>27</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>139700</xdr:rowOff>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>181222</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>758825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30A140E3-5328-45A9-8C03-2B0DCEB0CC29}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04E2C044-AB0E-41D4-9100-440B178E74F6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="17640300" y="2406650"/>
-          <a:ext cx="9287122" cy="2717800"/>
+          <a:off x="16659225" y="1200150"/>
+          <a:ext cx="9287122" cy="2997200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor>
-[...74 lines deleted...]
-  </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>12</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>26</xdr:col>
+      <xdr:col>25</xdr:col>
       <xdr:colOff>246437</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>120650</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 3">
+        <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41F25B85-11E8-475F-8E7B-B6DF8A9E7E2C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89CC56C2-2EAC-4DF8-B850-493E8E9AD193}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="17640300" y="15179675"/>
-          <a:ext cx="8780837" cy="3184525"/>
+          <a:off x="16621125" y="14744700"/>
+          <a:ext cx="8780837" cy="3482975"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>16</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>28574</xdr:rowOff>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>123825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>21</xdr:col>
-[...78 lines deleted...]
-      <xdr:rowOff>64668</xdr:rowOff>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>512882</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>371475</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Picture 5">
+        <xdr:cNvPr id="4" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD916A75-6605-46EC-9D40-59EE2404084F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5DB1DF3-027A-47B7-B888-D692DFD07CF2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="19011901" y="23682326"/>
-          <a:ext cx="9201150" cy="3649242"/>
+          <a:off x="16621125" y="34223325"/>
+          <a:ext cx="7828082" cy="2533650"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>11</xdr:col>
-      <xdr:colOff>552450</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>123825</xdr:rowOff>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>22</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>215900</xdr:rowOff>
+      <xdr:col>24</xdr:col>
+      <xdr:colOff>590005</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Picture 6">
+        <xdr:cNvPr id="5" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBE15359-77FF-4989-8429-40C424922C37}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91762C25-CAE6-4D31-A9E4-63A261E9BBC0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="17583150" y="32178625"/>
-          <a:ext cx="6503782" cy="1381125"/>
+          <a:off x="16621125" y="28022550"/>
+          <a:ext cx="8514805" cy="2390775"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor>
-[...74 lines deleted...]
-  </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>11</xdr:col>
-      <xdr:colOff>504825</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>161925</xdr:rowOff>
+      <xdr:colOff>1</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>25</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>76200</xdr:rowOff>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>295206</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Picture 8">
+        <xdr:cNvPr id="6" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90F0BF11-B9A5-47CF-8C0B-761EC67A0A92}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{176D899C-8251-489E-A9C6-91094F79CF7C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="17535525" y="29086175"/>
-          <a:ext cx="8514805" cy="2308225"/>
+          <a:off x="16621126" y="70485000"/>
+          <a:ext cx="7000805" cy="2400300"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>12</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>552450</xdr:rowOff>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>361950</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>28</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>44450</xdr:rowOff>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>191888</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>365796</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Picture 9">
+        <xdr:cNvPr id="7" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6D1C67D-2E51-4F0A-B908-A39664A7A7EE}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0D4DE41-3440-4202-B981-116AF4A53212}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="17649824" y="36290250"/>
-          <a:ext cx="9944118" cy="4279900"/>
+          <a:off x="16621125" y="41890950"/>
+          <a:ext cx="9945488" cy="4810796"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>12</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>136</xdr:row>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>23</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>114300</xdr:rowOff>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>58434</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>29084</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Picture 10">
+        <xdr:cNvPr id="8" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E438F54D-63E0-4EAC-9DC3-14BD43827C34}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAC036E3-7E2B-40E7-9D10-9090F826C2AE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="17640301" y="46050200"/>
-          <a:ext cx="7000805" cy="2324100"/>
+          <a:off x="16621125" y="19440525"/>
+          <a:ext cx="9202434" cy="3648584"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>12</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>166</xdr:row>
+      <xdr:row>195</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>25</xdr:col>
+      <xdr:col>24</xdr:col>
       <xdr:colOff>254000</xdr:colOff>
-      <xdr:row>180</xdr:row>
-      <xdr:rowOff>105431</xdr:rowOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>676931</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Picture 11">
+        <xdr:cNvPr id="9" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{197D0B51-6B5B-41F1-8944-C08B246322B6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37CFE9FA-1663-4C04-917E-3F43174EA284}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="17640300" y="53295550"/>
-          <a:ext cx="8178800" cy="5077481"/>
+          <a:off x="16621125" y="59245500"/>
+          <a:ext cx="8178800" cy="5248931"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>12</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>183</xdr:row>
+      <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>25</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>286035</xdr:rowOff>
+      <xdr:col>24</xdr:col>
+      <xdr:colOff>391686</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>95689</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Picture 12">
+        <xdr:cNvPr id="10" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD6AA10B-7605-4AAF-B718-276911175FD9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5175DD27-E890-4449-8CBF-B001FFA37A75}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="17640300" y="59188350"/>
-          <a:ext cx="8312150" cy="2495835"/>
+          <a:off x="16621125" y="69151500"/>
+          <a:ext cx="8316486" cy="3143689"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
-    <xdr:clientData/>
-[...113 lines deleted...]
-    </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>16</xdr:col>
       <xdr:colOff>476250</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>409575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
       <xdr:colOff>94383</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>132643</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -4540,311 +6978,509 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="15954375" y="981075"/>
           <a:ext cx="6933333" cy="5657143"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>476250</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>409575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>94383</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>132643</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8672B61D-D5BE-4C23-8708-C8B858A7D77E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14297025" y="342900"/>
+          <a:ext cx="6590433" cy="5657143"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///D:\Products\Managely\Sentinel\C3\Sentinel_Managely%20Pro-%20Staging%20Doc_20240417_rev2.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///D:\Products\Managely\Sentinel\C3\Sentinel_Managely%20Pro-%20Staging%20Doc_20240417_rev2.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../Preventia/Preventia_Managely%20Enterprise%2024128_20032_Combo_Staging%20Doc_20240313.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///D:\Products\Managely\Preventia\Preventia_Managely%20Enterprise%2024128_20032_Combo_Staging%20Doc_20240313.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Products/Managely/Preventia/Preventia_Managely%20Enterprise%2024128_20032_Combo_Staging%20Doc_20240313.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
+      <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="LEGEND"/>
       <sheetName val="Customer"/>
       <sheetName val="CustomerBillTo"/>
       <sheetName val="CustomerContact"/>
       <sheetName val="CustomerContact (2)"/>
       <sheetName val="CustomerSite"/>
+      <sheetName val="CustomerContract"/>
       <sheetName val="CustomerSystem"/>
       <sheetName val="CustomField"/>
       <sheetName val="CustomerRecurring"/>
+      <sheetName val="Invoices"/>
+      <sheetName val="InvoicesDetail"/>
+      <sheetName val="InvoiceItems"/>
+      <sheetName val="WorkOrders"/>
       <sheetName val="Notes"/>
-      <sheetName val="InvoiceItems"/>
+      <sheetName val="Proposals"/>
       <sheetName val="Employee"/>
       <sheetName val="GLAccount"/>
       <sheetName val="Vendors"/>
       <sheetName val="Parts"/>
       <sheetName val="Warehouses"/>
     </sheetNames>
     <sheetDataSet>
-      <sheetData sheetId="0" refreshError="1"/>
-[...14 lines deleted...]
-      <sheetData sheetId="15" refreshError="1"/>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1">
+        <row r="2">
+          <cell r="A2" t="str">
+            <v>MasterCustomer</v>
+          </cell>
+          <cell r="B2" t="str">
+            <v>CustomerNumber</v>
+          </cell>
+          <cell r="C2" t="str">
+            <v>CustomerStatusCode</v>
+          </cell>
+          <cell r="D2" t="str">
+            <v>CustomerType</v>
+          </cell>
+          <cell r="E2" t="str">
+            <v>Employee</v>
+          </cell>
+          <cell r="F2" t="str">
+            <v>TermCode</v>
+          </cell>
+          <cell r="G2" t="str">
+            <v>TermDays</v>
+          </cell>
+          <cell r="H2" t="str">
+            <v>InvoiceDeliveryMethod</v>
+          </cell>
+          <cell r="I2" t="str">
+            <v>CustomerSince</v>
+          </cell>
+          <cell r="J2" t="str">
+            <v>Branch</v>
+          </cell>
+          <cell r="K2" t="str">
+            <v>IsBusiness</v>
+          </cell>
+          <cell r="L2" t="str">
+            <v>FirstName</v>
+          </cell>
+          <cell r="M2" t="str">
+            <v>LastName</v>
+          </cell>
+          <cell r="N2" t="str">
+            <v>Address1</v>
+          </cell>
+          <cell r="O2" t="str">
+            <v>Address2</v>
+          </cell>
+          <cell r="P2" t="str">
+            <v>City</v>
+          </cell>
+          <cell r="Q2" t="str">
+            <v>State</v>
+          </cell>
+          <cell r="R2" t="str">
+            <v>ZipCode</v>
+          </cell>
+          <cell r="S2" t="str">
+            <v>Plus4</v>
+          </cell>
+          <cell r="T2" t="str">
+            <v>Phone1</v>
+          </cell>
+          <cell r="U2" t="str">
+            <v>Phone1Ext</v>
+          </cell>
+          <cell r="V2" t="str">
+            <v>CellPhone</v>
+          </cell>
+          <cell r="W2" t="str">
+            <v>Email</v>
+          </cell>
+          <cell r="X2" t="str">
+            <v>Comments</v>
+          </cell>
+          <cell r="Y2" t="str">
+            <v>IsMasterCustomer</v>
+          </cell>
+          <cell r="Z2" t="str">
+            <v>Inactive</v>
+          </cell>
+          <cell r="AA2" t="str">
+            <v>InactiveDate</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17"/>
+      <sheetData sheetId="18"/>
+      <sheetData sheetId="19"/>
+      <sheetData sheetId="20"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="11" xr:uid="{97CC389F-2B85-4725-A946-F3428F063BA3}" name="Table112" displayName="Table112" ref="C6:K27" totalsRowShown="0" headerRowDxfId="132" dataDxfId="131">
-  <autoFilter ref="C6:K27" xr:uid="{8C90FFDA-5E44-4082-9B1A-898766132691}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{3035515D-1E5D-4D42-91EF-6AAB904FD576}" name="Table1124" displayName="Table1124" ref="C7:K32" totalsRowShown="0" headerRowDxfId="171" dataDxfId="170">
+  <autoFilter ref="C7:K32" xr:uid="{8C90FFDA-5E44-4082-9B1A-898766132691}"/>
   <tableColumns count="9">
-    <tableColumn id="1" xr3:uid="{47301EC3-15F5-46C4-B456-328DD53400A1}" name="Tab Name" dataDxfId="130"/>
-[...7 lines deleted...]
-    <tableColumn id="9" xr3:uid="{D0CCFC7C-7E63-4A17-9061-83D2A8D98D75}" name="Note" dataDxfId="122"/>
+    <tableColumn id="1" xr3:uid="{51AA4AC5-CB09-40EE-A7C4-026917BF8B5F}" name="Tab Name" dataDxfId="169"/>
+    <tableColumn id="2" xr3:uid="{89DF3310-CB69-4664-B8E6-F707174F92CC}" name="Column" dataDxfId="168"/>
+    <tableColumn id="3" xr3:uid="{5BA27DA8-110C-4FC2-96B2-F6BAF4AFCFF3}" name="Field Name" dataDxfId="167"/>
+    <tableColumn id="4" xr3:uid="{30BD280A-CFDE-420B-A2CF-9515123ED6E9}" name="Description" dataDxfId="166"/>
+    <tableColumn id="5" xr3:uid="{D9D4BFBE-A7D4-49C2-8C11-FE117B78FE7A}" name="Data Type" dataDxfId="165"/>
+    <tableColumn id="8" xr3:uid="{6E69BEA8-74E7-468C-8C12-F10337703DCA}" name="Max. Character" dataDxfId="164"/>
+    <tableColumn id="6" xr3:uid="{4F54D979-4D77-4AC6-977D-E9C720492E84}" name="Set Up Table Dependent" dataDxfId="163"/>
+    <tableColumn id="7" xr3:uid="{51DC6C10-4F79-40E0-9D54-9AC69F6B117B}" name="Required Field" dataDxfId="162"/>
+    <tableColumn id="9" xr3:uid="{C0BCB4D4-FDED-4C19-B3B5-4D9E9BF4C494}" name="Note" dataDxfId="161"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table10.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="20" xr:uid="{D8CC3AD6-CDA8-45E9-BB79-CB9FC3BB743F}" name="Table1018" displayName="Table1018" ref="C183:K190" totalsRowShown="0" headerRowDxfId="34" dataDxfId="32" headerRowBorderDxfId="33" tableBorderDxfId="31">
-  <autoFilter ref="C183:K190" xr:uid="{6FDCC17F-725A-4717-9FDE-9BF4E24CDF32}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="10" xr:uid="{7A650814-22E7-4099-BDDC-BA1E16E414A4}" name="Table101824" displayName="Table101824" ref="C253:K260" totalsRowShown="0" headerRowDxfId="74" dataDxfId="72" headerRowBorderDxfId="73" tableBorderDxfId="71">
+  <autoFilter ref="C253:K260" xr:uid="{6FDCC17F-725A-4717-9FDE-9BF4E24CDF32}"/>
   <tableColumns count="9">
-    <tableColumn id="1" xr3:uid="{5A51EDF8-2409-42A5-9E0D-B7389249353E}" name="Tab Name" dataDxfId="30"/>
-[...7 lines deleted...]
-    <tableColumn id="9" xr3:uid="{95BA34FC-2DD4-4058-A311-F9DC8952AB1C}" name="Note" dataDxfId="22"/>
+    <tableColumn id="1" xr3:uid="{CBD0FA7E-8B5A-4A6F-BD5B-F0A7661062B1}" name="Tab Name" dataDxfId="70"/>
+    <tableColumn id="2" xr3:uid="{3BE5FC45-9117-440C-9640-0E04D50DD465}" name="Column" dataDxfId="69"/>
+    <tableColumn id="3" xr3:uid="{0E0C30A4-E893-466F-9FD9-3C5FD760CC20}" name="Field Name" dataDxfId="68"/>
+    <tableColumn id="4" xr3:uid="{F4D72D50-0F10-480D-8F51-44AB52036756}" name="Description" dataDxfId="67"/>
+    <tableColumn id="5" xr3:uid="{340C92D7-3F5C-4EBF-919C-E930CDBE8C83}" name="Data Type" dataDxfId="66"/>
+    <tableColumn id="6" xr3:uid="{E18EF08C-57B3-46E1-81E6-EE03799EC4A1}" name="Max. Character" dataDxfId="65"/>
+    <tableColumn id="7" xr3:uid="{EDB3B650-740B-4D20-8B0E-E7B704FD5ADA}" name="Set Up Table Dependent" dataDxfId="64"/>
+    <tableColumn id="8" xr3:uid="{080159B0-542C-4FAF-A1C7-AE0F055C6537}" name="Required Field" dataDxfId="63"/>
+    <tableColumn id="9" xr3:uid="{3694C202-4D82-491D-9225-04F1F0500503}" name="Note" dataDxfId="62"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium7" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table11.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="21" xr:uid="{13D4F598-6983-4591-A776-54C8FCCAF891}" name="Table38" displayName="Table38" ref="C45:K54" totalsRowShown="0" headerRowDxfId="21" dataDxfId="20">
-  <autoFilter ref="C45:K54" xr:uid="{49619E48-FC91-4300-A180-42BA2B63282C}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="11" xr:uid="{14F55953-A6F3-49F7-98CE-0B71B4BC87EE}" name="Table3825" displayName="Table3825" ref="C54:K69" totalsRowShown="0" headerRowDxfId="61" dataDxfId="60">
+  <autoFilter ref="C54:K69" xr:uid="{49619E48-FC91-4300-A180-42BA2B63282C}"/>
   <tableColumns count="9">
-    <tableColumn id="1" xr3:uid="{6098F161-31B0-41AE-AAD3-832E1BF0DAF9}" name="Tab Name" dataDxfId="19"/>
-[...7 lines deleted...]
-    <tableColumn id="9" xr3:uid="{95DD6375-AE5D-4D54-809C-C3DB79AEB33B}" name="Note" dataDxfId="11"/>
+    <tableColumn id="1" xr3:uid="{F5BAACC4-6135-40B4-82A5-76532ABEAB4E}" name="Tab Name" dataDxfId="59"/>
+    <tableColumn id="2" xr3:uid="{9F401485-6100-4A43-BA1D-B03E8A11B54F}" name="Column" dataDxfId="58"/>
+    <tableColumn id="3" xr3:uid="{E805E36A-D23B-4788-920D-E9DF0F9DC3B7}" name="Field Name" dataDxfId="57"/>
+    <tableColumn id="4" xr3:uid="{E40DE25C-7D5A-4387-ABC1-0C6B6413EEF2}" name="Description" dataDxfId="56"/>
+    <tableColumn id="5" xr3:uid="{AB3435FF-35FB-4140-ACA6-C20D46C089F4}" name="Data Type" dataDxfId="55"/>
+    <tableColumn id="6" xr3:uid="{597FE50C-C67B-4D4E-93AD-68F557381E3D}" name="Max. Character" dataDxfId="54"/>
+    <tableColumn id="7" xr3:uid="{0482677A-EA9A-45EF-B0FB-468873A5856F}" name="Set Up Table Dependent" dataDxfId="53"/>
+    <tableColumn id="8" xr3:uid="{D79F76C6-A23D-4202-A79B-A3985A18E137}" name="Required Field" dataDxfId="52"/>
+    <tableColumn id="9" xr3:uid="{B699F40A-7E99-4D35-8A01-6DF581755B22}" name="Note" dataDxfId="51"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table12.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{99DE0928-CA85-45A4-A0FB-DFE4372B25CF}" name="Table9" displayName="Table9" ref="C191:K200" totalsRowShown="0" headerRowDxfId="10" dataDxfId="9">
-  <autoFilter ref="C191:K200" xr:uid="{99DE0928-CA85-45A4-A0FB-DFE4372B25CF}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="12" xr:uid="{4D09DE4B-CCE5-44C1-83AA-146CB1968DD8}" name="Table926" displayName="Table926" ref="C229:K238" totalsRowShown="0" headerRowDxfId="50" dataDxfId="49">
+  <autoFilter ref="C229:K238" xr:uid="{D6C63898-2998-43C3-9037-4C4FCB87693E}"/>
   <tableColumns count="9">
-    <tableColumn id="1" xr3:uid="{7F0A554C-8CCE-478C-8369-53B7C5413965}" name="Tab Name" dataDxfId="8"/>
-[...7 lines deleted...]
-    <tableColumn id="9" xr3:uid="{7895A260-5045-4A4C-9581-5D8892D5C187}" name="Note" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{6A3B2520-94A9-4D3F-B281-0C431850FD55}" name="Tab Name" dataDxfId="48"/>
+    <tableColumn id="2" xr3:uid="{B59F2894-FFA8-402C-BF4E-E3228E1F8015}" name="Column" dataDxfId="47"/>
+    <tableColumn id="3" xr3:uid="{BC625175-69B4-436D-AA8B-68757E5440B9}" name="Field Name" dataDxfId="46"/>
+    <tableColumn id="4" xr3:uid="{30C054EA-18EC-42EB-8986-F50B8BB4AC08}" name="Description" dataDxfId="45"/>
+    <tableColumn id="5" xr3:uid="{7D1B1D35-83CB-4CB6-9022-4C74D81FD45F}" name="Data Type" dataDxfId="44"/>
+    <tableColumn id="6" xr3:uid="{ED36F9BB-4F95-4638-881E-F1ABD78CD1BC}" name="Max. Character" dataDxfId="43"/>
+    <tableColumn id="7" xr3:uid="{105B55D2-47B4-43E5-A055-E0F55217FB1F}" name="Set Up Table Dependent" dataDxfId="42"/>
+    <tableColumn id="8" xr3:uid="{BC2F5D37-073F-499E-9BB3-AEC99CEE08F2}" name="Required Field" dataDxfId="41"/>
+    <tableColumn id="9" xr3:uid="{CF24B554-9386-4297-AB1C-5B7C07C95D8A}" name="Note" dataDxfId="40"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table13.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="13" xr:uid="{C608190D-0894-45FF-90EC-053E0E91F89C}" name="Table9327" displayName="Table9327" ref="C167:K210" totalsRowShown="0" headerRowDxfId="39" dataDxfId="38">
+  <autoFilter ref="C167:K210" xr:uid="{6AE9147F-1149-4B2F-BA68-9BA4B7D7EA29}"/>
+  <tableColumns count="9">
+    <tableColumn id="1" xr3:uid="{E1AC0B23-38CA-4D7D-AE18-A1BFCF25F58B}" name="Tab Name" dataDxfId="37"/>
+    <tableColumn id="2" xr3:uid="{B710B32C-10E7-4685-8A59-61E96C2750A3}" name="Column" dataDxfId="36"/>
+    <tableColumn id="3" xr3:uid="{61D51E4C-85C4-4622-AF59-ED726236FA44}" name="Field Name" dataDxfId="35"/>
+    <tableColumn id="4" xr3:uid="{4CF0FB7F-1E33-49BC-9B97-07AF03051B82}" name="Description" dataDxfId="34"/>
+    <tableColumn id="5" xr3:uid="{5488C3AE-9F1D-400E-BED2-A5D00CCBA061}" name="Data Type" dataDxfId="33"/>
+    <tableColumn id="6" xr3:uid="{E14960F5-7CA9-4220-8492-EA3EB696C7DF}" name="Max. Character" dataDxfId="32"/>
+    <tableColumn id="7" xr3:uid="{48923956-112B-4742-B4BF-433B6AFEBC0A}" name="Set Up Table Dependent" dataDxfId="31"/>
+    <tableColumn id="8" xr3:uid="{067E9E61-8A7E-4EED-A7FE-59492156B567}" name="Required Field" dataDxfId="30"/>
+    <tableColumn id="9" xr3:uid="{3819B15F-0897-4C90-929A-45E95AEC7DA2}" name="Note" dataDxfId="29"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table14.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="14" xr:uid="{A65D4150-1BCF-45EB-9EBE-C532DAB18500}" name="Table3815" displayName="Table3815" ref="C239:K252" totalsRowShown="0" headerRowDxfId="28" dataDxfId="27">
+  <autoFilter ref="C239:K252" xr:uid="{32A2EAAB-501A-4C84-BA15-4AE1345B7214}"/>
+  <tableColumns count="9">
+    <tableColumn id="1" xr3:uid="{6FA0B2E0-6245-4FDD-9E39-6B2CFDD22E4E}" name="Tab Name" dataDxfId="26"/>
+    <tableColumn id="2" xr3:uid="{F30AB7FA-2956-49E5-9F2E-A69D5884817B}" name="Column" dataDxfId="25"/>
+    <tableColumn id="3" xr3:uid="{BDEE61D3-8B1D-453C-B3A7-59F37E8D0E1A}" name="Field Name" dataDxfId="24"/>
+    <tableColumn id="4" xr3:uid="{356A98C2-5CF3-447B-843A-D1A3C9A074C7}" name="Description" dataDxfId="23"/>
+    <tableColumn id="5" xr3:uid="{22CFE99F-AA02-446D-B961-6071C5038E1A}" name="Data Type" dataDxfId="22"/>
+    <tableColumn id="6" xr3:uid="{20EE046B-170C-4F00-86FF-0505503B8522}" name="Max. Character" dataDxfId="21"/>
+    <tableColumn id="7" xr3:uid="{DA82A18F-FF33-4AED-B6C9-9623DDF492B1}" name="Set Up Table Dependent" dataDxfId="20"/>
+    <tableColumn id="8" xr3:uid="{B98FF48C-D512-4856-9622-B2AB412AE405}" name="Required Field" dataDxfId="19"/>
+    <tableColumn id="9" xr3:uid="{40BBEFD9-B8F9-4A06-8B1F-D4DFEF0B0E63}" name="Note" dataDxfId="18"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium5" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
+<file path=xl/tables/table15.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="15" xr:uid="{81FEAAF6-6C3E-49C5-A5F3-FAD2D3502EB9}" name="Table516816" displayName="Table516816" ref="C120:K132" totalsRowShown="0" headerRowDxfId="17" dataDxfId="16">
+  <autoFilter ref="C120:K132" xr:uid="{EBF448B4-85FC-4E8A-923B-D1DCA409C569}"/>
+  <tableColumns count="9">
+    <tableColumn id="1" xr3:uid="{A1CC4633-5E36-4459-9B90-DB8CC158AAD3}" name="Tab Name" dataDxfId="15"/>
+    <tableColumn id="2" xr3:uid="{620C5D6C-D964-42C4-A097-0BA53E66935C}" name="Column" dataDxfId="14"/>
+    <tableColumn id="3" xr3:uid="{540AA3E9-B990-4285-B329-7D9E605DCF42}" name="Field Name" dataDxfId="13"/>
+    <tableColumn id="4" xr3:uid="{FFA3FC40-F6B4-454F-85CA-EF892AE5F74C}" name="Description" dataDxfId="12"/>
+    <tableColumn id="5" xr3:uid="{7EF7629B-7A75-471C-9DD3-1A1ED29BFB73}" name="Data Type" dataDxfId="11"/>
+    <tableColumn id="6" xr3:uid="{CE6344E3-BE95-4AC4-B827-55599F18C65B}" name="Max. Character" dataDxfId="10"/>
+    <tableColumn id="7" xr3:uid="{6A8CC4C2-BF0C-42F7-8E24-156C2C763422}" name="Set Up Table Dependent" dataDxfId="9"/>
+    <tableColumn id="8" xr3:uid="{BDE310A8-5CC1-4DD9-A9E8-CA27B369D6B5}" name="Required Field" dataDxfId="8"/>
+    <tableColumn id="9" xr3:uid="{28AAFCAD-E866-4B3E-9640-C80CC8C31CC0}" name="Note"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="12" xr:uid="{D43D95DD-5A34-443B-BDC2-D1A72231201F}" name="Table213" displayName="Table213" ref="C28:K44" totalsRowShown="0" headerRowDxfId="121" dataDxfId="120">
-  <autoFilter ref="C28:K44" xr:uid="{03703C11-58A5-43F4-A09C-7522CE221E8F}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{175ADE16-649F-4369-95B7-02663B17515A}" name="Table2135" displayName="Table2135" ref="C33:K53" totalsRowShown="0" headerRowDxfId="160" dataDxfId="159">
+  <autoFilter ref="C33:K53" xr:uid="{03703C11-58A5-43F4-A09C-7522CE221E8F}"/>
   <tableColumns count="9">
-    <tableColumn id="1" xr3:uid="{B0DCF7F2-6E23-436A-A081-084F1C59C88A}" name="Tab Name" dataDxfId="119"/>
-[...7 lines deleted...]
-    <tableColumn id="9" xr3:uid="{B08B090F-7CC4-43D6-8800-EA38CE05D108}" name="Note" dataDxfId="111"/>
+    <tableColumn id="1" xr3:uid="{99FC94E0-C93C-41B2-99AD-1079E88A0D28}" name="Tab Name" dataDxfId="158"/>
+    <tableColumn id="2" xr3:uid="{418ADD76-63F2-4E88-ADF2-969A17286887}" name="Column" dataDxfId="157"/>
+    <tableColumn id="3" xr3:uid="{09882B08-78BC-4D17-9337-511180BAF963}" name="Field Name" dataDxfId="156"/>
+    <tableColumn id="4" xr3:uid="{40615F9C-080B-4CB9-B15B-EB489F8C61A1}" name="Description" dataDxfId="155"/>
+    <tableColumn id="5" xr3:uid="{BD29E111-E733-45B9-A5F7-BD6843147BC6}" name="Data Type" dataDxfId="154"/>
+    <tableColumn id="6" xr3:uid="{83D9B38B-9E94-4EA3-805A-B265EBB3FB55}" name="Max. Character" dataDxfId="153"/>
+    <tableColumn id="7" xr3:uid="{D8E0CECC-C1F4-41EE-BDFC-7920EA2566CC}" name="Set Up Table Dependent" dataDxfId="152"/>
+    <tableColumn id="8" xr3:uid="{2FB193EF-071C-47DC-B6F5-8C316A035236}" name="Required Field" dataDxfId="151"/>
+    <tableColumn id="9" xr3:uid="{C4FB5DED-198C-4014-9E2E-003526045EB3}" name="Note" dataDxfId="150"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight7" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="13" xr:uid="{C7BCE00C-E24D-4138-A368-44ACFD32E4F6}" name="Table314" displayName="Table314" ref="C55:K72" totalsRowShown="0" headerRowDxfId="110" dataDxfId="109">
-  <autoFilter ref="C55:K72" xr:uid="{6F7F7273-F282-4D56-90D3-3DAFF74D5DA8}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{0ADA95C7-28AE-4F6E-A729-0D74BFF9F35E}" name="Table3146" displayName="Table3146" ref="C70:K79" totalsRowShown="0" headerRowDxfId="149" dataDxfId="148">
+  <autoFilter ref="C70:K79" xr:uid="{6F7F7273-F282-4D56-90D3-3DAFF74D5DA8}"/>
   <tableColumns count="9">
-    <tableColumn id="1" xr3:uid="{DDC407A0-9F7A-456D-A695-E9EE2CE584E7}" name="Tab Name" dataDxfId="108"/>
-[...7 lines deleted...]
-    <tableColumn id="9" xr3:uid="{93B23BBC-CD48-4EEB-B7A5-68330E3F8DCE}" name="Note"/>
+    <tableColumn id="1" xr3:uid="{A1A5A555-09E2-41AF-B41D-6D08E9E0C993}" name="Tab Name" dataDxfId="147"/>
+    <tableColumn id="2" xr3:uid="{AE8394DA-7275-4602-B1C6-8E444A499E06}" name="Column" dataDxfId="146"/>
+    <tableColumn id="3" xr3:uid="{CC89689A-B21C-4676-9CD1-179DA807C26B}" name="Field Name" dataDxfId="145"/>
+    <tableColumn id="4" xr3:uid="{AF0EEC3B-6790-4ACB-A31F-C560DBBA8F70}" name="Description" dataDxfId="144"/>
+    <tableColumn id="5" xr3:uid="{6654E4F1-1C38-4A17-8D56-B03FE9D7F146}" name="Data Type" dataDxfId="143"/>
+    <tableColumn id="6" xr3:uid="{A3884D47-2C03-4D1F-A244-E7C6B6D020F3}" name="Max. Character" dataDxfId="142"/>
+    <tableColumn id="7" xr3:uid="{8F91077D-D65B-455C-95C0-45DBFB2D04CB}" name="Set Up Table Dependent" dataDxfId="141"/>
+    <tableColumn id="8" xr3:uid="{32EE1FB4-2D7D-43F3-9C6E-395962372C5A}" name="Required Field" dataDxfId="140"/>
+    <tableColumn id="9" xr3:uid="{6FB82E43-80DE-4964-9956-30CE71169E4B}" name="Note"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="14" xr:uid="{C36CC186-04E3-4CD1-BE87-C3BB4DC34898}" name="Table415" displayName="Table415" ref="C73:K90" totalsRowShown="0" headerRowDxfId="100" dataDxfId="99">
-  <autoFilter ref="C73:K90" xr:uid="{388F2139-46AE-42F4-B09B-A09C1BC979FB}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{78E030ED-085B-4A5E-9617-CC157F03C1BB}" name="Table4157" displayName="Table4157" ref="C80:K103" totalsRowShown="0" headerRowDxfId="139" dataDxfId="138">
+  <autoFilter ref="C80:K103" xr:uid="{388F2139-46AE-42F4-B09B-A09C1BC979FB}"/>
   <tableColumns count="9">
-    <tableColumn id="1" xr3:uid="{1C9F422D-48EA-401C-BA8C-44677837D967}" name="Tab Name" dataDxfId="98"/>
-[...7 lines deleted...]
-    <tableColumn id="9" xr3:uid="{BD1E8663-F8C9-4394-B3BD-280DA817D97B}" name="Note"/>
+    <tableColumn id="1" xr3:uid="{68D0A73E-D668-453C-BED4-6F9C3250F970}" name="Tab Name" dataDxfId="137"/>
+    <tableColumn id="2" xr3:uid="{9809257B-D3B7-4247-8BE0-B5CA57C262A0}" name="Column" dataDxfId="136"/>
+    <tableColumn id="3" xr3:uid="{DDCAD3B4-A61B-4252-8B09-97AA6B44A64E}" name="Field Name" dataDxfId="135"/>
+    <tableColumn id="4" xr3:uid="{64EC838C-7D40-433F-8121-A2DBE81952C1}" name="Description" dataDxfId="134"/>
+    <tableColumn id="5" xr3:uid="{18AD70EF-D132-4EFA-A2FA-E46AD24F073A}" name="Data Type" dataDxfId="133"/>
+    <tableColumn id="6" xr3:uid="{C399BE99-0D77-4FAE-BCBD-CCF4E6119235}" name="Max. Character" dataDxfId="132"/>
+    <tableColumn id="7" xr3:uid="{FD1F968B-28D3-495F-8B34-14C792121BA2}" name="Set Up Table Dependent" dataDxfId="131"/>
+    <tableColumn id="8" xr3:uid="{DF5BE8CC-A696-4538-9E61-EC59FDB240B8}" name="Required Field" dataDxfId="130"/>
+    <tableColumn id="9" xr3:uid="{AB891B84-9801-4FB4-8513-FE42BD953DE2}" name="Note"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="15" xr:uid="{8DE133EE-657E-4B47-8CCE-D81BD508135A}" name="Table516" displayName="Table516" ref="C91:K106" totalsRowShown="0" headerRowDxfId="90" dataDxfId="89">
-  <autoFilter ref="C91:K106" xr:uid="{607C057D-8753-48E9-8DC2-AE4226E8491A}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{9EDBF4F5-DF6E-4464-B822-786E1CD6FCC5}" name="Table5168" displayName="Table5168" ref="C104:K119" totalsRowShown="0" headerRowDxfId="129" dataDxfId="128">
+  <autoFilter ref="C104:K119" xr:uid="{607C057D-8753-48E9-8DC2-AE4226E8491A}"/>
   <tableColumns count="9">
-    <tableColumn id="1" xr3:uid="{1223D3DC-366A-4F65-82DA-600C632F6BD3}" name="Tab Name" dataDxfId="88"/>
-[...7 lines deleted...]
-    <tableColumn id="9" xr3:uid="{6AA9D373-37FC-4EF3-98AB-88DC0C16E12B}" name="Note"/>
+    <tableColumn id="1" xr3:uid="{DF4D0137-5F80-4F40-818B-24F8BBAF96BB}" name="Tab Name" dataDxfId="127"/>
+    <tableColumn id="2" xr3:uid="{3E20E630-5FA1-4FE2-8ABE-A53121451131}" name="Column" dataDxfId="126"/>
+    <tableColumn id="3" xr3:uid="{48891F1F-17C6-41F5-8E3A-88193D782E0A}" name="Field Name" dataDxfId="125"/>
+    <tableColumn id="4" xr3:uid="{9F929640-4B89-4969-B3CC-37131241F374}" name="Description" dataDxfId="124"/>
+    <tableColumn id="5" xr3:uid="{DE634373-2F48-4D77-ADA5-3AD524D88ACD}" name="Data Type" dataDxfId="123"/>
+    <tableColumn id="6" xr3:uid="{23EA91AE-C65D-46FA-9DCF-AD664BB8C477}" name="Max. Character" dataDxfId="122"/>
+    <tableColumn id="7" xr3:uid="{D8D8AC70-D178-4E4E-A754-8959D43D5E88}" name="Set Up Table Dependent" dataDxfId="121"/>
+    <tableColumn id="8" xr3:uid="{BAF8E387-8D04-4100-8249-FF4DE57533B6}" name="Required Field" dataDxfId="120"/>
+    <tableColumn id="9" xr3:uid="{37452727-89A8-407D-A9AF-5BE32951A9AF}" name="Note"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight7" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="16" xr:uid="{5D9BCB1B-8221-47F2-97F8-8C89109FC639}" name="Table617" displayName="Table617" ref="C107:K135" totalsRowShown="0" headerRowDxfId="80" dataDxfId="79">
-  <autoFilter ref="C107:K135" xr:uid="{CBECD8EA-BAD2-4BE1-A743-A2045CAEED64}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{9C2B0F2C-EE5A-4E5D-9046-00CB5F3E56EB}" name="Table6179" displayName="Table6179" ref="C133:K166" totalsRowShown="0" headerRowDxfId="119" dataDxfId="118">
+  <autoFilter ref="C133:K166" xr:uid="{CBECD8EA-BAD2-4BE1-A743-A2045CAEED64}"/>
   <tableColumns count="9">
-    <tableColumn id="1" xr3:uid="{202264B8-40EE-48C1-998B-6415BB2FE0B7}" name="Tab Name" dataDxfId="78"/>
-[...7 lines deleted...]
-    <tableColumn id="9" xr3:uid="{ADFD8954-78B6-4A16-86A5-B72A9CAA6194}" name="Note"/>
+    <tableColumn id="1" xr3:uid="{A1022285-620F-4828-B788-7128E2439F64}" name="Tab Name" dataDxfId="117"/>
+    <tableColumn id="2" xr3:uid="{7B1917A2-6E3A-4F77-B355-14942AD32A1F}" name="Column" dataDxfId="116"/>
+    <tableColumn id="3" xr3:uid="{71D816DA-6323-4CA9-AE4B-C37F263209C4}" name="Field Name" dataDxfId="115"/>
+    <tableColumn id="4" xr3:uid="{D7F86EE9-C400-4900-99CE-5510A8D4ED8F}" name="Description" dataDxfId="114"/>
+    <tableColumn id="5" xr3:uid="{38A7BEF7-1E62-45A3-89CF-371194893DF9}" name="Data Type" dataDxfId="113"/>
+    <tableColumn id="6" xr3:uid="{499830ED-A832-4CB4-8B51-F4D24BA01B9F}" name="Max. Character" dataDxfId="112"/>
+    <tableColumn id="7" xr3:uid="{7AC50BCF-AA69-439A-A117-CCC0025EA882}" name="Set Up Table Dependent" dataDxfId="111"/>
+    <tableColumn id="8" xr3:uid="{13DD8B42-CE3A-4019-80BB-A418E225C46B}" name="Required Field" dataDxfId="110"/>
+    <tableColumn id="9" xr3:uid="{B3976A13-8E47-42A1-B5B2-AFECDA667265}" name="Note"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table7.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="17" xr:uid="{E23FDB1B-4FE5-4D6D-9C91-5AF639564E62}" name="Table715" displayName="Table715" ref="C136:K158" totalsRowShown="0" headerRowDxfId="70" dataDxfId="69" tableBorderDxfId="68">
-  <autoFilter ref="C136:K158" xr:uid="{857BC4BD-E6FB-4784-A5E8-161D9486A9A6}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{DD5DB288-A8BE-430D-BE25-B7B949421886}" name="Table71510" displayName="Table71510" ref="C261:K283" totalsRowShown="0" headerRowDxfId="109" dataDxfId="108">
+  <autoFilter ref="C261:K283" xr:uid="{857BC4BD-E6FB-4784-A5E8-161D9486A9A6}"/>
   <tableColumns count="9">
-    <tableColumn id="1" xr3:uid="{6DF02AAC-2D03-4CDA-BA03-2211DFDD2B98}" name="Tab Name" dataDxfId="67"/>
-[...7 lines deleted...]
-    <tableColumn id="9" xr3:uid="{D4BF9194-6FF7-4B42-9A0B-4F7AD20FCF9A}" name="Note" dataDxfId="59"/>
+    <tableColumn id="1" xr3:uid="{6602F1FC-F23A-4F2A-9CA9-41ADCF80AF42}" name="Tab Name" dataDxfId="107"/>
+    <tableColumn id="2" xr3:uid="{02D5AA61-4A34-4A65-91F9-26FE998A157C}" name="Column" dataDxfId="106"/>
+    <tableColumn id="3" xr3:uid="{79F1E1C2-7A99-457F-98FE-0A89A6D4A845}" name="Field Name" dataDxfId="105"/>
+    <tableColumn id="4" xr3:uid="{527EBA9E-FA57-4E7D-B7EA-6C798309A39A}" name="Description" dataDxfId="104"/>
+    <tableColumn id="5" xr3:uid="{6F93C176-7397-4897-BBEC-A9A614061A0E}" name="Data Type" dataDxfId="103"/>
+    <tableColumn id="6" xr3:uid="{9145B924-E3B9-4578-938D-62D2498FCC84}" name="Max. Character" dataDxfId="102"/>
+    <tableColumn id="7" xr3:uid="{AD7B5774-1272-4DD4-9BEA-062C723F8A8C}" name="Set Up Table Dependent" dataDxfId="101"/>
+    <tableColumn id="8" xr3:uid="{92C502BC-5A3B-47D9-A659-0B62C2CF566E}" name="Required Field" dataDxfId="100"/>
+    <tableColumn id="9" xr3:uid="{2BA4C666-E4EE-4F64-9839-40A4C635805A}" name="Note" dataDxfId="99"/>
   </tableColumns>
-  <tableStyleInfo name="TableStyleMedium7" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table8.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="18" xr:uid="{97C3D69C-B5D7-485E-96BE-19DBFEA1895C}" name="Table5916" displayName="Table5916" ref="C159:K164" totalsRowShown="0" headerRowDxfId="58" dataDxfId="57">
-  <autoFilter ref="C159:K164" xr:uid="{51DDCE1C-96C7-4887-A1DB-80E1B4217AC6}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{64A6D67C-72F4-41C6-895E-B1428D122994}" name="Table591611" displayName="Table591611" ref="C284:K289" totalsRowShown="0" headerRowDxfId="98" dataDxfId="97">
+  <autoFilter ref="C284:K289" xr:uid="{51DDCE1C-96C7-4887-A1DB-80E1B4217AC6}"/>
   <tableColumns count="9">
-    <tableColumn id="1" xr3:uid="{79506994-C931-4ACB-B5A4-A33D0822B6F1}" name="Tab Name" dataDxfId="56"/>
-[...7 lines deleted...]
-    <tableColumn id="9" xr3:uid="{44957AA8-45C1-45B6-AB41-F4E15ABB5DBB}" name="Note" dataDxfId="48"/>
+    <tableColumn id="1" xr3:uid="{B37025D6-AB55-468A-8ED1-D6DED28C6590}" name="Tab Name" dataDxfId="96"/>
+    <tableColumn id="2" xr3:uid="{596C6740-772A-498A-BEBC-6318C12678DC}" name="Column" dataDxfId="95"/>
+    <tableColumn id="3" xr3:uid="{A895D5D5-8F9F-40DC-A8A3-318B023A90E3}" name="Field Name" dataDxfId="94"/>
+    <tableColumn id="4" xr3:uid="{F6A9455A-B7DC-4F7A-8C0C-ED7DF91AA7CD}" name="Description" dataDxfId="93"/>
+    <tableColumn id="5" xr3:uid="{294C42F6-F01B-4DC1-A103-764EB9830F59}" name="Data Type" dataDxfId="92"/>
+    <tableColumn id="6" xr3:uid="{675FB7EC-D126-45DA-BCA0-A49BE5E00B26}" name="Max. Character" dataDxfId="91"/>
+    <tableColumn id="7" xr3:uid="{71E8FDC8-0D50-47CC-848B-A47C053EF20C}" name="Set Up Table Dependent" dataDxfId="90"/>
+    <tableColumn id="8" xr3:uid="{8D1C9145-0731-4EA6-9B98-942780C70E67}" name="Required Field" dataDxfId="89"/>
+    <tableColumn id="9" xr3:uid="{581EEE1B-890C-415B-9A9B-28CC670B0E03}" name="Note" dataDxfId="88"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table9.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="19" xr:uid="{78B56256-06F0-4A6E-840E-A743236CB182}" name="Table917" displayName="Table917" ref="C165:K182" totalsRowShown="0" headerRowDxfId="47" dataDxfId="45" headerRowBorderDxfId="46" tableBorderDxfId="44">
-  <autoFilter ref="C165:K182" xr:uid="{A1A59044-CC8A-46F9-A3B5-0D7F994220F6}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{AAAB41EF-96CD-43B9-B91E-B06A1162E5C0}" name="Table91723" displayName="Table91723" ref="C211:K228" totalsRowShown="0" headerRowDxfId="87" dataDxfId="85" headerRowBorderDxfId="86" tableBorderDxfId="84">
+  <autoFilter ref="C211:K228" xr:uid="{A1A59044-CC8A-46F9-A3B5-0D7F994220F6}"/>
   <tableColumns count="9">
-    <tableColumn id="1" xr3:uid="{80063F00-F2B2-487B-B852-DC9E47262F6E}" name="Tab Name" dataDxfId="43"/>
-[...7 lines deleted...]
-    <tableColumn id="9" xr3:uid="{8FD92E10-F030-49D3-9998-8BD8DB0EC3F5}" name="Note" dataDxfId="35"/>
+    <tableColumn id="1" xr3:uid="{19307511-775A-4FA6-A83D-B2F6FDE4087D}" name="Tab Name" dataDxfId="83"/>
+    <tableColumn id="2" xr3:uid="{A2F6809A-B45F-48A7-8F3D-48BFC60E4700}" name="Column" dataDxfId="82"/>
+    <tableColumn id="3" xr3:uid="{3A978AB2-8A40-4905-8046-94DDFBB98B9E}" name="Field Name" dataDxfId="81"/>
+    <tableColumn id="4" xr3:uid="{DEB05BAF-F47D-428F-A70B-3B906377F75B}" name="Description" dataDxfId="80"/>
+    <tableColumn id="5" xr3:uid="{05F749B5-F693-442B-980A-D4B82D64222A}" name="Data Type" dataDxfId="79"/>
+    <tableColumn id="6" xr3:uid="{080EE1B8-DBAA-448E-AD7E-687995269663}" name="Max. Character" dataDxfId="78"/>
+    <tableColumn id="7" xr3:uid="{C5BEC150-A345-4DF2-8C14-5910CF9D6049}" name="Set Up Table Dependent" dataDxfId="77"/>
+    <tableColumn id="8" xr3:uid="{7BD430FB-4DBC-4F1C-83C8-F4DA3C1C47A3}" name="Required Field" dataDxfId="76"/>
+    <tableColumn id="9" xr3:uid="{6CEACF9A-5364-41B0-8A19-1C5070C95E20}" name="Note" dataDxfId="75"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -5102,6074 +7738,30640 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table13.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table12.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@company.com" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:minnie@disneymagic.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catwoman@batmanfan.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mortamir@disneymagic.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:w.disney@disneymagic.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lois@supermanfan.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daisy@disneymagic.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:donald@disneymagic.com" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D6E8AB7F-B251-423C-AD7A-E80314A1B055}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2C727A4B-9293-4B42-BAAA-BED5DC4E4476}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
-  <dimension ref="C1:K200"/>
+  <dimension ref="C1:K289"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+      <selection activeCell="F252" sqref="F252"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="5.1796875" customWidth="1"/>
-    <col min="3" max="3" width="19" style="11" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="10" max="10" width="16.1796875" style="10" customWidth="1"/>
+    <col min="3" max="3" width="20.81640625" style="7" customWidth="1"/>
+    <col min="4" max="4" width="11" style="5" customWidth="1"/>
+    <col min="5" max="5" width="26.1796875" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="63.7265625" style="8" customWidth="1"/>
+    <col min="7" max="7" width="16" style="5" customWidth="1"/>
+    <col min="8" max="8" width="16.453125" style="6" customWidth="1"/>
+    <col min="9" max="9" width="24.7265625" style="6" customWidth="1"/>
+    <col min="10" max="10" width="16.1796875" style="6" customWidth="1"/>
     <col min="11" max="11" width="40" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="3:11" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="D1" s="102" t="s">
+      <c r="D1" s="135" t="s">
         <v>0</v>
       </c>
-      <c r="E1" s="102"/>
-      <c r="F1" s="102"/>
+      <c r="E1" s="135"/>
+      <c r="F1" s="135"/>
     </row>
     <row r="2" spans="3:11" x14ac:dyDescent="0.35">
-      <c r="D2" s="19"/>
-      <c r="E2" s="20" t="s">
+      <c r="D2" s="15"/>
+      <c r="E2" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="F2" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="F2" s="21" t="s">
+    </row>
+    <row r="3" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D3" s="129"/>
+      <c r="E3" s="15" t="s">
+        <v>606</v>
+      </c>
+      <c r="F3" s="16" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D4" s="130"/>
+      <c r="E4" s="15" t="s">
+        <v>607</v>
+      </c>
+      <c r="F4" s="16" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="5" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D5" s="27"/>
+      <c r="E5" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="16" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C7" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="H7" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="8" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="C8" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F8" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H8" s="6">
+        <v>15</v>
+      </c>
+      <c r="I8" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J8" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K8" s="9" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="9" spans="3:11" ht="58" x14ac:dyDescent="0.35">
+      <c r="D9" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H9" s="6">
+        <v>1</v>
+      </c>
+      <c r="I9" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J9" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="9" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D10" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="F10" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H10" s="6">
+        <v>15</v>
+      </c>
+      <c r="I10" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J10" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="9"/>
+    </row>
+    <row r="11" spans="3:11" ht="58" x14ac:dyDescent="0.35">
+      <c r="D11" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F11" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H11" s="6">
+        <v>50</v>
+      </c>
+      <c r="I11" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J11" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="9"/>
+    </row>
+    <row r="12" spans="3:11" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="D12" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="F12" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H12" s="6">
+        <v>25</v>
+      </c>
+      <c r="I12" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="9"/>
+    </row>
+    <row r="13" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="D13" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="F13" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H13" s="6">
+        <v>25</v>
+      </c>
+      <c r="I13" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="9"/>
+    </row>
+    <row r="14" spans="3:11" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="D14" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F14" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H14" s="6">
+        <v>50</v>
+      </c>
+      <c r="I14" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="9"/>
+    </row>
+    <row r="15" spans="3:11" ht="58" x14ac:dyDescent="0.35">
+      <c r="D15" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H15" s="6">
+        <v>3</v>
+      </c>
+      <c r="I15" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="9"/>
+    </row>
+    <row r="16" spans="3:11" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="D16" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H16" s="6">
+        <v>50</v>
+      </c>
+      <c r="I16" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J16" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="9"/>
+    </row>
+    <row r="17" spans="4:11" x14ac:dyDescent="0.35">
+      <c r="D17" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="H17" s="6">
+        <v>10</v>
+      </c>
+      <c r="I17" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J17" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K17" s="9"/>
+    </row>
+    <row r="18" spans="4:11" ht="87" x14ac:dyDescent="0.35">
+      <c r="D18" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F18" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H18" s="6">
+        <v>1</v>
+      </c>
+      <c r="I18" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J18" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="9"/>
+    </row>
+    <row r="19" spans="4:11" x14ac:dyDescent="0.35">
+      <c r="D19" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F19" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H19" s="6">
+        <v>50</v>
+      </c>
+      <c r="I19" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J19" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K19" s="9"/>
+    </row>
+    <row r="20" spans="4:11" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="D20" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="F20" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H20" s="6">
+        <v>50</v>
+      </c>
+      <c r="I20" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J20" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="9"/>
+    </row>
+    <row r="21" spans="4:11" x14ac:dyDescent="0.35">
+      <c r="D21" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="F21" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H21" s="6">
+        <v>20</v>
+      </c>
+      <c r="I21" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J21" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K21" s="9"/>
+    </row>
+    <row r="22" spans="4:11" x14ac:dyDescent="0.35">
+      <c r="D22" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="F22" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H22" s="6">
+        <v>10</v>
+      </c>
+      <c r="I22" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J22" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K22" s="9"/>
+    </row>
+    <row r="23" spans="4:11" x14ac:dyDescent="0.35">
+      <c r="D23" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="F23" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H23" s="6">
+        <v>50</v>
+      </c>
+      <c r="I23" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J23" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K23" s="9"/>
+    </row>
+    <row r="24" spans="4:11" x14ac:dyDescent="0.35">
+      <c r="D24" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="F24" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H24" s="6">
+        <v>100</v>
+      </c>
+      <c r="I24" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J24" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K24" s="9"/>
+    </row>
+    <row r="25" spans="4:11" x14ac:dyDescent="0.35">
+      <c r="D25" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>556</v>
+      </c>
+      <c r="F25" s="8" t="s">
+        <v>570</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H25" s="6">
+        <v>100</v>
+      </c>
+      <c r="I25" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J25" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K25" s="9"/>
+    </row>
+    <row r="26" spans="4:11" x14ac:dyDescent="0.35">
+      <c r="D26" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="F26" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H26" s="6">
+        <v>250</v>
+      </c>
+      <c r="I26" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J26" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K26" s="9"/>
+    </row>
+    <row r="27" spans="4:11" x14ac:dyDescent="0.35">
+      <c r="D27" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H27" s="6">
+        <v>1</v>
+      </c>
+      <c r="I27" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J27" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K27" s="9" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="28" spans="4:11" x14ac:dyDescent="0.35">
+      <c r="D28" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="F28" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H28" s="6">
+        <v>1</v>
+      </c>
+      <c r="I28" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J28" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K28" s="9" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="29" spans="4:11" x14ac:dyDescent="0.35">
+      <c r="D29" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="F29" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H29" s="6">
+        <v>1</v>
+      </c>
+      <c r="I29" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J29" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K29" s="9" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="30" spans="4:11" x14ac:dyDescent="0.35">
+      <c r="D30" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="F30" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H30" s="6">
+        <v>1</v>
+      </c>
+      <c r="I30" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J30" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K30" s="9" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="31" spans="4:11" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="D31" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="F31" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H31" s="6">
+        <v>1</v>
+      </c>
+      <c r="I31" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J31" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K31" s="9" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="32" spans="4:11" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="D32" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F32" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="H32" s="6">
+        <v>10</v>
+      </c>
+      <c r="I32" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J32" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K32" s="9" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="33" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C33" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D33" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G33" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="H33" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="I33" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="J33" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="K33" s="10" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="3:11" ht="58" x14ac:dyDescent="0.35">
+      <c r="C34" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="F34" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="G34" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H34" s="6">
+        <v>15</v>
+      </c>
+      <c r="I34" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J34" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K34" s="9" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="35" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="D35" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="F35" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="G35" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H35" s="6">
+        <v>1</v>
+      </c>
+      <c r="I35" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J35" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K35" s="9"/>
+    </row>
+    <row r="36" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D36" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F36" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H36" s="6">
+        <v>50</v>
+      </c>
+      <c r="I36" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J36" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K36" s="9"/>
+    </row>
+    <row r="37" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="D37" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="F37" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="G37" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H37" s="6">
+        <v>50</v>
+      </c>
+      <c r="I37" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J37" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K37" s="9"/>
+    </row>
+    <row r="38" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D38" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="F38" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="G38" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H38" s="6">
+        <v>50</v>
+      </c>
+      <c r="I38" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J38" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K38" s="9"/>
+    </row>
+    <row r="39" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D39" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="F39" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="G39" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H39" s="6">
+        <v>50</v>
+      </c>
+      <c r="I39" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J39" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K39" s="9"/>
+    </row>
+    <row r="40" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D40" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="F40" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="G40" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H40" s="6">
+        <v>50</v>
+      </c>
+      <c r="I40" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J40" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K40" s="9"/>
+    </row>
+    <row r="41" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D41" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="F41" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="G41" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H41" s="6">
+        <v>10</v>
+      </c>
+      <c r="I41" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J41" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K41" s="9"/>
+    </row>
+    <row r="42" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D42" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="F42" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="G42" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H42" s="6">
+        <v>20</v>
+      </c>
+      <c r="I42" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J42" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K42" s="9"/>
+    </row>
+    <row r="43" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D43" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="F43" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="G43" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H43" s="6">
+        <v>50</v>
+      </c>
+      <c r="I43" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J43" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K43" s="9"/>
+    </row>
+    <row r="44" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D44" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="F44" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="G44" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H44" s="6">
+        <v>50</v>
+      </c>
+      <c r="I44" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J44" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K44" s="9"/>
+    </row>
+    <row r="45" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D45" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="F45" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="G45" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H45" s="6">
         <v>2</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="F3" s="21" t="s">
+      <c r="I45" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J45" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K45" s="9"/>
+    </row>
+    <row r="46" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D46" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="F46" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="G46" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H46" s="6">
+        <v>10</v>
+      </c>
+      <c r="I46" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J46" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K46" s="9"/>
+    </row>
+    <row r="47" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D47" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="F47" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="G47" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H47" s="6">
+        <v>10</v>
+      </c>
+      <c r="I47" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J47" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K47" s="9"/>
+    </row>
+    <row r="48" spans="3:11" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D48" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>588</v>
+      </c>
+      <c r="F48" s="8" t="s">
+        <v>593</v>
+      </c>
+      <c r="G48" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H48" s="6">
+        <v>1</v>
+      </c>
+      <c r="I48" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J48" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K48" s="9" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="49" spans="3:11" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D49" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>589</v>
+      </c>
+      <c r="F49" s="8" t="s">
+        <v>595</v>
+      </c>
+      <c r="G49" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H49" s="6">
+        <v>1</v>
+      </c>
+      <c r="I49" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J49" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K49" s="9" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="50" spans="3:11" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D50" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>590</v>
+      </c>
+      <c r="F50" s="8" t="s">
+        <v>596</v>
+      </c>
+      <c r="G50" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H50" s="6">
+        <v>1</v>
+      </c>
+      <c r="I50" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J50" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K50" s="9" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="51" spans="3:11" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D51" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>591</v>
+      </c>
+      <c r="F51" s="8" t="s">
+        <v>597</v>
+      </c>
+      <c r="G51" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H51" s="6">
+        <v>1</v>
+      </c>
+      <c r="I51" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J51" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K51" s="9" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="52" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="D52" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="F52" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="G52" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H52" s="6">
+        <v>1</v>
+      </c>
+      <c r="I52" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J52" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K52" s="9"/>
+    </row>
+    <row r="53" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D53" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="F53" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="G53" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="H53" s="6">
+        <v>10</v>
+      </c>
+      <c r="I53" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J53" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K53" s="9"/>
+    </row>
+    <row r="54" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C54" s="90" t="s">
+        <v>6</v>
+      </c>
+      <c r="D54" s="90" t="s">
+        <v>7</v>
+      </c>
+      <c r="E54" s="90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54" s="91" t="s">
+        <v>9</v>
+      </c>
+      <c r="G54" s="90" t="s">
+        <v>10</v>
+      </c>
+      <c r="H54" s="91" t="s">
+        <v>11</v>
+      </c>
+      <c r="I54" s="91" t="s">
+        <v>12</v>
+      </c>
+      <c r="J54" s="91" t="s">
+        <v>13</v>
+      </c>
+      <c r="K54" s="90" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="55" spans="3:11" ht="58" x14ac:dyDescent="0.35">
+      <c r="C55" s="92" t="s">
+        <v>133</v>
+      </c>
+      <c r="D55" s="93" t="s">
+        <v>16</v>
+      </c>
+      <c r="E55" s="93" t="s">
+        <v>134</v>
+      </c>
+      <c r="F55" s="94" t="s">
+        <v>135</v>
+      </c>
+      <c r="G55" s="93" t="s">
+        <v>136</v>
+      </c>
+      <c r="H55" s="95">
+        <v>9</v>
+      </c>
+      <c r="I55" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J55" s="95" t="s">
+        <v>27</v>
+      </c>
+      <c r="K55" s="96" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="56" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C56" s="97"/>
+      <c r="D56" s="93" t="s">
+        <v>23</v>
+      </c>
+      <c r="E56" s="93" t="s">
+        <v>138</v>
+      </c>
+      <c r="F56" s="94" t="s">
+        <v>139</v>
+      </c>
+      <c r="G56" s="93" t="s">
+        <v>19</v>
+      </c>
+      <c r="H56" s="95">
+        <v>50</v>
+      </c>
+      <c r="I56" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J56" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K56" s="98"/>
+    </row>
+    <row r="57" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C57" s="97"/>
+      <c r="D57" s="93" t="s">
+        <v>29</v>
+      </c>
+      <c r="E57" s="93" t="s">
+        <v>111</v>
+      </c>
+      <c r="F57" s="94" t="s">
+        <v>140</v>
+      </c>
+      <c r="G57" s="93" t="s">
+        <v>19</v>
+      </c>
+      <c r="H57" s="95">
+        <v>50</v>
+      </c>
+      <c r="I57" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J57" s="95" t="s">
+        <v>27</v>
+      </c>
+      <c r="K57" s="98"/>
+    </row>
+    <row r="58" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C58" s="97"/>
+      <c r="D58" s="93" t="s">
+        <v>33</v>
+      </c>
+      <c r="E58" s="93" t="s">
+        <v>113</v>
+      </c>
+      <c r="F58" s="94" t="s">
+        <v>413</v>
+      </c>
+      <c r="G58" s="93" t="s">
+        <v>19</v>
+      </c>
+      <c r="H58" s="95">
+        <v>50</v>
+      </c>
+      <c r="I58" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J58" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K58" s="98"/>
+    </row>
+    <row r="59" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C59" s="97"/>
+      <c r="D59" s="93" t="s">
+        <v>36</v>
+      </c>
+      <c r="E59" s="93" t="s">
+        <v>115</v>
+      </c>
+      <c r="F59" s="94" t="s">
+        <v>413</v>
+      </c>
+      <c r="G59" s="93" t="s">
+        <v>19</v>
+      </c>
+      <c r="H59" s="95">
+        <v>50</v>
+      </c>
+      <c r="I59" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J59" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K59" s="98"/>
+    </row>
+    <row r="60" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C60" s="97"/>
+      <c r="D60" s="93" t="s">
+        <v>39</v>
+      </c>
+      <c r="E60" s="93" t="s">
+        <v>121</v>
+      </c>
+      <c r="F60" s="94" t="s">
+        <v>414</v>
+      </c>
+      <c r="G60" s="93" t="s">
+        <v>19</v>
+      </c>
+      <c r="H60" s="95">
+        <v>50</v>
+      </c>
+      <c r="I60" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J60" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K60" s="98"/>
+    </row>
+    <row r="61" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C61" s="97"/>
+      <c r="D61" s="93" t="s">
+        <v>42</v>
+      </c>
+      <c r="E61" s="93" t="s">
+        <v>123</v>
+      </c>
+      <c r="F61" s="94" t="s">
+        <v>415</v>
+      </c>
+      <c r="G61" s="93" t="s">
+        <v>19</v>
+      </c>
+      <c r="H61" s="95">
+        <v>2</v>
+      </c>
+      <c r="I61" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J61" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K61" s="98"/>
+    </row>
+    <row r="62" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C62" s="97"/>
+      <c r="D62" s="93" t="s">
+        <v>45</v>
+      </c>
+      <c r="E62" s="93" t="s">
+        <v>125</v>
+      </c>
+      <c r="F62" s="94" t="s">
+        <v>416</v>
+      </c>
+      <c r="G62" s="93" t="s">
+        <v>19</v>
+      </c>
+      <c r="H62" s="95">
+        <v>10</v>
+      </c>
+      <c r="I62" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J62" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K62" s="98"/>
+    </row>
+    <row r="63" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C63" s="97"/>
+      <c r="D63" s="93" t="s">
+        <v>48</v>
+      </c>
+      <c r="E63" s="93" t="s">
+        <v>412</v>
+      </c>
+      <c r="F63" s="94" t="s">
+        <v>417</v>
+      </c>
+      <c r="G63" s="93" t="s">
+        <v>19</v>
+      </c>
+      <c r="H63" s="95">
         <v>4</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="F4" s="21" t="s">
+      <c r="I63" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J63" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K63" s="98"/>
+    </row>
+    <row r="64" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C64" s="97"/>
+      <c r="D64" s="93" t="s">
+        <v>119</v>
+      </c>
+      <c r="E64" s="93" t="s">
+        <v>141</v>
+      </c>
+      <c r="F64" s="94" t="s">
+        <v>142</v>
+      </c>
+      <c r="G64" s="93" t="s">
+        <v>26</v>
+      </c>
+      <c r="H64" s="95">
+        <v>20</v>
+      </c>
+      <c r="I64" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J64" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K64" s="98"/>
+    </row>
+    <row r="65" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C65" s="97"/>
+      <c r="D65" s="93" t="s">
+        <v>55</v>
+      </c>
+      <c r="E65" s="93" t="s">
+        <v>143</v>
+      </c>
+      <c r="F65" s="94" t="s">
+        <v>144</v>
+      </c>
+      <c r="G65" s="93" t="s">
+        <v>26</v>
+      </c>
+      <c r="H65" s="95">
+        <v>10</v>
+      </c>
+      <c r="I65" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J65" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K65" s="98"/>
+    </row>
+    <row r="66" spans="3:11" ht="58" x14ac:dyDescent="0.35">
+      <c r="C66" s="97"/>
+      <c r="D66" s="93" t="s">
+        <v>56</v>
+      </c>
+      <c r="E66" s="93" t="s">
+        <v>118</v>
+      </c>
+      <c r="F66" s="94" t="s">
+        <v>145</v>
+      </c>
+      <c r="G66" s="93" t="s">
+        <v>26</v>
+      </c>
+      <c r="H66" s="95">
+        <v>20</v>
+      </c>
+      <c r="I66" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J66" s="95" t="s">
+        <v>21</v>
+      </c>
+      <c r="K66" s="99" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="67" spans="3:11" ht="58" x14ac:dyDescent="0.35">
+      <c r="C67" s="97"/>
+      <c r="D67" s="93" t="s">
+        <v>59</v>
+      </c>
+      <c r="E67" s="93" t="s">
+        <v>75</v>
+      </c>
+      <c r="F67" s="94" t="s">
+        <v>147</v>
+      </c>
+      <c r="G67" s="93" t="s">
+        <v>19</v>
+      </c>
+      <c r="H67" s="95">
+        <v>100</v>
+      </c>
+      <c r="I67" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J67" s="95" t="s">
+        <v>21</v>
+      </c>
+      <c r="K67" s="99" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="68" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C68" s="97"/>
+      <c r="D68" s="93" t="s">
+        <v>62</v>
+      </c>
+      <c r="E68" s="93" t="s">
+        <v>148</v>
+      </c>
+      <c r="F68" s="94" t="s">
+        <v>149</v>
+      </c>
+      <c r="G68" s="93" t="s">
+        <v>19</v>
+      </c>
+      <c r="H68" s="95">
+        <v>50</v>
+      </c>
+      <c r="I68" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J68" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K68" s="98" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="69" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="C69" s="97"/>
+      <c r="D69" s="93" t="s">
+        <v>65</v>
+      </c>
+      <c r="E69" s="93" t="s">
+        <v>151</v>
+      </c>
+      <c r="F69" s="94" t="s">
+        <v>152</v>
+      </c>
+      <c r="G69" s="93" t="s">
+        <v>19</v>
+      </c>
+      <c r="H69" s="95">
+        <v>2000</v>
+      </c>
+      <c r="I69" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J69" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K69" s="98"/>
+    </row>
+    <row r="70" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C70" s="13" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="C6" s="7" t="s">
+      <c r="D70" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="D6" s="7" t="s">
+      <c r="E70" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="E6" s="7" t="s">
+      <c r="F70" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="F6" s="8" t="s">
+      <c r="G70" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="7" t="s">
+      <c r="H70" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="H6" s="8" t="s">
+      <c r="I70" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="I6" s="8" t="s">
+      <c r="J70" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="J6" s="8" t="s">
+      <c r="K70" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="K6" s="7" t="s">
+    </row>
+    <row r="71" spans="3:11" ht="58" x14ac:dyDescent="0.35">
+      <c r="C71" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E71" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="F71" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="G71" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H71" s="6">
+        <v>9</v>
+      </c>
+      <c r="I71" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J71" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K71" s="9" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="72" spans="3:11" ht="58" x14ac:dyDescent="0.35">
+      <c r="D72" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="E72" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F72" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="G72" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H72" s="6">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="C7" s="11" t="s">
+      <c r="I72" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J72" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K72" s="9" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="73" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D73" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E73" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="F73" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="G73" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H73" s="6">
+        <v>9</v>
+      </c>
+      <c r="I73" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J73" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="74" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D74" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="F74" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="G74" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="H74" s="6">
+        <v>1</v>
+      </c>
+      <c r="I74" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J74" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K74" s="33" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="75" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D75" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E75" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="F75" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="G75" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H75" s="6">
+        <v>15</v>
+      </c>
+      <c r="I75" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J75" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K75" s="1" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="76" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D76" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="E76" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="F76" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="G76" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H76" s="6">
+        <v>50</v>
+      </c>
+      <c r="I76" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J76" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="77" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D77" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E77" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="F77" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="G77" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H77" s="6">
+        <v>1</v>
+      </c>
+      <c r="I77" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J77" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K77" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="78" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D78" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E78" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="F78" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="G78" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H78" s="6">
+        <v>1</v>
+      </c>
+      <c r="I78" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J78" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K78" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="79" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D79" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E79" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="F79" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="G79" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H79" s="6">
+        <v>1</v>
+      </c>
+      <c r="I79" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J79" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K79" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="80" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C80" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="G80" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="H80" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="I80" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="J80" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="K80" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="81" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C81" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="D81" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D7" s="9" t="s">
-[...5 lines deleted...]
-      <c r="F7" s="12" t="s">
+      <c r="E81" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F81" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="G81" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="G7" s="9" t="s">
+      <c r="H81" s="6">
+        <v>15</v>
+      </c>
+      <c r="I81" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="H7" s="10">
+      <c r="J81" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="82" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D82" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="E82" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="F82" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="G82" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H82" s="6">
         <v>15</v>
       </c>
-      <c r="I7" s="10" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="13" t="s">
+      <c r="I82" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J82" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="83" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="D83" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E83" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="F83" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="G83" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H83" s="6">
+        <v>50</v>
+      </c>
+      <c r="I83" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J83" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="84" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D84" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E84" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="F84" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="G84" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H84" s="6">
+        <v>50</v>
+      </c>
+      <c r="I84" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J84" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="85" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D85" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E85" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="F85" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="G85" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H85" s="6">
+        <v>50</v>
+      </c>
+      <c r="I85" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J85" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="86" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D86" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="E86" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="F86" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="G86" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H86" s="6">
+        <v>50</v>
+      </c>
+      <c r="I86" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J86" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="87" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D87" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E87" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="F87" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="G87" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H87" s="6">
+        <v>2</v>
+      </c>
+      <c r="I87" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J87" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="88" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D88" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E88" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="F88" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="G88" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H88" s="6">
+        <v>10</v>
+      </c>
+      <c r="I88" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J88" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="89" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D89" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E89" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="F89" s="8" t="s">
+        <v>187</v>
+      </c>
+      <c r="G89" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H89" s="6">
+        <v>10</v>
+      </c>
+      <c r="I89" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J89" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="90" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D90" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="E90" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="F90" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="G90" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H90" s="6">
+        <v>20</v>
+      </c>
+      <c r="I90" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J90" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="91" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D91" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E91" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="F91" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="G91" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H91" s="6">
+        <v>10</v>
+      </c>
+      <c r="I91" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J91" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="92" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D92" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E92" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="F92" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="G92" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H92" s="6">
+        <v>100</v>
+      </c>
+      <c r="I92" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J92" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="93" spans="3:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D93" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E93" s="5" t="s">
+        <v>556</v>
+      </c>
+      <c r="F93" s="8" t="s">
+        <v>571</v>
+      </c>
+      <c r="G93" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H93" s="6">
+        <v>100</v>
+      </c>
+      <c r="I93" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J93" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="94" spans="3:11" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="D94" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="E94" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="F94" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="G94" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H94" s="6">
+        <v>50</v>
+      </c>
+      <c r="I94" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="J94" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K94" s="2" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="95" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D95" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="E95" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="F95" s="8" t="s">
+        <v>520</v>
+      </c>
+      <c r="G95" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H95" s="6">
+        <v>25</v>
+      </c>
+      <c r="I95" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="J95" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K95" s="2"/>
+    </row>
+    <row r="96" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D96" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="E96" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="F96" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="G96" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="H96" s="6">
+        <v>10</v>
+      </c>
+      <c r="I96" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J96" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K96" s="2"/>
+    </row>
+    <row r="97" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="D97" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E97" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="F97" s="8" t="s">
+        <v>511</v>
+      </c>
+      <c r="G97" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="H97" s="6">
+        <v>10</v>
+      </c>
+      <c r="I97" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J97" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K97" s="2"/>
+    </row>
+    <row r="98" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="D98" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="E98" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="F98" s="8" t="s">
+        <v>512</v>
+      </c>
+      <c r="G98" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H98" s="6">
+        <v>50</v>
+      </c>
+      <c r="I98" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="J98" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K98" s="2"/>
+    </row>
+    <row r="99" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="D99" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="E99" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="F99" s="8" t="s">
+        <v>513</v>
+      </c>
+      <c r="G99" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H99" s="6">
+        <v>50</v>
+      </c>
+      <c r="I99" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="J99" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K99" s="2"/>
+    </row>
+    <row r="100" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="D100" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="E100" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="F100" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="G100" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H100" s="6">
+        <v>20</v>
+      </c>
+      <c r="I100" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="J100" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K100" s="2" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="101" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D101" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="E101" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="F101" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="G101" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H101" s="6">
+        <v>250</v>
+      </c>
+      <c r="I101" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J101" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="102" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D102" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="E102" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="F102" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="G102" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H102" s="6">
+        <v>1</v>
+      </c>
+      <c r="I102" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J102" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="103" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="D103" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="E103" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="F103" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="G103" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="H103" s="6">
+        <v>10</v>
+      </c>
+      <c r="I103" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J103" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="104" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C104" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D104" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E104" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G104" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="H104" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="I104" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="J104" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="K104" s="10" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="105" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="C105" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="D105" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E105" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F105" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="G105" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H105" s="6">
+        <v>15</v>
+      </c>
+      <c r="I105" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J105" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K105" s="2" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="106" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D106" s="5" t="s">
         <v>23</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="E8" s="9" t="s">
+      <c r="E106" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="F106" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="G106" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H106" s="6">
+        <v>15</v>
+      </c>
+      <c r="I106" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J106" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="107" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D107" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E107" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="F107" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="G107" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H107" s="6">
+        <v>50</v>
+      </c>
+      <c r="I107" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="J107" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K107" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="108" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D108" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E108" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="F108" s="8" t="s">
+        <v>209</v>
+      </c>
+      <c r="G108" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H108" s="6">
         <v>25</v>
       </c>
-      <c r="F8" s="12" t="s">
+      <c r="I108" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J108" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="109" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D109" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E109" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="F109" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="G109" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="G8" s="9" t="s">
+      <c r="H109" s="6">
+        <v>15</v>
+      </c>
+      <c r="I109" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J109" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="H8" s="10">
+    </row>
+    <row r="110" spans="3:11" ht="58" x14ac:dyDescent="0.35">
+      <c r="D110" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="E110" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="F110" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="G110" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H110" s="6">
+        <v>25</v>
+      </c>
+      <c r="I110" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="J110" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K110" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="111" spans="3:11" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="D111" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E111" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="F111" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="G111" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H111" s="6">
+        <v>50</v>
+      </c>
+      <c r="I111" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J111" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K111" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="112" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D112" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E112" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="F112" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="G112" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H112" s="6">
+        <v>250</v>
+      </c>
+      <c r="I112" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J112" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="113" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D113" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E113" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="F113" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="G113" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H113" s="6">
+        <v>50</v>
+      </c>
+      <c r="I113" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="J113" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K113" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="114" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D114" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="E114" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="F114" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="G114" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H114" s="6">
+        <v>50</v>
+      </c>
+      <c r="I114" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="J114" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K114" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="115" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D115" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E115" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="F115" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="G115" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="H115" s="6">
+        <v>10</v>
+      </c>
+      <c r="I115" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J115" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="116" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D116" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E116" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="F116" s="8" t="s">
+        <v>227</v>
+      </c>
+      <c r="G116" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H116" s="6">
+        <v>50</v>
+      </c>
+      <c r="I116" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="J116" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K116" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="117" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D117" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E117" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="F117" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="G117" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H117" s="6">
+        <v>250</v>
+      </c>
+      <c r="I117" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J117" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="118" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D118" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="E118" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="F118" s="8" t="s">
+        <v>230</v>
+      </c>
+      <c r="G118" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H118" s="6">
+        <v>1</v>
+      </c>
+      <c r="I118" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J118" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="119" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="D119" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="E119" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="F119" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="G119" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="H119" s="6">
+        <v>10</v>
+      </c>
+      <c r="I119" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J119" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="120" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C120" s="113" t="s">
+        <v>6</v>
+      </c>
+      <c r="D120" s="113" t="s">
+        <v>7</v>
+      </c>
+      <c r="E120" s="113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120" s="114" t="s">
+        <v>9</v>
+      </c>
+      <c r="G120" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="H120" s="114" t="s">
+        <v>11</v>
+      </c>
+      <c r="I120" s="114" t="s">
+        <v>12</v>
+      </c>
+      <c r="J120" s="114" t="s">
+        <v>13</v>
+      </c>
+      <c r="K120" s="113" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="121" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="C121" s="7" t="s">
+        <v>572</v>
+      </c>
+      <c r="D121" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E121" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="F121" s="8" t="s">
+        <v>573</v>
+      </c>
+      <c r="G121" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H121" s="6">
+        <v>25</v>
+      </c>
+      <c r="I121" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J121" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K121" s="2" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="122" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D122" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="E122" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F122" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="G122" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H122" s="6">
         <v>15</v>
       </c>
-      <c r="I8" s="10" t="s">
-[...8 lines deleted...]
-      <c r="D9" s="9" t="s">
+      <c r="I122" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J122" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="123" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D123" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="E9" s="9" t="s">
+      <c r="E123" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="F123" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="G123" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H123" s="6">
+        <v>20</v>
+      </c>
+      <c r="I123" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J123" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="124" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D124" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E124" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="F124" s="8" t="s">
+        <v>575</v>
+      </c>
+      <c r="G124" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H124" s="6">
+        <v>25</v>
+      </c>
+      <c r="I124" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J124" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="125" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D125" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E125" s="5" t="s">
+        <v>561</v>
+      </c>
+      <c r="F125" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="G125" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H125" s="6">
+        <v>250</v>
+      </c>
+      <c r="I125" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J125" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="126" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D126" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="E126" s="5" t="s">
+        <v>562</v>
+      </c>
+      <c r="F126" s="8" t="s">
+        <v>576</v>
+      </c>
+      <c r="G126" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H126" s="6">
+        <v>25</v>
+      </c>
+      <c r="I126" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J126" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="127" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D127" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E127" s="5" t="s">
+        <v>563</v>
+      </c>
+      <c r="F127" s="8" t="s">
+        <v>577</v>
+      </c>
+      <c r="G127" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="H127" s="6">
+        <v>10</v>
+      </c>
+      <c r="I127" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J127" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="128" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D128" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E128" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="F128" s="8" t="s">
+        <v>578</v>
+      </c>
+      <c r="G128" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H128" s="6">
+        <v>25</v>
+      </c>
+      <c r="I128" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J128" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="129" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D129" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E129" s="5" t="s">
+        <v>565</v>
+      </c>
+      <c r="F129" s="8" t="s">
+        <v>579</v>
+      </c>
+      <c r="G129" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H129" s="6">
+        <v>50</v>
+      </c>
+      <c r="I129" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="J129" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="130" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D130" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="E130" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="F130" s="8" t="s">
+        <v>580</v>
+      </c>
+      <c r="G130" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="H130" s="6">
+        <v>10</v>
+      </c>
+      <c r="I130" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J130" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="131" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D131" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E131" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="F131" s="8" t="s">
+        <v>230</v>
+      </c>
+      <c r="G131" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H131" s="6">
+        <v>1</v>
+      </c>
+      <c r="I131" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J131" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="132" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="D132" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E132" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="F132" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="G132" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="H132" s="6">
+        <v>10</v>
+      </c>
+      <c r="I132" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J132" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="133" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C133" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="D133" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E133" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="G133" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="H133" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="I133" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="J133" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="K133" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="134" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C134" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="D134" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E134" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F134" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="G134" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H134" s="6">
+        <v>15</v>
+      </c>
+      <c r="I134" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J134" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="135" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D135" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="E135" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="F135" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="G135" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H135" s="6">
+        <v>15</v>
+      </c>
+      <c r="I135" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J135" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="136" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="D136" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E136" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="F136" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="G136" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H136" s="6">
+        <v>15</v>
+      </c>
+      <c r="I136" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J136" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K136" s="2" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="137" spans="3:11" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="D137" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E137" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="F137" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="G137" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H137" s="6">
+        <v>25</v>
+      </c>
+      <c r="I137" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="J137" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="138" spans="3:11" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="D138" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E138" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="F138" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="G138" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H138" s="6">
+        <v>25</v>
+      </c>
+      <c r="I138" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="J138" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="139" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="D139" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="E139" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="G139" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H139" s="6">
+        <v>500</v>
+      </c>
+      <c r="I139" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J139" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="140" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D140" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E140" s="5" t="s">
+        <v>567</v>
+      </c>
+      <c r="F140" s="8" t="s">
+        <v>581</v>
+      </c>
+      <c r="G140" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H140" s="6">
+        <v>1</v>
+      </c>
+      <c r="I140" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J140" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K140" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="141" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D141" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E141" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="F141" s="8" t="s">
+        <v>583</v>
+      </c>
+      <c r="G141" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="I141" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J141" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="142" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D142" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E142" s="5" t="s">
+        <v>569</v>
+      </c>
+      <c r="F142" s="8" t="s">
+        <v>585</v>
+      </c>
+      <c r="G142" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="I142" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J142" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="143" spans="3:11" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="D143" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="E143" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="F143" s="8" t="s">
+        <v>241</v>
+      </c>
+      <c r="G143" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I143" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J143" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K143" s="2" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="144" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="D144" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E144" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="F144" s="8" t="s">
+        <v>244</v>
+      </c>
+      <c r="G144" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="H144" s="6">
+        <v>25</v>
+      </c>
+      <c r="I144" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J144" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="145" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="D145" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E145" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="F145" s="8" t="s">
+        <v>247</v>
+      </c>
+      <c r="G145" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="H145" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="I145" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="J145" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K145" s="2" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="146" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="D146" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E146" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="F146" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="G146" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="I146" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J146" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="147" spans="3:11" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="D147" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="E147" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="F147" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="G147" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="I147" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J147" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="148" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="D148" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="E148" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F148" s="8" t="s">
+        <v>419</v>
+      </c>
+      <c r="G148" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="I148" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J148" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="149" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="D149" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="E149" s="5" t="s">
+        <v>767</v>
+      </c>
+      <c r="F149" s="8" t="s">
+        <v>258</v>
+      </c>
+      <c r="G149" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="I149" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J149" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="150" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="D150" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E150" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="F150" s="8" t="s">
+        <v>769</v>
+      </c>
+      <c r="G150" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="I150" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J150" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K150" s="2" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="151" spans="3:11" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="D151" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="E151" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="F151" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="G151" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H151" s="6">
+        <v>1</v>
+      </c>
+      <c r="I151" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="J151" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K151" s="2" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="152" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C152" s="5"/>
+      <c r="D152" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="E152" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="F152" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="G152" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H152" s="6">
+        <v>1</v>
+      </c>
+      <c r="I152" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J152" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K152" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="153" spans="3:11" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="D153" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="E153" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="F153" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="G153" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H153" s="6">
+        <v>1</v>
+      </c>
+      <c r="I153" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J153" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K153" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="154" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="D154" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="E154" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F154" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="G154" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="I154" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J154" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="155" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C155" s="100" t="s">
+        <v>6</v>
+      </c>
+      <c r="D155" s="100" t="s">
+        <v>7</v>
+      </c>
+      <c r="E155" s="100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155" s="101" t="s">
+        <v>9</v>
+      </c>
+      <c r="G155" s="100" t="s">
+        <v>10</v>
+      </c>
+      <c r="H155" s="101" t="s">
+        <v>11</v>
+      </c>
+      <c r="I155" s="101" t="s">
+        <v>12</v>
+      </c>
+      <c r="J155" s="101" t="s">
+        <v>13</v>
+      </c>
+      <c r="K155" s="100" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="156" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C156" s="18" t="s">
+        <v>151</v>
+      </c>
+      <c r="D156" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="E156" s="19" t="s">
+        <v>263</v>
+      </c>
+      <c r="F156" s="20" t="s">
+        <v>264</v>
+      </c>
+      <c r="G156" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="H156" s="21">
+        <v>50</v>
+      </c>
+      <c r="I156" s="21"/>
+      <c r="J156" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="K156" s="22" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="157" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C157" s="23"/>
+      <c r="D157" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="E157" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="F9" s="12" t="s">
-[...314 lines deleted...]
-      <c r="G22" s="9" t="s">
+      <c r="F157" s="25" t="s">
+        <v>179</v>
+      </c>
+      <c r="G157" s="24" t="s">
+        <v>245</v>
+      </c>
+      <c r="H157" s="26">
+        <v>15</v>
+      </c>
+      <c r="I157" s="26"/>
+      <c r="J157" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="H22" s="10">
-[...3320 lines deleted...]
-    <row r="158" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="K157" s="55"/>
+    </row>
+    <row r="158" spans="3:11" ht="29" x14ac:dyDescent="0.35">
       <c r="C158" s="56"/>
       <c r="D158" s="57" t="s">
+        <v>29</v>
+      </c>
+      <c r="E158" s="57" t="s">
+        <v>277</v>
+      </c>
+      <c r="F158" s="58" t="s">
+        <v>278</v>
+      </c>
+      <c r="G158" s="57" t="s">
+        <v>245</v>
+      </c>
+      <c r="H158" s="59">
+        <v>25</v>
+      </c>
+      <c r="I158" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="J158" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="K158" s="60"/>
+    </row>
+    <row r="159" spans="3:11" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="C159" s="23"/>
+      <c r="D159" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="E159" s="24" t="s">
+        <v>279</v>
+      </c>
+      <c r="F159" s="25" t="s">
+        <v>280</v>
+      </c>
+      <c r="G159" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="H159" s="26">
+        <v>160</v>
+      </c>
+      <c r="I159" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="J159" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="K159" s="55"/>
+    </row>
+    <row r="160" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="C160" s="56"/>
+      <c r="D160" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="E160" s="57" t="s">
+        <v>459</v>
+      </c>
+      <c r="F160" s="58" t="s">
+        <v>517</v>
+      </c>
+      <c r="G160" s="57" t="s">
+        <v>245</v>
+      </c>
+      <c r="H160" s="59">
+        <v>50</v>
+      </c>
+      <c r="I160" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="J160" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="K160" s="60" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="161" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C161" s="23"/>
+      <c r="D161" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="E161" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="F161" s="25" t="s">
+        <v>265</v>
+      </c>
+      <c r="G161" s="24" t="s">
+        <v>245</v>
+      </c>
+      <c r="H161" s="26"/>
+      <c r="I161" s="26"/>
+      <c r="J161" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="K161" s="55"/>
+    </row>
+    <row r="162" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="C162" s="56"/>
+      <c r="D162" s="57" t="s">
+        <v>42</v>
+      </c>
+      <c r="E162" s="57" t="s">
+        <v>266</v>
+      </c>
+      <c r="F162" s="58" t="s">
+        <v>267</v>
+      </c>
+      <c r="G162" s="57" t="s">
+        <v>19</v>
+      </c>
+      <c r="H162" s="59">
+        <v>8</v>
+      </c>
+      <c r="I162" s="59"/>
+      <c r="J162" s="59" t="s">
+        <v>27</v>
+      </c>
+      <c r="K162" s="60" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="163" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C163" s="23"/>
+      <c r="D163" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E163" s="24" t="s">
+        <v>269</v>
+      </c>
+      <c r="F163" s="25" t="s">
+        <v>270</v>
+      </c>
+      <c r="G163" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="H163" s="26"/>
+      <c r="I163" s="26"/>
+      <c r="J163" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="K163" s="55"/>
+    </row>
+    <row r="164" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C164" s="56"/>
+      <c r="D164" s="57" t="s">
+        <v>48</v>
+      </c>
+      <c r="E164" s="57" t="s">
+        <v>271</v>
+      </c>
+      <c r="F164" s="58" t="s">
+        <v>272</v>
+      </c>
+      <c r="G164" s="57" t="s">
+        <v>19</v>
+      </c>
+      <c r="H164" s="59">
+        <v>8</v>
+      </c>
+      <c r="I164" s="59"/>
+      <c r="J164" s="59" t="s">
+        <v>27</v>
+      </c>
+      <c r="K164" s="60" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="165" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C165" s="23"/>
+      <c r="D165" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="E165" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="F165" s="25" t="s">
+        <v>274</v>
+      </c>
+      <c r="G165" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="H165" s="26">
+        <v>1</v>
+      </c>
+      <c r="I165" s="26"/>
+      <c r="J165" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="K165" s="55" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="166" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C166" s="56"/>
+      <c r="D166" s="57" t="s">
+        <v>55</v>
+      </c>
+      <c r="E166" s="57" t="s">
+        <v>102</v>
+      </c>
+      <c r="F166" s="58" t="s">
+        <v>276</v>
+      </c>
+      <c r="G166" s="57" t="s">
+        <v>132</v>
+      </c>
+      <c r="H166" s="59"/>
+      <c r="I166" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="J166" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="K166" s="60"/>
+    </row>
+    <row r="167" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C167" s="90" t="s">
+        <v>6</v>
+      </c>
+      <c r="D167" s="90" t="s">
+        <v>7</v>
+      </c>
+      <c r="E167" s="90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167" s="91" t="s">
+        <v>9</v>
+      </c>
+      <c r="G167" s="90" t="s">
+        <v>10</v>
+      </c>
+      <c r="H167" s="91" t="s">
+        <v>11</v>
+      </c>
+      <c r="I167" s="91" t="s">
+        <v>12</v>
+      </c>
+      <c r="J167" s="91" t="s">
+        <v>13</v>
+      </c>
+      <c r="K167" s="90" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="168" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C168" s="97" t="s">
+        <v>458</v>
+      </c>
+      <c r="D168" s="93" t="s">
+        <v>16</v>
+      </c>
+      <c r="E168" s="93" t="s">
+        <v>349</v>
+      </c>
+      <c r="F168" s="94" t="s">
+        <v>459</v>
+      </c>
+      <c r="G168" s="93" t="s">
+        <v>32</v>
+      </c>
+      <c r="H168" s="95">
+        <v>50</v>
+      </c>
+      <c r="I168" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J168" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K168" s="99"/>
+    </row>
+    <row r="169" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C169" s="97"/>
+      <c r="D169" s="93" t="s">
+        <v>23</v>
+      </c>
+      <c r="E169" s="93" t="s">
+        <v>373</v>
+      </c>
+      <c r="F169" s="94" t="s">
+        <v>460</v>
+      </c>
+      <c r="G169" s="93" t="s">
+        <v>32</v>
+      </c>
+      <c r="H169" s="95">
+        <v>20</v>
+      </c>
+      <c r="I169" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J169" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K169" s="98"/>
+    </row>
+    <row r="170" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C170" s="97"/>
+      <c r="D170" s="93" t="s">
+        <v>29</v>
+      </c>
+      <c r="E170" s="93" t="s">
+        <v>461</v>
+      </c>
+      <c r="F170" s="94" t="s">
+        <v>462</v>
+      </c>
+      <c r="G170" s="93" t="s">
+        <v>32</v>
+      </c>
+      <c r="H170" s="95">
+        <v>15</v>
+      </c>
+      <c r="I170" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J170" s="95" t="s">
+        <v>27</v>
+      </c>
+      <c r="K170" s="98"/>
+    </row>
+    <row r="171" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C171" s="97"/>
+      <c r="D171" s="93" t="s">
+        <v>33</v>
+      </c>
+      <c r="E171" s="93" t="s">
+        <v>113</v>
+      </c>
+      <c r="F171" s="94" t="s">
+        <v>463</v>
+      </c>
+      <c r="G171" s="93" t="s">
+        <v>19</v>
+      </c>
+      <c r="H171" s="95">
+        <v>50</v>
+      </c>
+      <c r="I171" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J171" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K171" s="98"/>
+    </row>
+    <row r="172" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C172" s="97"/>
+      <c r="D172" s="93" t="s">
+        <v>36</v>
+      </c>
+      <c r="E172" s="93" t="s">
+        <v>115</v>
+      </c>
+      <c r="F172" s="94" t="s">
+        <v>464</v>
+      </c>
+      <c r="G172" s="93" t="s">
+        <v>19</v>
+      </c>
+      <c r="H172" s="95">
+        <v>50</v>
+      </c>
+      <c r="I172" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J172" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K172" s="98"/>
+    </row>
+    <row r="173" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C173" s="97"/>
+      <c r="D173" s="93" t="s">
+        <v>39</v>
+      </c>
+      <c r="E173" s="93" t="s">
+        <v>121</v>
+      </c>
+      <c r="F173" s="94" t="s">
+        <v>465</v>
+      </c>
+      <c r="G173" s="93" t="s">
+        <v>19</v>
+      </c>
+      <c r="H173" s="95">
+        <v>50</v>
+      </c>
+      <c r="I173" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J173" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K173" s="98"/>
+    </row>
+    <row r="174" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C174" s="97"/>
+      <c r="D174" s="93" t="s">
+        <v>42</v>
+      </c>
+      <c r="E174" s="93" t="s">
+        <v>123</v>
+      </c>
+      <c r="F174" s="94" t="s">
+        <v>466</v>
+      </c>
+      <c r="G174" s="93" t="s">
+        <v>26</v>
+      </c>
+      <c r="H174" s="95">
+        <v>2</v>
+      </c>
+      <c r="I174" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J174" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K174" s="98"/>
+    </row>
+    <row r="175" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C175" s="97"/>
+      <c r="D175" s="93" t="s">
+        <v>45</v>
+      </c>
+      <c r="E175" s="93" t="s">
+        <v>125</v>
+      </c>
+      <c r="F175" s="94" t="s">
+        <v>467</v>
+      </c>
+      <c r="G175" s="93" t="s">
+        <v>26</v>
+      </c>
+      <c r="H175" s="95">
+        <v>10</v>
+      </c>
+      <c r="I175" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J175" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K175" s="98"/>
+    </row>
+    <row r="176" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C176" s="97"/>
+      <c r="D176" s="93" t="s">
+        <v>48</v>
+      </c>
+      <c r="E176" s="93" t="s">
+        <v>127</v>
+      </c>
+      <c r="F176" s="94" t="s">
+        <v>468</v>
+      </c>
+      <c r="G176" s="93" t="s">
+        <v>26</v>
+      </c>
+      <c r="H176" s="95">
+        <v>10</v>
+      </c>
+      <c r="I176" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J176" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K176" s="98"/>
+    </row>
+    <row r="177" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C177" s="97"/>
+      <c r="D177" s="93" t="s">
+        <v>119</v>
+      </c>
+      <c r="E177" s="93" t="s">
+        <v>423</v>
+      </c>
+      <c r="F177" s="94" t="s">
+        <v>469</v>
+      </c>
+      <c r="G177" s="93" t="s">
+        <v>32</v>
+      </c>
+      <c r="H177" s="95">
+        <v>50</v>
+      </c>
+      <c r="I177" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J177" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K177" s="98"/>
+    </row>
+    <row r="178" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C178" s="97"/>
+      <c r="D178" s="93" t="s">
+        <v>55</v>
+      </c>
+      <c r="E178" s="93" t="s">
+        <v>66</v>
+      </c>
+      <c r="F178" s="94" t="s">
+        <v>470</v>
+      </c>
+      <c r="G178" s="93" t="s">
+        <v>32</v>
+      </c>
+      <c r="H178" s="95">
+        <v>20</v>
+      </c>
+      <c r="I178" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J178" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K178" s="98"/>
+    </row>
+    <row r="179" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C179" s="97"/>
+      <c r="D179" s="93" t="s">
+        <v>56</v>
+      </c>
+      <c r="E179" s="93" t="s">
+        <v>189</v>
+      </c>
+      <c r="F179" s="94" t="s">
+        <v>471</v>
+      </c>
+      <c r="G179" s="93" t="s">
+        <v>32</v>
+      </c>
+      <c r="H179" s="95">
+        <v>10</v>
+      </c>
+      <c r="I179" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J179" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K179" s="98"/>
+    </row>
+    <row r="180" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C180" s="97"/>
+      <c r="D180" s="93" t="s">
+        <v>59</v>
+      </c>
+      <c r="E180" s="93" t="s">
+        <v>424</v>
+      </c>
+      <c r="F180" s="94" t="s">
+        <v>472</v>
+      </c>
+      <c r="G180" s="93" t="s">
+        <v>32</v>
+      </c>
+      <c r="H180" s="95">
+        <v>20</v>
+      </c>
+      <c r="I180" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J180" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K180" s="98"/>
+    </row>
+    <row r="181" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C181" s="97"/>
+      <c r="D181" s="93" t="s">
+        <v>62</v>
+      </c>
+      <c r="E181" s="93" t="s">
+        <v>425</v>
+      </c>
+      <c r="F181" s="94" t="s">
+        <v>473</v>
+      </c>
+      <c r="G181" s="93" t="s">
+        <v>32</v>
+      </c>
+      <c r="H181" s="95">
+        <v>10</v>
+      </c>
+      <c r="I181" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J181" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K181" s="98"/>
+    </row>
+    <row r="182" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C182" s="97"/>
+      <c r="D182" s="93" t="s">
+        <v>65</v>
+      </c>
+      <c r="E182" s="93" t="s">
+        <v>75</v>
+      </c>
+      <c r="F182" s="94" t="s">
+        <v>474</v>
+      </c>
+      <c r="G182" s="93" t="s">
+        <v>32</v>
+      </c>
+      <c r="H182" s="95">
+        <v>100</v>
+      </c>
+      <c r="I182" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J182" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K182" s="98"/>
+    </row>
+    <row r="183" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C183" s="97"/>
+      <c r="D183" s="93" t="s">
+        <v>68</v>
+      </c>
+      <c r="E183" s="93" t="s">
+        <v>442</v>
+      </c>
+      <c r="F183" s="94" t="s">
+        <v>498</v>
+      </c>
+      <c r="G183" s="93" t="s">
+        <v>19</v>
+      </c>
+      <c r="H183" s="95">
+        <v>50</v>
+      </c>
+      <c r="I183" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J183" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K183" s="98"/>
+    </row>
+    <row r="184" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C184" s="97"/>
+      <c r="D184" s="93" t="s">
+        <v>71</v>
+      </c>
+      <c r="E184" s="93" t="s">
+        <v>426</v>
+      </c>
+      <c r="F184" s="94" t="s">
+        <v>475</v>
+      </c>
+      <c r="G184" s="93" t="s">
+        <v>32</v>
+      </c>
+      <c r="H184" s="95">
+        <v>50</v>
+      </c>
+      <c r="I184" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J184" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K184" s="98"/>
+    </row>
+    <row r="185" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C185" s="97"/>
+      <c r="D185" s="93" t="s">
+        <v>74</v>
+      </c>
+      <c r="E185" s="93" t="s">
+        <v>427</v>
+      </c>
+      <c r="F185" s="94" t="s">
+        <v>476</v>
+      </c>
+      <c r="G185" s="93" t="s">
+        <v>32</v>
+      </c>
+      <c r="H185" s="95">
+        <v>50</v>
+      </c>
+      <c r="I185" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J185" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K185" s="98"/>
+    </row>
+    <row r="186" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C186" s="97"/>
+      <c r="D186" s="93" t="s">
+        <v>77</v>
+      </c>
+      <c r="E186" s="93" t="s">
+        <v>428</v>
+      </c>
+      <c r="F186" s="94" t="s">
+        <v>477</v>
+      </c>
+      <c r="G186" s="93" t="s">
+        <v>32</v>
+      </c>
+      <c r="H186" s="95">
+        <v>50</v>
+      </c>
+      <c r="I186" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J186" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K186" s="98"/>
+    </row>
+    <row r="187" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C187" s="97"/>
+      <c r="D187" s="93" t="s">
+        <v>80</v>
+      </c>
+      <c r="E187" s="93" t="s">
+        <v>429</v>
+      </c>
+      <c r="F187" s="94" t="s">
+        <v>478</v>
+      </c>
+      <c r="G187" s="93" t="s">
+        <v>19</v>
+      </c>
+      <c r="H187" s="95">
+        <v>2</v>
+      </c>
+      <c r="I187" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J187" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K187" s="98"/>
+    </row>
+    <row r="188" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C188" s="97"/>
+      <c r="D188" s="93" t="s">
+        <v>84</v>
+      </c>
+      <c r="E188" s="93" t="s">
+        <v>430</v>
+      </c>
+      <c r="F188" s="94" t="s">
+        <v>479</v>
+      </c>
+      <c r="G188" s="93" t="s">
+        <v>32</v>
+      </c>
+      <c r="H188" s="95">
+        <v>10</v>
+      </c>
+      <c r="I188" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J188" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K188" s="98"/>
+    </row>
+    <row r="189" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C189" s="97"/>
+      <c r="D189" s="93" t="s">
+        <v>85</v>
+      </c>
+      <c r="E189" s="93" t="s">
+        <v>431</v>
+      </c>
+      <c r="F189" s="94" t="s">
+        <v>480</v>
+      </c>
+      <c r="G189" s="93" t="s">
+        <v>32</v>
+      </c>
+      <c r="H189" s="95">
+        <v>10</v>
+      </c>
+      <c r="I189" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J189" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K189" s="98"/>
+    </row>
+    <row r="190" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C190" s="97"/>
+      <c r="D190" s="93" t="s">
+        <v>88</v>
+      </c>
+      <c r="E190" s="93" t="s">
+        <v>432</v>
+      </c>
+      <c r="F190" s="94" t="s">
+        <v>481</v>
+      </c>
+      <c r="G190" s="93" t="s">
+        <v>32</v>
+      </c>
+      <c r="H190" s="95">
+        <v>50</v>
+      </c>
+      <c r="I190" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J190" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K190" s="98"/>
+    </row>
+    <row r="191" spans="3:11" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="C191" s="97"/>
+      <c r="D191" s="93" t="s">
+        <v>91</v>
+      </c>
+      <c r="E191" s="93" t="s">
+        <v>433</v>
+      </c>
+      <c r="F191" s="94" t="s">
+        <v>482</v>
+      </c>
+      <c r="G191" s="93" t="s">
+        <v>26</v>
+      </c>
+      <c r="H191" s="95">
+        <v>1</v>
+      </c>
+      <c r="I191" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J191" s="95" t="s">
+        <v>27</v>
+      </c>
+      <c r="K191" s="99" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="192" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C192" s="97"/>
+      <c r="D192" s="93" t="s">
+        <v>94</v>
+      </c>
+      <c r="E192" s="93" t="s">
+        <v>434</v>
+      </c>
+      <c r="F192" s="94" t="s">
+        <v>484</v>
+      </c>
+      <c r="G192" s="93" t="s">
+        <v>32</v>
+      </c>
+      <c r="H192" s="95">
+        <v>20</v>
+      </c>
+      <c r="I192" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J192" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K192" s="98"/>
+    </row>
+    <row r="193" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C193" s="97"/>
+      <c r="D193" s="93" t="s">
+        <v>97</v>
+      </c>
+      <c r="E193" s="93" t="s">
+        <v>435</v>
+      </c>
+      <c r="F193" s="94" t="s">
+        <v>485</v>
+      </c>
+      <c r="G193" s="93" t="s">
+        <v>32</v>
+      </c>
+      <c r="H193" s="95">
+        <v>10</v>
+      </c>
+      <c r="I193" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J193" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K193" s="98"/>
+    </row>
+    <row r="194" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C194" s="97"/>
+      <c r="D194" s="93" t="s">
+        <v>101</v>
+      </c>
+      <c r="E194" s="93" t="s">
+        <v>436</v>
+      </c>
+      <c r="F194" s="94" t="s">
+        <v>486</v>
+      </c>
+      <c r="G194" s="93" t="s">
+        <v>19</v>
+      </c>
+      <c r="H194" s="95">
+        <v>100</v>
+      </c>
+      <c r="I194" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J194" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K194" s="98"/>
+    </row>
+    <row r="195" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C195" s="97"/>
+      <c r="D195" s="93" t="s">
+        <v>418</v>
+      </c>
+      <c r="E195" s="93" t="s">
+        <v>437</v>
+      </c>
+      <c r="F195" s="94" t="s">
+        <v>487</v>
+      </c>
+      <c r="G195" s="93" t="s">
+        <v>32</v>
+      </c>
+      <c r="H195" s="95">
+        <v>20</v>
+      </c>
+      <c r="I195" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J195" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K195" s="98"/>
+    </row>
+    <row r="196" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C196" s="97"/>
+      <c r="D196" s="93" t="s">
+        <v>489</v>
+      </c>
+      <c r="E196" s="93" t="s">
+        <v>438</v>
+      </c>
+      <c r="F196" s="94" t="s">
+        <v>488</v>
+      </c>
+      <c r="G196" s="93" t="s">
+        <v>32</v>
+      </c>
+      <c r="H196" s="95">
+        <v>10</v>
+      </c>
+      <c r="I196" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J196" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K196" s="98"/>
+    </row>
+    <row r="197" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C197" s="97"/>
+      <c r="D197" s="93" t="s">
+        <v>491</v>
+      </c>
+      <c r="E197" s="93" t="s">
+        <v>439</v>
+      </c>
+      <c r="F197" s="94" t="s">
+        <v>490</v>
+      </c>
+      <c r="G197" s="93" t="s">
+        <v>19</v>
+      </c>
+      <c r="H197" s="95">
+        <v>100</v>
+      </c>
+      <c r="I197" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J197" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K197" s="98"/>
+    </row>
+    <row r="198" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C198" s="97"/>
+      <c r="D198" s="93" t="s">
+        <v>493</v>
+      </c>
+      <c r="E198" s="93" t="s">
+        <v>440</v>
+      </c>
+      <c r="F198" s="94" t="s">
+        <v>492</v>
+      </c>
+      <c r="G198" s="93" t="s">
+        <v>32</v>
+      </c>
+      <c r="H198" s="95">
+        <v>20</v>
+      </c>
+      <c r="I198" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J198" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K198" s="98"/>
+    </row>
+    <row r="199" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C199" s="97"/>
+      <c r="D199" s="93" t="s">
+        <v>495</v>
+      </c>
+      <c r="E199" s="93" t="s">
+        <v>78</v>
+      </c>
+      <c r="F199" s="94" t="s">
+        <v>494</v>
+      </c>
+      <c r="G199" s="93" t="s">
+        <v>19</v>
+      </c>
+      <c r="H199" s="95">
+        <v>250</v>
+      </c>
+      <c r="I199" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J199" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K199" s="98"/>
+    </row>
+    <row r="200" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C200" s="97"/>
+      <c r="D200" s="93" t="s">
+        <v>497</v>
+      </c>
+      <c r="E200" s="93" t="s">
+        <v>441</v>
+      </c>
+      <c r="F200" s="94" t="s">
+        <v>496</v>
+      </c>
+      <c r="G200" s="93" t="s">
+        <v>19</v>
+      </c>
+      <c r="H200" s="95">
+        <v>100</v>
+      </c>
+      <c r="I200" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J200" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K200" s="98"/>
+    </row>
+    <row r="201" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C201" s="97"/>
+      <c r="D201" s="93" t="s">
+        <v>499</v>
+      </c>
+      <c r="E201" s="93" t="s">
+        <v>240</v>
+      </c>
+      <c r="F201" s="94" t="s">
+        <v>240</v>
+      </c>
+      <c r="G201" s="93" t="s">
+        <v>19</v>
+      </c>
+      <c r="H201" s="95">
+        <v>250</v>
+      </c>
+      <c r="I201" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J201" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K201" s="98"/>
+    </row>
+    <row r="202" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C202" s="97"/>
+      <c r="D202" s="93" t="s">
+        <v>500</v>
+      </c>
+      <c r="E202" s="93" t="s">
+        <v>367</v>
+      </c>
+      <c r="F202" s="94" t="s">
+        <v>501</v>
+      </c>
+      <c r="G202" s="93" t="s">
+        <v>19</v>
+      </c>
+      <c r="H202" s="95">
+        <v>25</v>
+      </c>
+      <c r="I202" s="95" t="s">
+        <v>27</v>
+      </c>
+      <c r="J202" s="95" t="s">
+        <v>27</v>
+      </c>
+      <c r="K202" s="98"/>
+    </row>
+    <row r="203" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C203" s="97"/>
+      <c r="D203" s="93" t="s">
+        <v>502</v>
+      </c>
+      <c r="E203" s="93" t="s">
+        <v>443</v>
+      </c>
+      <c r="F203" s="94" t="s">
+        <v>503</v>
+      </c>
+      <c r="G203" s="93" t="s">
+        <v>26</v>
+      </c>
+      <c r="H203" s="95"/>
+      <c r="I203" s="95" t="s">
+        <v>27</v>
+      </c>
+      <c r="J203" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K203" s="98"/>
+    </row>
+    <row r="204" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C204" s="97"/>
+      <c r="D204" s="93" t="s">
+        <v>504</v>
+      </c>
+      <c r="E204" s="93" t="s">
+        <v>592</v>
+      </c>
+      <c r="F204" s="117" t="s">
+        <v>598</v>
+      </c>
+      <c r="G204" s="93" t="s">
+        <v>32</v>
+      </c>
+      <c r="H204" s="93">
+        <v>250</v>
+      </c>
+      <c r="I204" s="93" t="s">
+        <v>27</v>
+      </c>
+      <c r="J204" s="93" t="s">
+        <v>20</v>
+      </c>
+      <c r="K204" s="118"/>
+    </row>
+    <row r="205" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C205" s="97"/>
+      <c r="D205" s="93" t="s">
+        <v>506</v>
+      </c>
+      <c r="E205" s="93" t="s">
+        <v>444</v>
+      </c>
+      <c r="F205" s="94" t="s">
+        <v>509</v>
+      </c>
+      <c r="G205" s="93" t="s">
+        <v>26</v>
+      </c>
+      <c r="H205" s="95">
+        <v>1</v>
+      </c>
+      <c r="I205" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J205" s="95" t="s">
+        <v>27</v>
+      </c>
+      <c r="K205" s="98" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="206" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C206" s="97"/>
+      <c r="D206" s="93" t="s">
+        <v>508</v>
+      </c>
+      <c r="E206" s="93" t="s">
+        <v>602</v>
+      </c>
+      <c r="F206" s="94" t="s">
+        <v>603</v>
+      </c>
+      <c r="G206" s="93" t="s">
+        <v>26</v>
+      </c>
+      <c r="H206" s="95">
+        <v>1</v>
+      </c>
+      <c r="I206" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J206" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K206" s="98" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="207" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C207" s="97"/>
+      <c r="D207" s="93" t="s">
+        <v>510</v>
+      </c>
+      <c r="E207" s="93" t="s">
+        <v>411</v>
+      </c>
+      <c r="F207" s="94" t="s">
+        <v>522</v>
+      </c>
+      <c r="G207" s="93" t="s">
+        <v>32</v>
+      </c>
+      <c r="H207" s="95">
+        <v>25</v>
+      </c>
+      <c r="I207" s="95" t="s">
+        <v>27</v>
+      </c>
+      <c r="J207" s="95" t="s">
+        <v>27</v>
+      </c>
+      <c r="K207" s="98"/>
+    </row>
+    <row r="208" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C208" s="97"/>
+      <c r="D208" s="93" t="s">
+        <v>599</v>
+      </c>
+      <c r="E208" s="93" t="s">
+        <v>604</v>
+      </c>
+      <c r="F208" s="94" t="s">
+        <v>605</v>
+      </c>
+      <c r="G208" s="93" t="s">
+        <v>19</v>
+      </c>
+      <c r="H208" s="95">
+        <v>25</v>
+      </c>
+      <c r="I208" s="95" t="s">
+        <v>27</v>
+      </c>
+      <c r="J208" s="95" t="s">
+        <v>27</v>
+      </c>
+      <c r="K208" s="98"/>
+    </row>
+    <row r="209" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C209" s="97"/>
+      <c r="D209" s="93" t="s">
+        <v>600</v>
+      </c>
+      <c r="E209" s="93" t="s">
+        <v>98</v>
+      </c>
+      <c r="F209" s="94" t="s">
+        <v>505</v>
+      </c>
+      <c r="G209" s="93" t="s">
+        <v>26</v>
+      </c>
+      <c r="H209" s="95">
+        <v>1</v>
+      </c>
+      <c r="I209" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J209" s="95" t="s">
+        <v>27</v>
+      </c>
+      <c r="K209" s="98" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="210" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C210" s="97"/>
+      <c r="D210" s="93" t="s">
+        <v>601</v>
+      </c>
+      <c r="E210" s="93" t="s">
+        <v>130</v>
+      </c>
+      <c r="F210" s="94" t="s">
+        <v>507</v>
+      </c>
+      <c r="G210" s="93" t="s">
+        <v>132</v>
+      </c>
+      <c r="H210" s="95"/>
+      <c r="I210" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J210" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K210" s="98"/>
+    </row>
+    <row r="211" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C211" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="D211" s="48" t="s">
+        <v>7</v>
+      </c>
+      <c r="E211" s="48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211" s="49" t="s">
+        <v>9</v>
+      </c>
+      <c r="G211" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="H211" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="I211" s="49" t="s">
+        <v>12</v>
+      </c>
+      <c r="J211" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="K211" s="48" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="212" spans="3:11" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="C212" s="50" t="s">
+        <v>311</v>
+      </c>
+      <c r="D212" s="51"/>
+      <c r="E212" s="51" t="s">
+        <v>312</v>
+      </c>
+      <c r="F212" s="52" t="s">
+        <v>523</v>
+      </c>
+      <c r="G212" s="51" t="s">
+        <v>313</v>
+      </c>
+      <c r="H212" s="53"/>
+      <c r="I212" s="53"/>
+      <c r="J212" s="53"/>
+      <c r="K212" s="54"/>
+    </row>
+    <row r="213" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="C213" s="23"/>
+      <c r="D213" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="E213" s="24" t="s">
+        <v>314</v>
+      </c>
+      <c r="F213" s="25" t="s">
+        <v>315</v>
+      </c>
+      <c r="G213" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="H213" s="26">
+        <v>25</v>
+      </c>
+      <c r="I213" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="J213" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="K213" s="55"/>
+    </row>
+    <row r="214" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C214" s="56"/>
+      <c r="D214" s="57" t="s">
+        <v>23</v>
+      </c>
+      <c r="E214" s="57" t="s">
+        <v>9</v>
+      </c>
+      <c r="F214" s="58" t="s">
+        <v>316</v>
+      </c>
+      <c r="G214" s="57" t="s">
+        <v>19</v>
+      </c>
+      <c r="H214" s="59">
+        <v>150</v>
+      </c>
+      <c r="I214" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="J214" s="59"/>
+      <c r="K214" s="60"/>
+    </row>
+    <row r="215" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C215" s="23"/>
+      <c r="D215" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="E215" s="24" t="s">
+        <v>317</v>
+      </c>
+      <c r="F215" s="25" t="s">
+        <v>318</v>
+      </c>
+      <c r="G215" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="H215" s="26">
+        <v>2000</v>
+      </c>
+      <c r="I215" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="J215" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="K215" s="55"/>
+    </row>
+    <row r="216" spans="3:11" ht="58" x14ac:dyDescent="0.35">
+      <c r="C216" s="56"/>
+      <c r="D216" s="57" t="s">
+        <v>33</v>
+      </c>
+      <c r="E216" s="57" t="s">
+        <v>319</v>
+      </c>
+      <c r="F216" s="58" t="s">
+        <v>320</v>
+      </c>
+      <c r="G216" s="57" t="s">
+        <v>19</v>
+      </c>
+      <c r="H216" s="59">
+        <v>50</v>
+      </c>
+      <c r="I216" s="59" t="s">
+        <v>27</v>
+      </c>
+      <c r="J216" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="K216" s="61"/>
+    </row>
+    <row r="217" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="C217" s="23"/>
+      <c r="D217" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="E217" s="24" t="s">
+        <v>321</v>
+      </c>
+      <c r="F217" s="25" t="s">
+        <v>322</v>
+      </c>
+      <c r="G217" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="H217" s="26">
+        <v>50</v>
+      </c>
+      <c r="I217" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="J217" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="K217" s="55"/>
+    </row>
+    <row r="218" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="C218" s="56"/>
+      <c r="D218" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E218" s="57" t="s">
+        <v>323</v>
+      </c>
+      <c r="F218" s="58" t="s">
+        <v>324</v>
+      </c>
+      <c r="G218" s="57" t="s">
+        <v>19</v>
+      </c>
+      <c r="H218" s="59">
+        <v>50</v>
+      </c>
+      <c r="I218" s="59" t="s">
+        <v>27</v>
+      </c>
+      <c r="J218" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="K218" s="60"/>
+    </row>
+    <row r="219" spans="3:11" ht="58" x14ac:dyDescent="0.35">
+      <c r="C219" s="23"/>
+      <c r="D219" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="E219" s="24" t="s">
+        <v>325</v>
+      </c>
+      <c r="F219" s="25" t="s">
+        <v>326</v>
+      </c>
+      <c r="G219" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="H219" s="26">
+        <v>25</v>
+      </c>
+      <c r="I219" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="J219" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="K219" s="55"/>
+    </row>
+    <row r="220" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="C220" s="56"/>
+      <c r="D220" s="57" t="s">
+        <v>45</v>
+      </c>
+      <c r="E220" s="59" t="s">
+        <v>327</v>
+      </c>
+      <c r="F220" s="58" t="s">
+        <v>328</v>
+      </c>
+      <c r="G220" s="57"/>
+      <c r="H220" s="59">
+        <v>15</v>
+      </c>
+      <c r="I220" s="59" t="s">
+        <v>27</v>
+      </c>
+      <c r="J220" s="59" t="s">
+        <v>27</v>
+      </c>
+      <c r="K220" s="60"/>
+    </row>
+    <row r="221" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="C221" s="23"/>
+      <c r="D221" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="E221" s="26" t="s">
+        <v>329</v>
+      </c>
+      <c r="F221" s="25" t="s">
+        <v>330</v>
+      </c>
+      <c r="G221" s="24"/>
+      <c r="H221" s="26">
+        <v>15</v>
+      </c>
+      <c r="I221" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="J221" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="K221" s="55"/>
+    </row>
+    <row r="222" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="C222" s="23"/>
+      <c r="D222" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="E222" s="24" t="s">
+        <v>331</v>
+      </c>
+      <c r="F222" s="25" t="s">
+        <v>332</v>
+      </c>
+      <c r="G222" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="H222" s="26">
+        <v>15</v>
+      </c>
+      <c r="I222" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="J222" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="K222" s="55"/>
+    </row>
+    <row r="223" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C223" s="23"/>
+      <c r="D223" s="24" t="s">
+        <v>55</v>
+      </c>
+      <c r="E223" s="24" t="s">
+        <v>333</v>
+      </c>
+      <c r="F223" s="25" t="s">
+        <v>334</v>
+      </c>
+      <c r="G223" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="H223" s="26">
+        <v>15</v>
+      </c>
+      <c r="I223" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="J223" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="K223" s="55"/>
+    </row>
+    <row r="224" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="C224" s="23"/>
+      <c r="D224" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="E224" s="24" t="s">
+        <v>335</v>
+      </c>
+      <c r="F224" s="25" t="s">
+        <v>336</v>
+      </c>
+      <c r="G224" s="24" t="s">
+        <v>337</v>
+      </c>
+      <c r="H224" s="26">
+        <v>5</v>
+      </c>
+      <c r="I224" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="J224" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="K224" s="55"/>
+    </row>
+    <row r="225" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C225" s="23"/>
+      <c r="D225" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="E225" s="24" t="s">
+        <v>338</v>
+      </c>
+      <c r="F225" s="25" t="s">
+        <v>339</v>
+      </c>
+      <c r="G225" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="H225" s="26">
+        <v>1</v>
+      </c>
+      <c r="I225" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="J225" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="K225" s="55"/>
+    </row>
+    <row r="226" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C226" s="23"/>
+      <c r="D226" s="24" t="s">
+        <v>62</v>
+      </c>
+      <c r="E226" s="24" t="s">
+        <v>340</v>
+      </c>
+      <c r="F226" s="25" t="s">
+        <v>341</v>
+      </c>
+      <c r="G226" s="24" t="s">
+        <v>342</v>
+      </c>
+      <c r="H226" s="26">
+        <v>1</v>
+      </c>
+      <c r="I226" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="J226" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="K226" s="55"/>
+    </row>
+    <row r="227" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="C227" s="23"/>
+      <c r="D227" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="E227" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="F227" s="25" t="s">
+        <v>343</v>
+      </c>
+      <c r="G227" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="H227" s="26">
+        <v>1</v>
+      </c>
+      <c r="I227" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="J227" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="K227" s="55"/>
+    </row>
+    <row r="228" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="C228" s="23"/>
+      <c r="D228" s="24" t="s">
+        <v>71</v>
+      </c>
+      <c r="E228" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="F228" s="25" t="s">
+        <v>344</v>
+      </c>
+      <c r="G228" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="H228" s="26"/>
+      <c r="I228" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="J228" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="K228" s="55"/>
+    </row>
+    <row r="229" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C229" s="90" t="s">
+        <v>6</v>
+      </c>
+      <c r="D229" s="90" t="s">
+        <v>7</v>
+      </c>
+      <c r="E229" s="90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F229" s="91" t="s">
+        <v>9</v>
+      </c>
+      <c r="G229" s="90" t="s">
+        <v>10</v>
+      </c>
+      <c r="H229" s="91" t="s">
+        <v>11</v>
+      </c>
+      <c r="I229" s="91" t="s">
+        <v>12</v>
+      </c>
+      <c r="J229" s="91" t="s">
+        <v>13</v>
+      </c>
+      <c r="K229" s="90" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="230" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="C230" s="97" t="s">
+        <v>358</v>
+      </c>
+      <c r="D230" s="93" t="s">
+        <v>16</v>
+      </c>
+      <c r="E230" s="93" t="s">
+        <v>263</v>
+      </c>
+      <c r="F230" s="94" t="s">
+        <v>540</v>
+      </c>
+      <c r="G230" s="93" t="s">
+        <v>19</v>
+      </c>
+      <c r="H230" s="95">
+        <v>50</v>
+      </c>
+      <c r="I230" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J230" s="95" t="s">
+        <v>27</v>
+      </c>
+      <c r="K230" s="99" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="231" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C231" s="97"/>
+      <c r="D231" s="93" t="s">
+        <v>23</v>
+      </c>
+      <c r="E231" s="93" t="s">
+        <v>30</v>
+      </c>
+      <c r="F231" s="94" t="s">
+        <v>541</v>
+      </c>
+      <c r="G231" s="93" t="s">
+        <v>542</v>
+      </c>
+      <c r="H231" s="95">
+        <v>15</v>
+      </c>
+      <c r="I231" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J231" s="95" t="s">
+        <v>27</v>
+      </c>
+      <c r="K231" s="99"/>
+    </row>
+    <row r="232" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="C232" s="97"/>
+      <c r="D232" s="93" t="s">
+        <v>29</v>
+      </c>
+      <c r="E232" s="93" t="s">
+        <v>277</v>
+      </c>
+      <c r="F232" s="94" t="s">
+        <v>543</v>
+      </c>
+      <c r="G232" s="95" t="s">
+        <v>26</v>
+      </c>
+      <c r="H232" s="95">
+        <v>15</v>
+      </c>
+      <c r="I232" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J232" s="95" t="s">
+        <v>27</v>
+      </c>
+      <c r="K232" s="98" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="233" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="C233" s="97"/>
+      <c r="D233" s="93" t="s">
+        <v>29</v>
+      </c>
+      <c r="E233" s="93" t="s">
+        <v>210</v>
+      </c>
+      <c r="F233" s="94" t="s">
+        <v>544</v>
+      </c>
+      <c r="G233" s="93" t="s">
+        <v>26</v>
+      </c>
+      <c r="H233" s="95">
+        <v>15</v>
+      </c>
+      <c r="I233" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J233" s="95" t="s">
+        <v>27</v>
+      </c>
+      <c r="K233" s="99" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="234" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="C234" s="97"/>
+      <c r="D234" s="93" t="s">
+        <v>33</v>
+      </c>
+      <c r="E234" s="93" t="s">
+        <v>546</v>
+      </c>
+      <c r="F234" s="94" t="s">
+        <v>547</v>
+      </c>
+      <c r="G234" s="93" t="s">
+        <v>19</v>
+      </c>
+      <c r="H234" s="95">
+        <v>25</v>
+      </c>
+      <c r="I234" s="95" t="s">
+        <v>27</v>
+      </c>
+      <c r="J234" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K234" s="99" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="235" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C235" s="97"/>
+      <c r="D235" s="93" t="s">
+        <v>36</v>
+      </c>
+      <c r="E235" s="93" t="s">
+        <v>549</v>
+      </c>
+      <c r="F235" s="94" t="s">
+        <v>550</v>
+      </c>
+      <c r="G235" s="93" t="s">
+        <v>26</v>
+      </c>
+      <c r="H235" s="95">
+        <v>20</v>
+      </c>
+      <c r="I235" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J235" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K235" s="99" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="236" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="C236" s="97"/>
+      <c r="D236" s="93" t="s">
+        <v>33</v>
+      </c>
+      <c r="E236" s="93" t="s">
+        <v>362</v>
+      </c>
+      <c r="F236" s="94" t="s">
+        <v>363</v>
+      </c>
+      <c r="G236" s="93" t="s">
+        <v>19</v>
+      </c>
+      <c r="H236" s="95">
+        <v>250</v>
+      </c>
+      <c r="I236" s="95" t="s">
+        <v>27</v>
+      </c>
+      <c r="J236" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K236" s="99" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="237" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C237" s="97"/>
+      <c r="D237" s="93" t="s">
+        <v>36</v>
+      </c>
+      <c r="E237" s="93" t="s">
+        <v>552</v>
+      </c>
+      <c r="F237" s="94" t="s">
+        <v>553</v>
+      </c>
+      <c r="G237" s="93" t="s">
+        <v>245</v>
+      </c>
+      <c r="H237" s="95">
+        <v>100</v>
+      </c>
+      <c r="I237" s="95" t="s">
+        <v>27</v>
+      </c>
+      <c r="J237" s="95" t="s">
+        <v>27</v>
+      </c>
+      <c r="K237" s="99"/>
+    </row>
+    <row r="238" spans="3:11" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="C238" s="97"/>
+      <c r="D238" s="93" t="s">
+        <v>39</v>
+      </c>
+      <c r="E238" s="93" t="s">
+        <v>452</v>
+      </c>
+      <c r="F238" s="94" t="s">
+        <v>554</v>
+      </c>
+      <c r="G238" s="93" t="s">
+        <v>245</v>
+      </c>
+      <c r="H238" s="95">
+        <v>50</v>
+      </c>
+      <c r="I238" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="J238" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K238" s="99" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="239" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C239" s="119" t="s">
+        <v>6</v>
+      </c>
+      <c r="D239" s="119" t="s">
+        <v>7</v>
+      </c>
+      <c r="E239" s="119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F239" s="123" t="s">
+        <v>9</v>
+      </c>
+      <c r="G239" s="119" t="s">
+        <v>10</v>
+      </c>
+      <c r="H239" s="123" t="s">
+        <v>11</v>
+      </c>
+      <c r="I239" s="123" t="s">
+        <v>12</v>
+      </c>
+      <c r="J239" s="123" t="s">
+        <v>13</v>
+      </c>
+      <c r="K239" s="119" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="240" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C240" s="120" t="s">
+        <v>524</v>
+      </c>
+      <c r="D240" s="122" t="s">
+        <v>16</v>
+      </c>
+      <c r="E240" s="122" t="s">
+        <v>235</v>
+      </c>
+      <c r="F240" s="124" t="s">
+        <v>525</v>
+      </c>
+      <c r="G240" s="122" t="s">
+        <v>19</v>
+      </c>
+      <c r="H240" s="125">
+        <v>25</v>
+      </c>
+      <c r="I240" s="125" t="s">
+        <v>20</v>
+      </c>
+      <c r="J240" s="125" t="s">
+        <v>27</v>
+      </c>
+      <c r="K240" s="126"/>
+    </row>
+    <row r="241" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C241" s="120"/>
+      <c r="D241" s="122" t="s">
+        <v>23</v>
+      </c>
+      <c r="E241" s="122" t="s">
+        <v>349</v>
+      </c>
+      <c r="F241" s="124" t="s">
+        <v>526</v>
+      </c>
+      <c r="G241" s="122" t="s">
+        <v>19</v>
+      </c>
+      <c r="H241" s="125">
+        <v>500</v>
+      </c>
+      <c r="I241" s="125" t="s">
+        <v>20</v>
+      </c>
+      <c r="J241" s="125" t="s">
+        <v>20</v>
+      </c>
+      <c r="K241" s="126"/>
+    </row>
+    <row r="242" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C242" s="121"/>
+      <c r="D242" s="122" t="s">
+        <v>29</v>
+      </c>
+      <c r="E242" s="122" t="s">
+        <v>406</v>
+      </c>
+      <c r="F242" s="124" t="s">
+        <v>527</v>
+      </c>
+      <c r="G242" s="122" t="s">
+        <v>19</v>
+      </c>
+      <c r="H242" s="125">
+        <v>50</v>
+      </c>
+      <c r="I242" s="125" t="s">
+        <v>27</v>
+      </c>
+      <c r="J242" s="125" t="s">
+        <v>20</v>
+      </c>
+      <c r="K242" s="127"/>
+    </row>
+    <row r="243" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C243" s="121"/>
+      <c r="D243" s="122" t="s">
+        <v>33</v>
+      </c>
+      <c r="E243" s="122" t="s">
+        <v>519</v>
+      </c>
+      <c r="F243" s="124" t="s">
+        <v>528</v>
+      </c>
+      <c r="G243" s="122" t="s">
+        <v>19</v>
+      </c>
+      <c r="H243" s="125">
+        <v>50</v>
+      </c>
+      <c r="I243" s="125" t="s">
+        <v>27</v>
+      </c>
+      <c r="J243" s="125" t="s">
+        <v>20</v>
+      </c>
+      <c r="K243" s="127"/>
+    </row>
+    <row r="244" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C244" s="121"/>
+      <c r="D244" s="122" t="s">
+        <v>36</v>
+      </c>
+      <c r="E244" s="122" t="s">
+        <v>387</v>
+      </c>
+      <c r="F244" s="124" t="s">
+        <v>529</v>
+      </c>
+      <c r="G244" s="122" t="s">
+        <v>26</v>
+      </c>
+      <c r="H244" s="125">
+        <v>1</v>
+      </c>
+      <c r="I244" s="125" t="s">
+        <v>20</v>
+      </c>
+      <c r="J244" s="125" t="s">
+        <v>27</v>
+      </c>
+      <c r="K244" s="127" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="245" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C245" s="121"/>
+      <c r="D245" s="122" t="s">
+        <v>39</v>
+      </c>
+      <c r="E245" s="122" t="s">
+        <v>331</v>
+      </c>
+      <c r="F245" s="124" t="s">
+        <v>530</v>
+      </c>
+      <c r="G245" s="122" t="s">
+        <v>26</v>
+      </c>
+      <c r="H245" s="125">
+        <v>15</v>
+      </c>
+      <c r="I245" s="125" t="s">
+        <v>20</v>
+      </c>
+      <c r="J245" s="125" t="s">
+        <v>27</v>
+      </c>
+      <c r="K245" s="127"/>
+    </row>
+    <row r="246" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C246" s="121"/>
+      <c r="D246" s="122" t="s">
+        <v>42</v>
+      </c>
+      <c r="E246" s="122" t="s">
+        <v>531</v>
+      </c>
+      <c r="F246" s="124" t="s">
+        <v>532</v>
+      </c>
+      <c r="G246" s="122" t="s">
+        <v>245</v>
+      </c>
+      <c r="H246" s="125">
+        <v>25</v>
+      </c>
+      <c r="I246" s="125" t="s">
+        <v>27</v>
+      </c>
+      <c r="J246" s="125" t="s">
+        <v>27</v>
+      </c>
+      <c r="K246" s="127"/>
+    </row>
+    <row r="247" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C247" s="121"/>
+      <c r="D247" s="122" t="s">
+        <v>48</v>
+      </c>
+      <c r="E247" s="122" t="s">
+        <v>533</v>
+      </c>
+      <c r="F247" s="124" t="s">
+        <v>534</v>
+      </c>
+      <c r="G247" s="122" t="s">
+        <v>26</v>
+      </c>
+      <c r="H247" s="125">
+        <v>1</v>
+      </c>
+      <c r="I247" s="125" t="s">
+        <v>20</v>
+      </c>
+      <c r="J247" s="125" t="s">
+        <v>27</v>
+      </c>
+      <c r="K247" s="127" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="248" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C248" s="97"/>
+      <c r="D248" s="122" t="s">
+        <v>119</v>
+      </c>
+      <c r="E248" s="122" t="s">
+        <v>535</v>
+      </c>
+      <c r="F248" s="124" t="s">
+        <v>536</v>
+      </c>
+      <c r="G248" s="122" t="s">
+        <v>26</v>
+      </c>
+      <c r="H248" s="125">
+        <v>1</v>
+      </c>
+      <c r="I248" s="125" t="s">
+        <v>20</v>
+      </c>
+      <c r="J248" s="125" t="s">
+        <v>27</v>
+      </c>
+      <c r="K248" s="127" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="249" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C249" s="97"/>
+      <c r="D249" s="122" t="s">
+        <v>55</v>
+      </c>
+      <c r="E249" s="122" t="s">
+        <v>333</v>
+      </c>
+      <c r="F249" s="124" t="s">
+        <v>537</v>
+      </c>
+      <c r="G249" s="122" t="s">
+        <v>26</v>
+      </c>
+      <c r="H249" s="125">
+        <v>15</v>
+      </c>
+      <c r="I249" s="125" t="s">
+        <v>20</v>
+      </c>
+      <c r="J249" s="125" t="s">
+        <v>20</v>
+      </c>
+      <c r="K249" s="127"/>
+    </row>
+    <row r="250" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C250" s="97"/>
+      <c r="D250" s="122" t="s">
+        <v>56</v>
+      </c>
+      <c r="E250" s="122" t="s">
+        <v>335</v>
+      </c>
+      <c r="F250" s="124" t="s">
+        <v>538</v>
+      </c>
+      <c r="G250" s="122" t="s">
+        <v>26</v>
+      </c>
+      <c r="H250" s="125">
+        <v>20</v>
+      </c>
+      <c r="I250" s="125" t="s">
+        <v>20</v>
+      </c>
+      <c r="J250" s="125" t="s">
+        <v>27</v>
+      </c>
+      <c r="K250" s="127"/>
+    </row>
+    <row r="251" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="C251" s="97"/>
+      <c r="D251" s="122" t="s">
+        <v>59</v>
+      </c>
+      <c r="E251" s="122" t="s">
+        <v>98</v>
+      </c>
+      <c r="F251" s="124" t="s">
+        <v>774</v>
+      </c>
+      <c r="G251" s="122" t="s">
+        <v>26</v>
+      </c>
+      <c r="H251" s="125">
+        <v>1</v>
+      </c>
+      <c r="I251" s="125" t="s">
+        <v>20</v>
+      </c>
+      <c r="J251" s="125" t="s">
+        <v>27</v>
+      </c>
+      <c r="K251" s="128"/>
+    </row>
+    <row r="252" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="C252" s="97"/>
+      <c r="D252" s="122" t="s">
+        <v>62</v>
+      </c>
+      <c r="E252" s="122" t="s">
+        <v>102</v>
+      </c>
+      <c r="F252" s="124" t="s">
+        <v>344</v>
+      </c>
+      <c r="G252" s="122" t="s">
+        <v>132</v>
+      </c>
+      <c r="H252" s="125"/>
+      <c r="I252" s="125" t="s">
+        <v>20</v>
+      </c>
+      <c r="J252" s="125" t="s">
+        <v>20</v>
+      </c>
+      <c r="K252" s="128"/>
+    </row>
+    <row r="253" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C253" s="62" t="s">
+        <v>6</v>
+      </c>
+      <c r="D253" s="62" t="s">
+        <v>7</v>
+      </c>
+      <c r="E253" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F253" s="63" t="s">
+        <v>9</v>
+      </c>
+      <c r="G253" s="62" t="s">
+        <v>10</v>
+      </c>
+      <c r="H253" s="64" t="s">
+        <v>11</v>
+      </c>
+      <c r="I253" s="65" t="s">
+        <v>12</v>
+      </c>
+      <c r="J253" s="65" t="s">
+        <v>13</v>
+      </c>
+      <c r="K253" s="66" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="254" spans="3:11" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="C254" s="34" t="s">
+        <v>345</v>
+      </c>
+      <c r="D254" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="E254" s="67" t="s">
+        <v>346</v>
+      </c>
+      <c r="F254" s="36" t="s">
+        <v>347</v>
+      </c>
+      <c r="G254" s="35" t="s">
+        <v>19</v>
+      </c>
+      <c r="H254" s="37">
+        <v>25</v>
+      </c>
+      <c r="I254" s="68" t="s">
+        <v>27</v>
+      </c>
+      <c r="J254" s="68" t="s">
+        <v>27</v>
+      </c>
+      <c r="K254" s="69" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="255" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="C255" s="39"/>
+      <c r="D255" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E255" s="40" t="s">
+        <v>349</v>
+      </c>
+      <c r="F255" s="41" t="s">
+        <v>350</v>
+      </c>
+      <c r="G255" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="H255" s="42">
+        <v>100</v>
+      </c>
+      <c r="I255" s="42" t="s">
+        <v>27</v>
+      </c>
+      <c r="J255" s="42" t="s">
+        <v>27</v>
+      </c>
+      <c r="K255" s="43"/>
+    </row>
+    <row r="256" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="C256" s="34"/>
+      <c r="D256" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="E256" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="F256" s="36" t="s">
+        <v>351</v>
+      </c>
+      <c r="G256" s="35" t="s">
+        <v>19</v>
+      </c>
+      <c r="H256" s="37">
+        <v>1</v>
+      </c>
+      <c r="I256" s="37" t="s">
+        <v>20</v>
+      </c>
+      <c r="J256" s="37" t="s">
+        <v>20</v>
+      </c>
+      <c r="K256" s="38"/>
+    </row>
+    <row r="257" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="C257" s="39"/>
+      <c r="D257" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="E257" s="40" t="s">
+        <v>352</v>
+      </c>
+      <c r="F257" s="41" t="s">
+        <v>353</v>
+      </c>
+      <c r="G257" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="H257" s="42">
+        <v>50</v>
+      </c>
+      <c r="I257" s="42" t="s">
+        <v>27</v>
+      </c>
+      <c r="J257" s="42"/>
+      <c r="K257" s="32"/>
+    </row>
+    <row r="258" spans="3:11" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="C258" s="39"/>
+      <c r="D258" s="40" t="s">
+        <v>36</v>
+      </c>
+      <c r="E258" s="40" t="s">
+        <v>354</v>
+      </c>
+      <c r="F258" s="41" t="s">
+        <v>355</v>
+      </c>
+      <c r="G258" s="40" t="s">
+        <v>245</v>
+      </c>
+      <c r="H258" s="42">
+        <v>100</v>
+      </c>
+      <c r="I258" s="42" t="s">
+        <v>20</v>
+      </c>
+      <c r="J258" s="42"/>
+      <c r="K258" s="32"/>
+    </row>
+    <row r="259" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="C259" s="39"/>
+      <c r="D259" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="E259" s="40" t="s">
+        <v>98</v>
+      </c>
+      <c r="F259" s="41" t="s">
+        <v>356</v>
+      </c>
+      <c r="G259" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="H259" s="42">
+        <v>1</v>
+      </c>
+      <c r="I259" s="42" t="s">
+        <v>20</v>
+      </c>
+      <c r="J259" s="42"/>
+      <c r="K259" s="32"/>
+    </row>
+    <row r="260" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C260" s="39"/>
+      <c r="D260" s="40" t="s">
+        <v>42</v>
+      </c>
+      <c r="E260" s="40" t="s">
+        <v>102</v>
+      </c>
+      <c r="F260" s="41" t="s">
+        <v>357</v>
+      </c>
+      <c r="G260" s="40" t="s">
+        <v>132</v>
+      </c>
+      <c r="H260" s="42"/>
+      <c r="I260" s="42" t="s">
+        <v>20</v>
+      </c>
+      <c r="J260" s="42"/>
+      <c r="K260" s="32"/>
+    </row>
+    <row r="261" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C261" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="D261" s="48" t="s">
+        <v>7</v>
+      </c>
+      <c r="E261" s="48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F261" s="49" t="s">
+        <v>9</v>
+      </c>
+      <c r="G261" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="H261" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="I261" s="49" t="s">
+        <v>12</v>
+      </c>
+      <c r="J261" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="K261" s="48" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="262" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C262" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="D262" s="51" t="s">
+        <v>16</v>
+      </c>
+      <c r="E262" s="51" t="s">
+        <v>60</v>
+      </c>
+      <c r="F262" s="52" t="s">
+        <v>281</v>
+      </c>
+      <c r="G262" s="51" t="s">
+        <v>19</v>
+      </c>
+      <c r="H262" s="53">
+        <v>50</v>
+      </c>
+      <c r="I262" s="53"/>
+      <c r="J262" s="53" t="s">
+        <v>27</v>
+      </c>
+      <c r="K262" s="54"/>
+    </row>
+    <row r="263" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C263" s="23"/>
+      <c r="D263" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="E263" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="F263" s="25" t="s">
+        <v>282</v>
+      </c>
+      <c r="G263" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="H263" s="26">
+        <v>50</v>
+      </c>
+      <c r="I263" s="26"/>
+      <c r="J263" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="K263" s="55"/>
+    </row>
+    <row r="264" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C264" s="56"/>
+      <c r="D264" s="57" t="s">
+        <v>29</v>
+      </c>
+      <c r="E264" s="57" t="s">
+        <v>283</v>
+      </c>
+      <c r="F264" s="58" t="s">
+        <v>284</v>
+      </c>
+      <c r="G264" s="57" t="s">
+        <v>19</v>
+      </c>
+      <c r="H264" s="59">
+        <v>1</v>
+      </c>
+      <c r="I264" s="59"/>
+      <c r="J264" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="K264" s="60"/>
+    </row>
+    <row r="265" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C265" s="23"/>
+      <c r="D265" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="E265" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="F265" s="25" t="s">
+        <v>285</v>
+      </c>
+      <c r="G265" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="H265" s="26">
+        <v>20</v>
+      </c>
+      <c r="I265" s="26"/>
+      <c r="J265" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="K265" s="55"/>
+    </row>
+    <row r="266" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C266" s="56"/>
+      <c r="D266" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="E266" s="57" t="s">
+        <v>286</v>
+      </c>
+      <c r="F266" s="58"/>
+      <c r="G266" s="57" t="s">
+        <v>26</v>
+      </c>
+      <c r="H266" s="59">
+        <v>10</v>
+      </c>
+      <c r="I266" s="59"/>
+      <c r="J266" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="K266" s="61"/>
+    </row>
+    <row r="267" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C267" s="23"/>
+      <c r="D267" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="E267" s="24" t="s">
+        <v>72</v>
+      </c>
+      <c r="F267" s="25"/>
+      <c r="G267" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="H267" s="26">
+        <v>0</v>
+      </c>
+      <c r="I267" s="26"/>
+      <c r="J267" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="K267" s="55"/>
+    </row>
+    <row r="268" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C268" s="56"/>
+      <c r="D268" s="57" t="s">
+        <v>42</v>
+      </c>
+      <c r="E268" s="57" t="s">
+        <v>75</v>
+      </c>
+      <c r="F268" s="58"/>
+      <c r="G268" s="57" t="s">
+        <v>245</v>
+      </c>
+      <c r="H268" s="59">
+        <v>100</v>
+      </c>
+      <c r="I268" s="59"/>
+      <c r="J268" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="K268" s="60"/>
+    </row>
+    <row r="269" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C269" s="23"/>
+      <c r="D269" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E269" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="F269" s="25" t="s">
+        <v>287</v>
+      </c>
+      <c r="G269" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="H269" s="26">
+        <v>160</v>
+      </c>
+      <c r="I269" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="J269" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="K269" s="55"/>
+    </row>
+    <row r="270" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C270" s="56"/>
+      <c r="D270" s="57" t="s">
+        <v>48</v>
+      </c>
+      <c r="E270" s="59" t="s">
+        <v>288</v>
+      </c>
+      <c r="F270" s="58" t="s">
+        <v>289</v>
+      </c>
+      <c r="G270" s="57" t="s">
+        <v>19</v>
+      </c>
+      <c r="H270" s="59">
+        <v>50</v>
+      </c>
+      <c r="I270" s="59"/>
+      <c r="J270" s="59" t="s">
+        <v>27</v>
+      </c>
+      <c r="K270" s="60"/>
+    </row>
+    <row r="271" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C271" s="23"/>
+      <c r="D271" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="E271" s="26" t="s">
+        <v>290</v>
+      </c>
+      <c r="F271" s="25" t="s">
+        <v>291</v>
+      </c>
+      <c r="G271" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="H271" s="26">
+        <v>1</v>
+      </c>
+      <c r="I271" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="J271" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="K271" s="55" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="272" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C272" s="56"/>
+      <c r="D272" s="57" t="s">
+        <v>55</v>
+      </c>
+      <c r="E272" s="59" t="s">
+        <v>98</v>
+      </c>
+      <c r="F272" s="58" t="s">
+        <v>293</v>
+      </c>
+      <c r="G272" s="57" t="s">
+        <v>26</v>
+      </c>
+      <c r="H272" s="59">
+        <v>1</v>
+      </c>
+      <c r="I272" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="J272" s="59" t="s">
+        <v>27</v>
+      </c>
+      <c r="K272" s="60" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="273" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C273" s="23"/>
+      <c r="D273" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="E273" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="F273" s="25" t="s">
+        <v>295</v>
+      </c>
+      <c r="G273" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="H273" s="26"/>
+      <c r="I273" s="26"/>
+      <c r="J273" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="K273" s="55"/>
+    </row>
+    <row r="274" spans="3:11" ht="29" x14ac:dyDescent="0.35">
+      <c r="C274" s="56"/>
+      <c r="D274" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="E274" s="59" t="s">
+        <v>539</v>
+      </c>
+      <c r="F274" s="58" t="s">
+        <v>296</v>
+      </c>
+      <c r="G274" s="57" t="s">
+        <v>245</v>
+      </c>
+      <c r="H274" s="59">
+        <v>25</v>
+      </c>
+      <c r="I274" s="59" t="s">
+        <v>27</v>
+      </c>
+      <c r="J274" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="K274" s="60" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="275" spans="3:11" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="C275" s="23"/>
+      <c r="D275" s="24" t="s">
+        <v>62</v>
+      </c>
+      <c r="E275" s="24" t="s">
+        <v>298</v>
+      </c>
+      <c r="F275" s="25" t="s">
+        <v>299</v>
+      </c>
+      <c r="G275" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="H275" s="26">
+        <v>1</v>
+      </c>
+      <c r="I275" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="J275" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="K275" s="102" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="276" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C276" s="56"/>
+      <c r="D276" s="57" t="s">
+        <v>65</v>
+      </c>
+      <c r="E276" s="59" t="s">
+        <v>300</v>
+      </c>
+      <c r="F276" s="58" t="s">
+        <v>301</v>
+      </c>
+      <c r="G276" s="57" t="s">
+        <v>245</v>
+      </c>
+      <c r="H276" s="59">
+        <v>25</v>
+      </c>
+      <c r="I276" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="J276" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="K276" s="60"/>
+    </row>
+    <row r="277" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C277" s="23"/>
+      <c r="D277" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="E277" s="24" t="s">
+        <v>302</v>
+      </c>
+      <c r="F277" s="25" t="s">
+        <v>303</v>
+      </c>
+      <c r="G277" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="H277" s="26"/>
+      <c r="I277" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="J277" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="K277" s="55"/>
+    </row>
+    <row r="278" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C278" s="56"/>
+      <c r="D278" s="57" t="s">
+        <v>71</v>
+      </c>
+      <c r="E278" s="59" t="s">
+        <v>304</v>
+      </c>
+      <c r="F278" s="58" t="s">
+        <v>305</v>
+      </c>
+      <c r="G278" s="57" t="s">
+        <v>245</v>
+      </c>
+      <c r="H278" s="59">
+        <v>50</v>
+      </c>
+      <c r="I278" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="J278" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="K278" s="60"/>
+    </row>
+    <row r="279" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C279" s="23"/>
+      <c r="D279" s="24" t="s">
+        <v>74</v>
+      </c>
+      <c r="E279" s="24" t="s">
+        <v>306</v>
+      </c>
+      <c r="F279" s="25" t="s">
+        <v>305</v>
+      </c>
+      <c r="G279" s="24" t="s">
+        <v>245</v>
+      </c>
+      <c r="H279" s="26">
+        <v>50</v>
+      </c>
+      <c r="I279" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="J279" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="K279" s="55"/>
+    </row>
+    <row r="280" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C280" s="56"/>
+      <c r="D280" s="57" t="s">
+        <v>77</v>
+      </c>
+      <c r="E280" s="59" t="s">
+        <v>121</v>
+      </c>
+      <c r="F280" s="58" t="s">
+        <v>305</v>
+      </c>
+      <c r="G280" s="57" t="s">
+        <v>245</v>
+      </c>
+      <c r="H280" s="59">
+        <v>50</v>
+      </c>
+      <c r="I280" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="J280" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="K280" s="60"/>
+    </row>
+    <row r="281" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C281" s="23"/>
+      <c r="D281" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="E281" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="F281" s="25" t="s">
+        <v>305</v>
+      </c>
+      <c r="G281" s="24" t="s">
+        <v>245</v>
+      </c>
+      <c r="H281" s="26">
+        <v>2</v>
+      </c>
+      <c r="I281" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="J281" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="K281" s="55"/>
+    </row>
+    <row r="282" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C282" s="56"/>
+      <c r="D282" s="57" t="s">
+        <v>84</v>
+      </c>
+      <c r="E282" s="59" t="s">
+        <v>307</v>
+      </c>
+      <c r="F282" s="58" t="s">
+        <v>305</v>
+      </c>
+      <c r="G282" s="57" t="s">
+        <v>245</v>
+      </c>
+      <c r="H282" s="59">
+        <v>10</v>
+      </c>
+      <c r="I282" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="J282" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="K282" s="60"/>
+    </row>
+    <row r="283" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C283" s="23"/>
+      <c r="D283" s="24" t="s">
+        <v>85</v>
+      </c>
+      <c r="E283" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="F283" s="25" t="s">
         <v>308</v>
       </c>
-      <c r="E158" s="57" t="s">
-[...2 lines deleted...]
-      <c r="F158" s="58" t="s">
+      <c r="G283" s="24" t="s">
+        <v>245</v>
+      </c>
+      <c r="H283" s="26">
+        <v>10</v>
+      </c>
+      <c r="I283" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="J283" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="K283" s="55"/>
+    </row>
+    <row r="284" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C284" s="44" t="s">
+        <v>6</v>
+      </c>
+      <c r="D284" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="E284" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F284" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="G284" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H284" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="I284" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="J284" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="K284" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="285" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C285" s="28" t="s">
         <v>309</v>
       </c>
-      <c r="G158" s="57" t="s">
-[...43 lines deleted...]
-      <c r="C160" s="42" t="s">
+      <c r="D285" s="29"/>
+      <c r="E285" s="29"/>
+      <c r="F285" s="30"/>
+      <c r="G285" s="29"/>
+      <c r="H285" s="31"/>
+      <c r="I285" s="31"/>
+      <c r="J285" s="31"/>
+      <c r="K285" s="46"/>
+    </row>
+    <row r="286" spans="3:11" ht="63" x14ac:dyDescent="0.35">
+      <c r="C286" s="28"/>
+      <c r="D286" s="29"/>
+      <c r="E286" s="29"/>
+      <c r="F286" s="47" t="s">
         <v>310</v>
       </c>
-      <c r="D160" s="43"/>
-[...936 lines deleted...]
-      <c r="K200" s="110"/>
+      <c r="G286" s="29"/>
+      <c r="H286" s="31"/>
+      <c r="I286" s="31"/>
+      <c r="J286" s="31"/>
+      <c r="K286" s="17"/>
+    </row>
+    <row r="287" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C287" s="28"/>
+      <c r="D287" s="29"/>
+      <c r="E287" s="29"/>
+      <c r="F287" s="30"/>
+      <c r="G287" s="29"/>
+      <c r="H287" s="31"/>
+      <c r="I287" s="31"/>
+      <c r="J287" s="31"/>
+      <c r="K287" s="17"/>
+    </row>
+    <row r="288" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C288" s="28"/>
+      <c r="D288" s="29"/>
+      <c r="E288" s="29"/>
+      <c r="F288" s="30"/>
+      <c r="G288" s="29"/>
+      <c r="H288" s="31"/>
+      <c r="I288" s="31"/>
+      <c r="J288" s="31"/>
+      <c r="K288" s="17"/>
+    </row>
+    <row r="289" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="C289" s="28"/>
+      <c r="D289" s="29"/>
+      <c r="E289" s="29"/>
+      <c r="F289" s="30"/>
+      <c r="G289" s="29"/>
+      <c r="H289" s="31"/>
+      <c r="I289" s="31"/>
+      <c r="J289" s="31"/>
+      <c r="K289" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
-  <tableParts count="12">
+  <tableParts count="15">
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
     <tablePart r:id="rId6"/>
     <tablePart r:id="rId7"/>
     <tablePart r:id="rId8"/>
     <tablePart r:id="rId9"/>
     <tablePart r:id="rId10"/>
     <tablePart r:id="rId11"/>
     <tablePart r:id="rId12"/>
     <tablePart r:id="rId13"/>
     <tablePart r:id="rId14"/>
+    <tablePart r:id="rId15"/>
+    <tablePart r:id="rId16"/>
+    <tablePart r:id="rId17"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2AB969DE-E2A4-4DC4-B700-A3A92643AB86}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DE18DC53-11AD-40E5-AEFA-8D2967802DBD}">
   <sheetPr>
-    <tabColor theme="2" tint="-9.9978637043366805E-2"/>
+    <tabColor rgb="FFFF0000"/>
   </sheetPr>
-  <dimension ref="A1:V1"/>
+  <dimension ref="A1:X293"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:XFD1"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="9" bestFit="1" customWidth="1"/>
-[...18 lines deleted...]
-    <col min="22" max="22" width="9.81640625" customWidth="1"/>
+    <col min="1" max="1" width="17" style="75" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="13.1796875" style="75" customWidth="1"/>
+    <col min="4" max="5" width="8.7265625" style="75"/>
+    <col min="6" max="6" width="7.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="5.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="8.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="10.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="8.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.26953125" style="75" customWidth="1"/>
+    <col min="14" max="14" width="13.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="13.26953125" style="75" customWidth="1"/>
+    <col min="16" max="17" width="13.26953125" style="70" customWidth="1"/>
+    <col min="18" max="18" width="18.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="10.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="18.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="10.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="28.54296875" style="75" customWidth="1"/>
+    <col min="23" max="23" width="12.1796875" style="70" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="8.7265625" hidden="1" customWidth="1"/>
+    <col min="25" max="16384" width="8.7265625" style="75"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" s="5" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B1" s="3" t="s">
+    <row r="1" spans="1:24" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="73" t="s">
+        <v>155</v>
+      </c>
+      <c r="B1" s="73" t="s">
+        <v>163</v>
+      </c>
+      <c r="C1" s="73" t="s">
+        <v>180</v>
+      </c>
+      <c r="D1" s="72" t="s">
+        <v>113</v>
+      </c>
+      <c r="E1" s="72" t="s">
+        <v>115</v>
+      </c>
+      <c r="F1" s="72" t="s">
+        <v>121</v>
+      </c>
+      <c r="G1" s="72" t="s">
+        <v>123</v>
+      </c>
+      <c r="H1" s="73" t="s">
+        <v>125</v>
+      </c>
+      <c r="I1" s="72" t="s">
+        <v>127</v>
+      </c>
+      <c r="J1" s="72" t="s">
+        <v>66</v>
+      </c>
+      <c r="K1" s="72" t="s">
+        <v>189</v>
+      </c>
+      <c r="L1" s="72" t="s">
+        <v>75</v>
+      </c>
+      <c r="M1" s="73" t="s">
+        <v>556</v>
+      </c>
+      <c r="N1" s="73" t="s">
+        <v>192</v>
+      </c>
+      <c r="O1" s="73" t="s">
+        <v>226</v>
+      </c>
+      <c r="P1" s="77" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q1" s="77" t="s">
+        <v>224</v>
+      </c>
+      <c r="R1" s="72" t="s">
+        <v>219</v>
+      </c>
+      <c r="S1" s="72" t="s">
+        <v>222</v>
+      </c>
+      <c r="T1" s="72" t="s">
+        <v>197</v>
+      </c>
+      <c r="U1" s="72" t="s">
+        <v>78</v>
+      </c>
+      <c r="V1" s="72" t="s">
         <v>98</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...57 lines deleted...]
-        <v>113</v>
+      <c r="W1" s="71" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="131" t="s">
+        <v>621</v>
+      </c>
+      <c r="B2" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="C2" s="131" t="s">
+        <v>688</v>
+      </c>
+      <c r="D2" s="131" t="s">
+        <v>644</v>
+      </c>
+      <c r="E2" s="131" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2" s="131" t="s">
+        <v>645</v>
+      </c>
+      <c r="G2" s="131" t="s">
+        <v>646</v>
+      </c>
+      <c r="H2" s="131" t="s">
+        <v>647</v>
+      </c>
+      <c r="L2" s="133"/>
+      <c r="M2" s="131" t="s">
+        <v>620</v>
+      </c>
+      <c r="N2" s="131" t="s">
+        <v>690</v>
+      </c>
+      <c r="O2" s="131" t="s">
+        <v>691</v>
+      </c>
+      <c r="P2" s="133">
+        <v>45658</v>
+      </c>
+      <c r="Q2" s="133">
+        <v>45658</v>
+      </c>
+      <c r="R2" s="131" t="s">
+        <v>692</v>
+      </c>
+      <c r="S2" s="131" t="s">
+        <v>692</v>
+      </c>
+      <c r="W2" s="133"/>
+      <c r="X2" s="131" t="str">
+        <f t="shared" ref="X2:X13" si="0">_xlfn.CONCAT(B2,C2)</f>
+        <v>1The Mickey Store</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="131" t="s">
+        <v>621</v>
+      </c>
+      <c r="B3" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="C3" s="131" t="s">
+        <v>693</v>
+      </c>
+      <c r="D3" s="131" t="s">
+        <v>644</v>
+      </c>
+      <c r="E3" s="131" t="s">
+        <v>694</v>
+      </c>
+      <c r="F3" s="131" t="s">
+        <v>645</v>
+      </c>
+      <c r="G3" s="131" t="s">
+        <v>646</v>
+      </c>
+      <c r="H3" s="131" t="s">
+        <v>647</v>
+      </c>
+      <c r="L3" s="133"/>
+      <c r="M3" s="131" t="s">
+        <v>620</v>
+      </c>
+      <c r="N3" s="131" t="s">
+        <v>690</v>
+      </c>
+      <c r="O3" s="131" t="s">
+        <v>691</v>
+      </c>
+      <c r="P3" s="133">
+        <v>45658</v>
+      </c>
+      <c r="Q3" s="133">
+        <v>45658</v>
+      </c>
+      <c r="R3" s="131" t="s">
+        <v>692</v>
+      </c>
+      <c r="S3" s="131" t="s">
+        <v>692</v>
+      </c>
+      <c r="W3" s="133"/>
+      <c r="X3" s="131" t="str">
+        <f t="shared" si="0"/>
+        <v>2The Minnie Store</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="131" t="s">
+        <v>624</v>
+      </c>
+      <c r="B4" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="C4" s="131" t="s">
+        <v>695</v>
+      </c>
+      <c r="D4" s="131" t="s">
+        <v>696</v>
+      </c>
+      <c r="E4" s="131" t="s">
+        <v>689</v>
+      </c>
+      <c r="F4" s="131" t="s">
+        <v>645</v>
+      </c>
+      <c r="G4" s="131" t="s">
+        <v>646</v>
+      </c>
+      <c r="H4" s="131" t="s">
+        <v>647</v>
+      </c>
+      <c r="L4" s="133"/>
+      <c r="M4" s="131" t="s">
+        <v>620</v>
+      </c>
+      <c r="N4" s="131" t="s">
+        <v>690</v>
+      </c>
+      <c r="O4" s="131" t="s">
+        <v>691</v>
+      </c>
+      <c r="P4" s="133">
+        <v>45658</v>
+      </c>
+      <c r="Q4" s="133">
+        <v>45658</v>
+      </c>
+      <c r="R4" s="131" t="s">
+        <v>692</v>
+      </c>
+      <c r="S4" s="131" t="s">
+        <v>692</v>
+      </c>
+      <c r="W4" s="133"/>
+      <c r="X4" s="131" t="str">
+        <f t="shared" si="0"/>
+        <v>1The Donald Store</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="131" t="s">
+        <v>624</v>
+      </c>
+      <c r="B5" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="C5" s="131" t="s">
+        <v>697</v>
+      </c>
+      <c r="D5" s="131" t="s">
+        <v>696</v>
+      </c>
+      <c r="E5" s="131" t="s">
+        <v>689</v>
+      </c>
+      <c r="F5" s="131" t="s">
+        <v>645</v>
+      </c>
+      <c r="G5" s="131" t="s">
+        <v>646</v>
+      </c>
+      <c r="H5" s="131" t="s">
+        <v>647</v>
+      </c>
+      <c r="L5" s="133"/>
+      <c r="M5" s="131" t="s">
+        <v>620</v>
+      </c>
+      <c r="N5" s="131" t="s">
+        <v>690</v>
+      </c>
+      <c r="O5" s="131" t="s">
+        <v>691</v>
+      </c>
+      <c r="P5" s="133">
+        <v>45658</v>
+      </c>
+      <c r="Q5" s="133">
+        <v>45658</v>
+      </c>
+      <c r="R5" s="131" t="s">
+        <v>692</v>
+      </c>
+      <c r="S5" s="131" t="s">
+        <v>692</v>
+      </c>
+      <c r="W5" s="133"/>
+      <c r="X5" s="131" t="str">
+        <f t="shared" si="0"/>
+        <v>2The Daisy Store</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="131" t="s">
+        <v>627</v>
+      </c>
+      <c r="B6" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="C6" s="131" t="s">
+        <v>698</v>
+      </c>
+      <c r="D6" s="131" t="s">
+        <v>649</v>
+      </c>
+      <c r="F6" s="131" t="s">
+        <v>650</v>
+      </c>
+      <c r="G6" s="131" t="s">
+        <v>651</v>
+      </c>
+      <c r="H6" s="131" t="s">
+        <v>652</v>
+      </c>
+      <c r="L6" s="133"/>
+      <c r="M6" s="131" t="s">
+        <v>633</v>
+      </c>
+      <c r="N6" s="131" t="s">
+        <v>690</v>
+      </c>
+      <c r="O6" s="131" t="s">
+        <v>691</v>
+      </c>
+      <c r="P6" s="133">
+        <v>45689</v>
+      </c>
+      <c r="Q6" s="133">
+        <v>45689</v>
+      </c>
+      <c r="R6" s="131" t="s">
+        <v>692</v>
+      </c>
+      <c r="S6" s="131" t="s">
+        <v>692</v>
+      </c>
+      <c r="W6" s="133"/>
+      <c r="X6" s="131" t="str">
+        <f t="shared" si="0"/>
+        <v>1Main House</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="131" t="s">
+        <v>627</v>
+      </c>
+      <c r="B7" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="C7" s="131" t="s">
+        <v>699</v>
+      </c>
+      <c r="D7" s="131" t="s">
+        <v>700</v>
+      </c>
+      <c r="F7" s="131" t="s">
+        <v>650</v>
+      </c>
+      <c r="G7" s="131" t="s">
+        <v>651</v>
+      </c>
+      <c r="H7" s="131" t="s">
+        <v>652</v>
+      </c>
+      <c r="L7" s="133"/>
+      <c r="M7" s="131" t="s">
+        <v>633</v>
+      </c>
+      <c r="N7" s="131" t="s">
+        <v>690</v>
+      </c>
+      <c r="O7" s="131" t="s">
+        <v>691</v>
+      </c>
+      <c r="P7" s="133">
+        <v>45717</v>
+      </c>
+      <c r="Q7" s="133">
+        <v>45717</v>
+      </c>
+      <c r="R7" s="131" t="s">
+        <v>692</v>
+      </c>
+      <c r="S7" s="131" t="s">
+        <v>692</v>
+      </c>
+      <c r="W7" s="133"/>
+      <c r="X7" s="131" t="str">
+        <f t="shared" si="0"/>
+        <v>1Bat Cave</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="131" t="s">
+        <v>634</v>
+      </c>
+      <c r="B8" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="C8" s="131" t="s">
+        <v>701</v>
+      </c>
+      <c r="D8" s="131" t="s">
+        <v>653</v>
+      </c>
+      <c r="F8" s="131" t="s">
+        <v>654</v>
+      </c>
+      <c r="G8" s="131" t="s">
+        <v>655</v>
+      </c>
+      <c r="H8" s="131" t="s">
+        <v>656</v>
+      </c>
+      <c r="L8" s="133"/>
+      <c r="M8" s="131" t="s">
+        <v>639</v>
+      </c>
+      <c r="N8" s="131" t="s">
+        <v>690</v>
+      </c>
+      <c r="O8" s="131" t="s">
+        <v>691</v>
+      </c>
+      <c r="P8" s="133">
+        <v>36526</v>
+      </c>
+      <c r="Q8" s="133">
+        <v>36526</v>
+      </c>
+      <c r="R8" s="131" t="s">
+        <v>692</v>
+      </c>
+      <c r="S8" s="131" t="s">
+        <v>692</v>
+      </c>
+      <c r="V8" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="W8" s="133">
+        <v>45658</v>
+      </c>
+      <c r="X8" s="131" t="str">
+        <f t="shared" si="0"/>
+        <v>1Clark Kent</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="X9" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="10" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="X10" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="11" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="X11" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="12" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="X12" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="13" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="X13" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="14" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="X14" t="str">
+        <f t="shared" ref="X14:X77" si="1">_xlfn.CONCAT(B14,C14)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="15" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="X15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="16" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="X16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="17" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="18" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X18" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="19" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X19" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="20" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X20" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="21" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X21" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="22" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X22" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="23" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X23" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="24" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X24" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="25" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X25" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="26" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X26" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="27" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X27" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="28" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X28" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="29" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X29" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="30" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X30" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="31" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X31" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="32" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X32" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="33" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X33" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="34" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X34" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="35" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X35" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="36" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X36" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="37" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X37" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="38" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X38" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="39" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X39" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="40" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X40" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="41" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X41" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="42" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X42" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="43" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X43" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="44" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X44" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="45" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X45" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="46" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X46" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="47" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X47" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="48" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X48" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="49" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X49" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="50" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X50" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="51" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X51" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="52" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X52" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="53" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X53" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="54" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X54" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="55" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X55" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="56" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X56" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="57" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X57" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="58" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X58" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="59" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X59" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="60" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X60" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="61" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X61" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="62" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X62" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="63" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X63" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="64" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X64" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="65" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X65" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="66" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X66" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="67" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X67" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="68" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X68" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="69" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X69" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="70" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X70" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="71" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X71" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="72" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X72" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="73" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X73" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="74" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X74" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="75" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X75" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="76" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X76" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="77" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X77" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="78" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X78" t="str">
+        <f t="shared" ref="X78:X141" si="2">_xlfn.CONCAT(B78,C78)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="79" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X79" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="80" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X80" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="81" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X81" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="82" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X82" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="83" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X83" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="84" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X84" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="85" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X85" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="86" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X86" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="87" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X87" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="88" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X88" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="89" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X89" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="90" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X90" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="91" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X91" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="92" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X92" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="93" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X93" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="94" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X94" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="95" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X95" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="96" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X96" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="97" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X97" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="98" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X98" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="99" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X99" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="100" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X100" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="101" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X101" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="102" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X102" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="103" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X103" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="104" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X104" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="105" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X105" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="106" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X106" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="107" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X107" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="108" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X108" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="109" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X109" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="110" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X110" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="111" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X111" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="112" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X112" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="113" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X113" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="114" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X114" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="115" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X115" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="116" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X116" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="117" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X117" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="118" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X118" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="119" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X119" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="120" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X120" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="121" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X121" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="122" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X122" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="123" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X123" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="124" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X124" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="125" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X125" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="126" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X126" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="127" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X127" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="128" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X128" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="129" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X129" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="130" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X130" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="131" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X131" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="132" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X132" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="133" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X133" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="134" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X134" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="135" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X135" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="136" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X136" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="137" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X137" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="138" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X138" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="139" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X139" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="140" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X140" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="141" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X141" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+    </row>
+    <row r="142" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X142" t="str">
+        <f t="shared" ref="X142:X205" si="3">_xlfn.CONCAT(B142,C142)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="143" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X143" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="144" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X144" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="145" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X145" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="146" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X146" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="147" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X147" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="148" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X148" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="149" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X149" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="150" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X150" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="151" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X151" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="152" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X152" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="153" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X153" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="154" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X154" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="155" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X155" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="156" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X156" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="157" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X157" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="158" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X158" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="159" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X159" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="160" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X160" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="161" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X161" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="162" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X162" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="163" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X163" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="164" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X164" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="165" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X165" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="166" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X166" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="167" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X167" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="168" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X168" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="169" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X169" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="170" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X170" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="171" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X171" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="172" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X172" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="173" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X173" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="174" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X174" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="175" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X175" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="176" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X176" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="177" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X177" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="178" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X178" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="179" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X179" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="180" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X180" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="181" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X181" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="182" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X182" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="183" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X183" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="184" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X184" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="185" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X185" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="186" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X186" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="187" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X187" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="188" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X188" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="189" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X189" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="190" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X190" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="191" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X191" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="192" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X192" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="193" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X193" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="194" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X194" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="195" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X195" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="196" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X196" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="197" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X197" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="198" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X198" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="199" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X199" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="200" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X200" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="201" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X201" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="202" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X202" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="203" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X203" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="204" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X204" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="205" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X205" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+    </row>
+    <row r="206" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X206" t="str">
+        <f t="shared" ref="X206:X269" si="4">_xlfn.CONCAT(B206,C206)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="207" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X207" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="208" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X208" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="209" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X209" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="210" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X210" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="211" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X211" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="212" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X212" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="213" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X213" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="214" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X214" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="215" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X215" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="216" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X216" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="217" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X217" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="218" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X218" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="219" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X219" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="220" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X220" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="221" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X221" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="222" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X222" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="223" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X223" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="224" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X224" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="225" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X225" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="226" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X226" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="227" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X227" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="228" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X228" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="229" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X229" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="230" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X230" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="231" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X231" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="232" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X232" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="233" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X233" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="234" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X234" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="235" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X235" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="236" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X236" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="237" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X237" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="238" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X238" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="239" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X239" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="240" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X240" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="241" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X241" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="242" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X242" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="243" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X243" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="244" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X244" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="245" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X245" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="246" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X246" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="247" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X247" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="248" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X248" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="249" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X249" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="250" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X250" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="251" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X251" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="252" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X252" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="253" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X253" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="254" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X254" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="255" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X255" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="256" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X256" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="257" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X257" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="258" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X258" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="259" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X259" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="260" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X260" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="261" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X261" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="262" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X262" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="263" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X263" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="264" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X264" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="265" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X265" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="266" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X266" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="267" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X267" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="268" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X268" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="269" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X269" t="str">
+        <f t="shared" si="4"/>
+        <v/>
+      </c>
+    </row>
+    <row r="270" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X270" t="str">
+        <f t="shared" ref="X270:X293" si="5">_xlfn.CONCAT(B270,C270)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="271" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X271" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="272" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X272" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="273" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X273" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="274" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X274" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="275" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X275" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="276" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X276" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="277" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X277" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="278" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X278" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="279" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X279" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="280" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X280" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="281" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X281" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="282" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X282" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="283" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X283" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="284" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X284" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="285" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X285" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="286" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X286" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="287" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X287" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="288" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X288" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="289" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X289" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="290" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X290" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="291" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X291" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="292" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X292" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="293" spans="24:24" x14ac:dyDescent="0.35">
+      <c r="X293" t="str">
+        <f t="shared" si="5"/>
+        <v/>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17A12D15-9FC7-4002-B905-BDE1F973EE6A}">
   <sheetPr>
-    <tabColor theme="4"/>
+    <tabColor rgb="FFFFFF00"/>
   </sheetPr>
-  <dimension ref="A1:G2"/>
+  <dimension ref="A1:X82"/>
   <sheetViews>
-    <sheetView topLeftCell="A2" workbookViewId="0">
-      <selection activeCell="H37" sqref="H36:H37"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="15.54296875" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="12.1796875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="39.453125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17" style="75" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.1796875" style="75" customWidth="1"/>
+    <col min="5" max="6" width="8.7265625" style="75"/>
+    <col min="7" max="7" width="7.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="5.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="10.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="8.26953125" style="75" customWidth="1"/>
+    <col min="15" max="15" width="13.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="13.26953125" style="75" customWidth="1"/>
+    <col min="17" max="18" width="13.26953125" style="70" customWidth="1"/>
+    <col min="19" max="19" width="18.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="10.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="18.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="10.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="28.54296875" style="75" customWidth="1"/>
+    <col min="24" max="24" width="12.1796875" style="70" bestFit="1" customWidth="1"/>
+    <col min="25" max="16384" width="8.7265625" style="75"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="29" x14ac:dyDescent="0.35">
-[...42 lines deleted...]
-        <v>116</v>
+    <row r="1" spans="1:24" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="104" t="s">
+        <v>557</v>
+      </c>
+      <c r="B1" s="73" t="s">
+        <v>155</v>
+      </c>
+      <c r="C1" s="73" t="s">
+        <v>163</v>
+      </c>
+      <c r="D1" s="73" t="s">
+        <v>180</v>
+      </c>
+      <c r="E1" s="72" t="s">
+        <v>113</v>
+      </c>
+      <c r="F1" s="72" t="s">
+        <v>115</v>
+      </c>
+      <c r="G1" s="72" t="s">
+        <v>121</v>
+      </c>
+      <c r="H1" s="72" t="s">
+        <v>123</v>
+      </c>
+      <c r="I1" s="73" t="s">
+        <v>125</v>
+      </c>
+      <c r="J1" s="72" t="s">
+        <v>127</v>
+      </c>
+      <c r="K1" s="72" t="s">
+        <v>66</v>
+      </c>
+      <c r="L1" s="72" t="s">
+        <v>189</v>
+      </c>
+      <c r="M1" s="72" t="s">
+        <v>75</v>
+      </c>
+      <c r="N1" s="73" t="s">
+        <v>556</v>
+      </c>
+      <c r="O1" s="73" t="s">
+        <v>192</v>
+      </c>
+      <c r="P1" s="73" t="s">
+        <v>226</v>
+      </c>
+      <c r="Q1" s="77" t="s">
+        <v>195</v>
+      </c>
+      <c r="R1" s="77" t="s">
+        <v>224</v>
+      </c>
+      <c r="S1" s="72" t="s">
+        <v>219</v>
+      </c>
+      <c r="T1" s="72" t="s">
+        <v>222</v>
+      </c>
+      <c r="U1" s="72" t="s">
+        <v>197</v>
+      </c>
+      <c r="V1" s="72" t="s">
+        <v>78</v>
+      </c>
+      <c r="W1" s="72" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" s="71" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A2" t="str">
+        <f>IFERROR(IF(VLOOKUP(B2,Customer!C:C,1, 0) =B2, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A3" t="str">
+        <f>IFERROR(IF(VLOOKUP(B3,Customer!C:C,1, 0) =B3, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A4" t="str">
+        <f>IFERROR(IF(VLOOKUP(B4,Customer!C:C,1, 0) =B4, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A5" t="str">
+        <f>IFERROR(IF(VLOOKUP(B5,Customer!C:C,1, 0) =B5, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A6" t="str">
+        <f>IFERROR(IF(VLOOKUP(B6,Customer!C:C,1, 0) =B6, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A7" t="str">
+        <f>IFERROR(IF(VLOOKUP(B7,Customer!C:C,1, 0) =B7, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A8" t="str">
+        <f>IFERROR(IF(VLOOKUP(B8,Customer!C:C,1, 0) =B8, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A9" t="str">
+        <f>IFERROR(IF(VLOOKUP(B9,Customer!C:C,1, 0) =B9, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A10" t="str">
+        <f>IFERROR(IF(VLOOKUP(B10,Customer!C:C,1, 0) =B10, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A11" t="str">
+        <f>IFERROR(IF(VLOOKUP(B11,Customer!C:C,1, 0) =B11, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A12" t="str">
+        <f>IFERROR(IF(VLOOKUP(B12,Customer!C:C,1, 0) =B12, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A13" t="str">
+        <f>IFERROR(IF(VLOOKUP(B13,Customer!C:C,1, 0) =B13, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A14" t="str">
+        <f>IFERROR(IF(VLOOKUP(B14,Customer!C:C,1, 0) =B14, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A15" t="str">
+        <f>IFERROR(IF(VLOOKUP(B15,Customer!C:C,1, 0) =B15, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A16" t="str">
+        <f>IFERROR(IF(VLOOKUP(B16,Customer!C:C,1, 0) =B16, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A17" t="str">
+        <f>IFERROR(IF(VLOOKUP(B17,Customer!C:C,1, 0) =B17, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A18" t="str">
+        <f>IFERROR(IF(VLOOKUP(B18,Customer!C:C,1, 0) =B18, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A19" t="str">
+        <f>IFERROR(IF(VLOOKUP(B19,Customer!C:C,1, 0) =B19, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A20" t="str">
+        <f>IFERROR(IF(VLOOKUP(B20,Customer!C:C,1, 0) =B20, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A21" t="str">
+        <f>IFERROR(IF(VLOOKUP(B21,Customer!C:C,1, 0) =B21, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A22" t="str">
+        <f>IFERROR(IF(VLOOKUP(B22,Customer!C:C,1, 0) =B22, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A23" t="str">
+        <f>IFERROR(IF(VLOOKUP(B23,Customer!C:C,1, 0) =B23, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A24" t="str">
+        <f>IFERROR(IF(VLOOKUP(B24,Customer!C:C,1, 0) =B24, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A25" t="str">
+        <f>IFERROR(IF(VLOOKUP(B25,Customer!C:C,1, 0) =B25, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A26" t="str">
+        <f>IFERROR(IF(VLOOKUP(B26,Customer!C:C,1, 0) =B26, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A27" t="str">
+        <f>IFERROR(IF(VLOOKUP(B27,Customer!C:C,1, 0) =B27, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A28" t="str">
+        <f>IFERROR(IF(VLOOKUP(B28,Customer!C:C,1, 0) =B28, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A29" t="str">
+        <f>IFERROR(IF(VLOOKUP(B29,Customer!C:C,1, 0) =B29, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A30" t="str">
+        <f>IFERROR(IF(VLOOKUP(B30,Customer!C:C,1, 0) =B30, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A31" t="str">
+        <f>IFERROR(IF(VLOOKUP(B31,Customer!C:C,1, 0) =B31, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A32" t="str">
+        <f>IFERROR(IF(VLOOKUP(B32,Customer!C:C,1, 0) =B32, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A33" t="str">
+        <f>IFERROR(IF(VLOOKUP(B33,Customer!C:C,1, 0) =B33, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A34" t="str">
+        <f>IFERROR(IF(VLOOKUP(B34,Customer!C:C,1, 0) =B34, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A35" t="str">
+        <f>IFERROR(IF(VLOOKUP(B35,Customer!C:C,1, 0) =B35, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A36" t="str">
+        <f>IFERROR(IF(VLOOKUP(B36,Customer!C:C,1, 0) =B36, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A37" t="str">
+        <f>IFERROR(IF(VLOOKUP(B37,Customer!C:C,1, 0) =B37, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A38" t="str">
+        <f>IFERROR(IF(VLOOKUP(B38,Customer!C:C,1, 0) =B38, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="39" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A39" t="str">
+        <f>IFERROR(IF(VLOOKUP(B39,Customer!C:C,1, 0) =B39, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="40" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A40" t="str">
+        <f>IFERROR(IF(VLOOKUP(B40,Customer!C:C,1, 0) =B40, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="41" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A41" t="str">
+        <f>IFERROR(IF(VLOOKUP(B41,Customer!C:C,1, 0) =B41, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="42" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A42" t="str">
+        <f>IFERROR(IF(VLOOKUP(B42,Customer!C:C,1, 0) =B42, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="43" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A43" t="str">
+        <f>IFERROR(IF(VLOOKUP(B43,Customer!C:C,1, 0) =B43, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="44" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A44" t="str">
+        <f>IFERROR(IF(VLOOKUP(B44,Customer!C:C,1, 0) =B44, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="45" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A45" t="str">
+        <f>IFERROR(IF(VLOOKUP(B45,Customer!C:C,1, 0) =B45, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="46" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A46" t="str">
+        <f>IFERROR(IF(VLOOKUP(B46,Customer!C:C,1, 0) =B46, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="47" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A47" t="str">
+        <f>IFERROR(IF(VLOOKUP(B47,Customer!C:C,1, 0) =B47, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="48" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A48" t="str">
+        <f>IFERROR(IF(VLOOKUP(B48,Customer!C:C,1, 0) =B48, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A49" t="str">
+        <f>IFERROR(IF(VLOOKUP(B49,Customer!C:C,1, 0) =B49, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A50" t="str">
+        <f>IFERROR(IF(VLOOKUP(B50,Customer!C:C,1, 0) =B50, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A51" t="str">
+        <f>IFERROR(IF(VLOOKUP(B51,Customer!C:C,1, 0) =B51, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A52" t="str">
+        <f>IFERROR(IF(VLOOKUP(B52,Customer!C:C,1, 0) =B52, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="53" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A53" t="str">
+        <f>IFERROR(IF(VLOOKUP(B53,Customer!C:C,1, 0) =B53, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="54" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A54" t="str">
+        <f>IFERROR(IF(VLOOKUP(B54,Customer!C:C,1, 0) =B54, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="55" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A55" t="str">
+        <f>IFERROR(IF(VLOOKUP(B55,Customer!C:C,1, 0) =B55, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="56" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A56" t="str">
+        <f>IFERROR(IF(VLOOKUP(B56,Customer!C:C,1, 0) =B56, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="57" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A57" t="str">
+        <f>IFERROR(IF(VLOOKUP(B57,Customer!C:C,1, 0) =B57, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="58" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A58" t="str">
+        <f>IFERROR(IF(VLOOKUP(B58,Customer!C:C,1, 0) =B58, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="59" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A59" t="str">
+        <f>IFERROR(IF(VLOOKUP(B59,Customer!C:C,1, 0) =B59, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="60" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A60" t="str">
+        <f>IFERROR(IF(VLOOKUP(B60,Customer!C:C,1, 0) =B60, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="61" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A61" t="str">
+        <f>IFERROR(IF(VLOOKUP(B61,Customer!C:C,1, 0) =B61, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="62" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A62" t="str">
+        <f>IFERROR(IF(VLOOKUP(B62,Customer!C:C,1, 0) =B62, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="63" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A63" t="str">
+        <f>IFERROR(IF(VLOOKUP(B63,Customer!C:C,1, 0) =B63, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="64" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A64" t="str">
+        <f>IFERROR(IF(VLOOKUP(B64,Customer!C:C,1, 0) =B64, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="65" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A65" t="str">
+        <f>IFERROR(IF(VLOOKUP(B65,Customer!C:C,1, 0) =B65, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="66" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A66" t="str">
+        <f>IFERROR(IF(VLOOKUP(B66,Customer!C:C,1, 0) =B66, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="67" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A67" t="str">
+        <f>IFERROR(IF(VLOOKUP(B67,Customer!C:C,1, 0) =B67, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="68" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A68" t="str">
+        <f>IFERROR(IF(VLOOKUP(B68,Customer!C:C,1, 0) =B68, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="69" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A69" t="str">
+        <f>IFERROR(IF(VLOOKUP(B69,Customer!C:C,1, 0) =B69, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="70" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A70" t="str">
+        <f>IFERROR(IF(VLOOKUP(B70,Customer!C:C,1, 0) =B70, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="71" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A71" t="str">
+        <f>IFERROR(IF(VLOOKUP(B71,Customer!C:C,1, 0) =B71, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="72" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A72" t="str">
+        <f>IFERROR(IF(VLOOKUP(B72,Customer!C:C,1, 0) =B72, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="73" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A73" t="str">
+        <f>IFERROR(IF(VLOOKUP(B73,Customer!C:C,1, 0) =B73, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="74" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A74" t="str">
+        <f>IFERROR(IF(VLOOKUP(B74,Customer!C:C,1, 0) =B74, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="75" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A75" t="str">
+        <f>IFERROR(IF(VLOOKUP(B75,Customer!C:C,1, 0) =B75, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="76" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A76" t="str">
+        <f>IFERROR(IF(VLOOKUP(B76,Customer!C:C,1, 0) =B76, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="77" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A77" t="str">
+        <f>IFERROR(IF(VLOOKUP(B77,Customer!C:C,1, 0) =B77, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="78" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A78" t="str">
+        <f>IFERROR(IF(VLOOKUP(B78,Customer!C:C,1, 0) =B78, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="79" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A79" t="str">
+        <f>IFERROR(IF(VLOOKUP(B79,Customer!C:C,1, 0) =B79, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="80" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A80" t="str">
+        <f>IFERROR(IF(VLOOKUP(B80,Customer!C:C,1, 0) =B80, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="81" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A81" t="str">
+        <f>IFERROR(IF(VLOOKUP(B81,Customer!C:C,1, 0) =B81, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="82" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A82" t="str">
+        <f>IFERROR(IF(VLOOKUP(B82,Customer!C:C,1, 0) =B82, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7305AA3A-7A1A-4C1F-B2B5-A9D60DC41A0E}">
-[...3 lines deleted...]
-  <dimension ref="A1:P1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+  <dimension ref="A1:P11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:XFD1"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="11.7265625" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="16" max="16" width="13.26953125" customWidth="1"/>
+    <col min="1" max="1" width="17" style="75" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="20.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="13.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="16" style="75" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="13.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="15.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="13.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="15.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="17.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="18.7265625" style="78" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="24.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="10.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="8" style="75" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="12.1796875" style="70" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="8.7265625" hidden="1" customWidth="1"/>
+    <col min="17" max="16384" width="8.7265625" style="75"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.35">
-[...47 lines deleted...]
-      </c>
+    <row r="1" spans="1:16" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="73" t="s">
+        <v>155</v>
+      </c>
+      <c r="B1" s="73" t="s">
+        <v>203</v>
+      </c>
+      <c r="C1" s="72" t="s">
+        <v>205</v>
+      </c>
+      <c r="D1" s="73" t="s">
+        <v>373</v>
+      </c>
+      <c r="E1" s="73" t="s">
+        <v>210</v>
+      </c>
+      <c r="F1" s="73" t="s">
+        <v>212</v>
+      </c>
+      <c r="G1" s="73" t="s">
+        <v>374</v>
+      </c>
+      <c r="H1" s="72" t="s">
+        <v>217</v>
+      </c>
+      <c r="I1" s="73" t="s">
+        <v>375</v>
+      </c>
+      <c r="J1" s="73" t="s">
+        <v>376</v>
+      </c>
+      <c r="K1" s="77" t="s">
+        <v>377</v>
+      </c>
+      <c r="L1" s="73" t="s">
+        <v>378</v>
+      </c>
+      <c r="M1" s="72" t="s">
+        <v>78</v>
+      </c>
+      <c r="N1" s="73" t="s">
+        <v>98</v>
+      </c>
+      <c r="O1" s="71" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="131" t="s">
+        <v>621</v>
+      </c>
+      <c r="B2" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="C2" s="131" t="s">
+        <v>702</v>
+      </c>
+      <c r="D2" s="131" t="s">
+        <v>703</v>
+      </c>
+      <c r="E2" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="F2" s="131" t="s">
+        <v>704</v>
+      </c>
+      <c r="G2" s="131" t="s">
+        <v>705</v>
+      </c>
+      <c r="I2" s="131" t="s">
+        <v>706</v>
+      </c>
+      <c r="J2" s="131" t="s">
+        <v>706</v>
+      </c>
+      <c r="K2" s="133">
+        <v>45658</v>
+      </c>
+      <c r="L2" s="133" t="s">
+        <v>691</v>
+      </c>
+      <c r="N2" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="O2" s="133"/>
+      <c r="P2" s="133"/>
+    </row>
+    <row r="3" spans="1:16" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="131" t="s">
+        <v>621</v>
+      </c>
+      <c r="B3" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="C3" s="131" t="s">
+        <v>702</v>
+      </c>
+      <c r="D3" s="131" t="s">
+        <v>703</v>
+      </c>
+      <c r="E3" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="F3" s="131" t="s">
+        <v>707</v>
+      </c>
+      <c r="G3" s="131" t="s">
+        <v>708</v>
+      </c>
+      <c r="I3" s="131" t="s">
+        <v>706</v>
+      </c>
+      <c r="J3" s="131" t="s">
+        <v>706</v>
+      </c>
+      <c r="K3" s="133">
+        <v>45658</v>
+      </c>
+      <c r="L3" s="133" t="s">
+        <v>691</v>
+      </c>
+      <c r="N3" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="O3" s="133"/>
+      <c r="P3" s="133"/>
+    </row>
+    <row r="4" spans="1:16" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="131" t="s">
+        <v>621</v>
+      </c>
+      <c r="B4" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="C4" s="131" t="s">
+        <v>702</v>
+      </c>
+      <c r="D4" s="131" t="s">
+        <v>709</v>
+      </c>
+      <c r="E4" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="F4" s="131" t="s">
+        <v>704</v>
+      </c>
+      <c r="G4" s="131" t="s">
+        <v>705</v>
+      </c>
+      <c r="I4" s="131" t="s">
+        <v>706</v>
+      </c>
+      <c r="J4" s="131" t="s">
+        <v>706</v>
+      </c>
+      <c r="K4" s="133">
+        <v>45658</v>
+      </c>
+      <c r="L4" s="133" t="s">
+        <v>691</v>
+      </c>
+      <c r="N4" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="O4" s="133"/>
+      <c r="P4" s="133"/>
+    </row>
+    <row r="5" spans="1:16" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="131" t="s">
+        <v>621</v>
+      </c>
+      <c r="B5" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="C5" s="131" t="s">
+        <v>702</v>
+      </c>
+      <c r="D5" s="131" t="s">
+        <v>709</v>
+      </c>
+      <c r="E5" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="F5" s="131" t="s">
+        <v>707</v>
+      </c>
+      <c r="G5" s="131" t="s">
+        <v>708</v>
+      </c>
+      <c r="I5" s="131" t="s">
+        <v>706</v>
+      </c>
+      <c r="J5" s="131" t="s">
+        <v>706</v>
+      </c>
+      <c r="K5" s="133">
+        <v>45658</v>
+      </c>
+      <c r="L5" s="133" t="s">
+        <v>691</v>
+      </c>
+      <c r="N5" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="O5" s="133"/>
+      <c r="P5" s="133"/>
+    </row>
+    <row r="6" spans="1:16" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="131" t="s">
+        <v>624</v>
+      </c>
+      <c r="B6" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="C6" s="131" t="s">
+        <v>702</v>
+      </c>
+      <c r="D6" s="131" t="s">
+        <v>710</v>
+      </c>
+      <c r="E6" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="F6" s="131" t="s">
+        <v>704</v>
+      </c>
+      <c r="G6" s="131" t="s">
+        <v>705</v>
+      </c>
+      <c r="I6" s="131" t="s">
+        <v>706</v>
+      </c>
+      <c r="J6" s="131" t="s">
+        <v>706</v>
+      </c>
+      <c r="K6" s="133">
+        <v>45658</v>
+      </c>
+      <c r="L6" s="133" t="s">
+        <v>691</v>
+      </c>
+      <c r="N6" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="O6" s="133"/>
+      <c r="P6" s="133"/>
+    </row>
+    <row r="7" spans="1:16" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="131" t="s">
+        <v>624</v>
+      </c>
+      <c r="B7" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="C7" s="131" t="s">
+        <v>702</v>
+      </c>
+      <c r="D7" s="131" t="s">
+        <v>710</v>
+      </c>
+      <c r="E7" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="F7" s="131" t="s">
+        <v>707</v>
+      </c>
+      <c r="G7" s="131" t="s">
+        <v>708</v>
+      </c>
+      <c r="I7" s="131" t="s">
+        <v>706</v>
+      </c>
+      <c r="J7" s="131" t="s">
+        <v>706</v>
+      </c>
+      <c r="K7" s="133">
+        <v>45658</v>
+      </c>
+      <c r="L7" s="133" t="s">
+        <v>691</v>
+      </c>
+      <c r="N7" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="O7" s="133"/>
+      <c r="P7" s="133"/>
+    </row>
+    <row r="8" spans="1:16" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="131" t="s">
+        <v>624</v>
+      </c>
+      <c r="B8" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="C8" s="131" t="s">
+        <v>702</v>
+      </c>
+      <c r="D8" s="131" t="s">
+        <v>711</v>
+      </c>
+      <c r="E8" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="F8" s="131" t="s">
+        <v>704</v>
+      </c>
+      <c r="G8" s="131" t="s">
+        <v>705</v>
+      </c>
+      <c r="I8" s="131" t="s">
+        <v>706</v>
+      </c>
+      <c r="J8" s="131" t="s">
+        <v>706</v>
+      </c>
+      <c r="K8" s="133">
+        <v>45658</v>
+      </c>
+      <c r="L8" s="133" t="s">
+        <v>691</v>
+      </c>
+      <c r="N8" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="O8" s="133"/>
+      <c r="P8" s="133"/>
+    </row>
+    <row r="9" spans="1:16" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="131" t="s">
+        <v>624</v>
+      </c>
+      <c r="B9" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="C9" s="131" t="s">
+        <v>702</v>
+      </c>
+      <c r="D9" s="131" t="s">
+        <v>711</v>
+      </c>
+      <c r="E9" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="F9" s="131" t="s">
+        <v>707</v>
+      </c>
+      <c r="G9" s="131" t="s">
+        <v>708</v>
+      </c>
+      <c r="I9" s="131" t="s">
+        <v>706</v>
+      </c>
+      <c r="J9" s="131" t="s">
+        <v>706</v>
+      </c>
+      <c r="K9" s="133">
+        <v>45658</v>
+      </c>
+      <c r="L9" s="133" t="s">
+        <v>691</v>
+      </c>
+      <c r="N9" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="O9" s="133"/>
+      <c r="P9" s="133"/>
+    </row>
+    <row r="10" spans="1:16" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="131" t="s">
+        <v>627</v>
+      </c>
+      <c r="B10" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="E10" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="F10" s="131" t="s">
+        <v>712</v>
+      </c>
+      <c r="G10" s="131" t="s">
+        <v>705</v>
+      </c>
+      <c r="I10" s="131" t="s">
+        <v>706</v>
+      </c>
+      <c r="J10" s="131" t="s">
+        <v>706</v>
+      </c>
+      <c r="K10" s="133">
+        <v>45689</v>
+      </c>
+      <c r="L10" s="133" t="s">
+        <v>691</v>
+      </c>
+      <c r="N10" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="O10" s="133"/>
+      <c r="P10" s="133"/>
+    </row>
+    <row r="11" spans="1:16" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="131" t="s">
+        <v>627</v>
+      </c>
+      <c r="B11" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="E11" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="F11" s="131" t="s">
+        <v>712</v>
+      </c>
+      <c r="G11" s="131" t="s">
+        <v>705</v>
+      </c>
+      <c r="I11" s="131" t="s">
+        <v>706</v>
+      </c>
+      <c r="J11" s="131" t="s">
+        <v>706</v>
+      </c>
+      <c r="K11" s="133">
+        <v>45717</v>
+      </c>
+      <c r="L11" s="133" t="s">
+        <v>691</v>
+      </c>
+      <c r="N11" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="O11" s="133"/>
+      <c r="P11" s="133"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{80555C5C-1620-4BD6-A093-755D916CCA9F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C066BA11-D990-4499-B2E4-00046E188A7E}">
   <sheetPr>
-    <tabColor theme="2" tint="-9.9978637043366805E-2"/>
+    <tabColor rgb="FFFFFF00"/>
   </sheetPr>
-  <dimension ref="A1:G1"/>
+  <dimension ref="A1:Q83"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:XFD1"/>
+      <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="3" max="3" width="15.1796875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="7" width="12.1796875" customWidth="1"/>
+    <col min="1" max="1" width="24.453125" customWidth="1"/>
+    <col min="2" max="2" width="29.453125" customWidth="1"/>
+    <col min="3" max="3" width="17" style="75" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="20.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="16" style="75" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="13.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="15.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="13.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="15.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="17.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="18.7265625" style="78" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="24.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="10.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="8" style="75" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="12.1796875" style="70" bestFit="1" customWidth="1"/>
+    <col min="18" max="16384" width="8.7265625" style="75"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.35">
-[...20 lines deleted...]
-      </c>
+    <row r="1" spans="1:17" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="104" t="s">
+        <v>557</v>
+      </c>
+      <c r="B1" s="104" t="s">
+        <v>558</v>
+      </c>
+      <c r="C1" s="73" t="s">
+        <v>155</v>
+      </c>
+      <c r="D1" s="73" t="s">
+        <v>203</v>
+      </c>
+      <c r="E1" s="72" t="s">
+        <v>205</v>
+      </c>
+      <c r="F1" s="73" t="s">
+        <v>373</v>
+      </c>
+      <c r="G1" s="73" t="s">
+        <v>210</v>
+      </c>
+      <c r="H1" s="73" t="s">
+        <v>212</v>
+      </c>
+      <c r="I1" s="73" t="s">
+        <v>374</v>
+      </c>
+      <c r="J1" s="72" t="s">
+        <v>217</v>
+      </c>
+      <c r="K1" s="73" t="s">
+        <v>375</v>
+      </c>
+      <c r="L1" s="73" t="s">
+        <v>376</v>
+      </c>
+      <c r="M1" s="77" t="s">
+        <v>377</v>
+      </c>
+      <c r="N1" s="73" t="s">
+        <v>378</v>
+      </c>
+      <c r="O1" s="72" t="s">
+        <v>78</v>
+      </c>
+      <c r="P1" s="73" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q1" s="71" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A2" t="str">
+        <f>IFERROR(IF(VLOOKUP(C2,Customer!C:C,1, 0) =C2, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B2" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C2,D2),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C2,D2), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A3" t="str">
+        <f>IFERROR(IF(VLOOKUP(C3,Customer!C:C,1, 0) =C3, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B3" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C3,D3),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C3,D3), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A4" t="str">
+        <f>IFERROR(IF(VLOOKUP(C4,Customer!C:C,1, 0) =C4, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B4" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C4,D4),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C4,D4), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A5" t="str">
+        <f>IFERROR(IF(VLOOKUP(C5,Customer!C:C,1, 0) =C5, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B5" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C5,D5),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C5,D5), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A6" t="str">
+        <f>IFERROR(IF(VLOOKUP(C6,Customer!C:C,1, 0) =C6, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B6" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C6,D6),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C6,D6), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A7" t="str">
+        <f>IFERROR(IF(VLOOKUP(C7,Customer!C:C,1, 0) =C7, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B7" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C7,D7),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C7,D7), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A8" t="str">
+        <f>IFERROR(IF(VLOOKUP(C8,Customer!C:C,1, 0) =C8, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B8" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C8,D8),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C8,D8), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A9" t="str">
+        <f>IFERROR(IF(VLOOKUP(C9,Customer!C:C,1, 0) =C9, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B9" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C9,D9),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C9,D9), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A10" t="str">
+        <f>IFERROR(IF(VLOOKUP(C10,Customer!C:C,1, 0) =C10, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B10" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C10,D10),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C10,D10), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A11" t="str">
+        <f>IFERROR(IF(VLOOKUP(C11,Customer!C:C,1, 0) =C11, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B11" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C11,D11),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C11,D11), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A12" t="str">
+        <f>IFERROR(IF(VLOOKUP(C12,Customer!C:C,1, 0) =C12, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B12" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C12,D12),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C12,D12), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A13" t="str">
+        <f>IFERROR(IF(VLOOKUP(C13,Customer!C:C,1, 0) =C13, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B13" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C13,D13),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C13,D13), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A14" t="str">
+        <f>IFERROR(IF(VLOOKUP(C14,Customer!C:C,1, 0) =C14, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B14" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C14,D14),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C14,D14), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A15" t="str">
+        <f>IFERROR(IF(VLOOKUP(C15,Customer!C:C,1, 0) =C15, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B15" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C15,D15),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C15,D15), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A16" t="str">
+        <f>IFERROR(IF(VLOOKUP(C16,Customer!C:C,1, 0) =C16, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B16" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C16,D16),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C16,D16), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A17" t="str">
+        <f>IFERROR(IF(VLOOKUP(C17,Customer!C:C,1, 0) =C17, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B17" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C17,D17),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C17,D17), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A18" t="str">
+        <f>IFERROR(IF(VLOOKUP(C18,Customer!C:C,1, 0) =C18, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B18" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C18,D18),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C18,D18), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A19" t="str">
+        <f>IFERROR(IF(VLOOKUP(C19,Customer!C:C,1, 0) =C19, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B19" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C19,D19),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C19,D19), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A20" t="str">
+        <f>IFERROR(IF(VLOOKUP(C20,Customer!C:C,1, 0) =C20, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B20" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C20,D20),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C20,D20), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A21" t="str">
+        <f>IFERROR(IF(VLOOKUP(C21,Customer!C:C,1, 0) =C21, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B21" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C21,D21),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C21,D21), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A22" t="str">
+        <f>IFERROR(IF(VLOOKUP(C22,Customer!C:C,1, 0) =C22, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B22" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C22,D22),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C22,D22), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A23" t="str">
+        <f>IFERROR(IF(VLOOKUP(C23,Customer!C:C,1, 0) =C23, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B23" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C23,D23),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C23,D23), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A24" t="str">
+        <f>IFERROR(IF(VLOOKUP(C24,Customer!C:C,1, 0) =C24, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B24" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C24,D24),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C24,D24), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A25" t="str">
+        <f>IFERROR(IF(VLOOKUP(C25,Customer!C:C,1, 0) =C25, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B25" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C25,D25),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C25,D25), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A26" t="str">
+        <f>IFERROR(IF(VLOOKUP(C26,Customer!C:C,1, 0) =C26, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B26" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C26,D26),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C26,D26), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A27" t="str">
+        <f>IFERROR(IF(VLOOKUP(C27,Customer!C:C,1, 0) =C27, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B27" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C27,D27),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C27,D27), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A28" t="str">
+        <f>IFERROR(IF(VLOOKUP(C28,Customer!C:C,1, 0) =C28, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B28" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C28,D28),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C28,D28), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A29" t="str">
+        <f>IFERROR(IF(VLOOKUP(C29,Customer!C:C,1, 0) =C29, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B29" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C29,D29),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C29,D29), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A30" t="str">
+        <f>IFERROR(IF(VLOOKUP(C30,Customer!C:C,1, 0) =C30, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B30" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C30,D30),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C30,D30), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A31" t="str">
+        <f>IFERROR(IF(VLOOKUP(C31,Customer!C:C,1, 0) =C31, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B31" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C31,D31),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C31,D31), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A32" t="str">
+        <f>IFERROR(IF(VLOOKUP(C32,Customer!C:C,1, 0) =C32, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B32" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C32,D32),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C32,D32), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A33" t="str">
+        <f>IFERROR(IF(VLOOKUP(C33,Customer!C:C,1, 0) =C33, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B33" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C33,D33),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C33,D33), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A34" t="str">
+        <f>IFERROR(IF(VLOOKUP(C34,Customer!C:C,1, 0) =C34, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B34" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C34,D34),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C34,D34), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A35" t="str">
+        <f>IFERROR(IF(VLOOKUP(C35,Customer!C:C,1, 0) =C35, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B35" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C35,D35),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C35,D35), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A36" t="str">
+        <f>IFERROR(IF(VLOOKUP(C36,Customer!C:C,1, 0) =C36, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B36" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C36,D36),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C36,D36), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A37" t="str">
+        <f>IFERROR(IF(VLOOKUP(C37,Customer!C:C,1, 0) =C37, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B37" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C37,D37),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C37,D37), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A38" t="str">
+        <f>IFERROR(IF(VLOOKUP(C38,Customer!C:C,1, 0) =C38, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B38" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C38,D38),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C38,D38), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A39" t="str">
+        <f>IFERROR(IF(VLOOKUP(C39,Customer!C:C,1, 0) =C39, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B39" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C39,D39),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C39,D39), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A40" t="str">
+        <f>IFERROR(IF(VLOOKUP(C40,Customer!C:C,1, 0) =C40, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B40" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C40,D40),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C40,D40), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A41" t="str">
+        <f>IFERROR(IF(VLOOKUP(C41,Customer!C:C,1, 0) =C41, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B41" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C41,D41),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C41,D41), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A42" t="str">
+        <f>IFERROR(IF(VLOOKUP(C42,Customer!C:C,1, 0) =C42, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B42" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C42,D42),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C42,D42), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A43" t="str">
+        <f>IFERROR(IF(VLOOKUP(C43,Customer!C:C,1, 0) =C43, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B43" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C43,D43),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C43,D43), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="44" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A44" t="str">
+        <f>IFERROR(IF(VLOOKUP(C44,Customer!C:C,1, 0) =C44, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B44" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C44,D44),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C44,D44), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="45" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A45" t="str">
+        <f>IFERROR(IF(VLOOKUP(C45,Customer!C:C,1, 0) =C45, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B45" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C45,D45),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C45,D45), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="46" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A46" t="str">
+        <f>IFERROR(IF(VLOOKUP(C46,Customer!C:C,1, 0) =C46, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B46" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C46,D46),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C46,D46), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="47" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A47" t="str">
+        <f>IFERROR(IF(VLOOKUP(C47,Customer!C:C,1, 0) =C47, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B47" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C47,D47),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C47,D47), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="48" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A48" t="str">
+        <f>IFERROR(IF(VLOOKUP(C48,Customer!C:C,1, 0) =C48, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B48" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C48,D48),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C48,D48), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A49" t="str">
+        <f>IFERROR(IF(VLOOKUP(C49,Customer!C:C,1, 0) =C49, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B49" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C49,D49),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C49,D49), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="50" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A50" t="str">
+        <f>IFERROR(IF(VLOOKUP(C50,Customer!C:C,1, 0) =C50, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B50" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C50,D50),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C50,D50), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="51" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A51" t="str">
+        <f>IFERROR(IF(VLOOKUP(C51,Customer!C:C,1, 0) =C51, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B51" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C51,D51),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C51,D51), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A52" t="str">
+        <f>IFERROR(IF(VLOOKUP(C52,Customer!C:C,1, 0) =C52, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B52" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C52,D52),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C52,D52), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A53" t="str">
+        <f>IFERROR(IF(VLOOKUP(C53,Customer!C:C,1, 0) =C53, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B53" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C53,D53),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C53,D53), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="54" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A54" t="str">
+        <f>IFERROR(IF(VLOOKUP(C54,Customer!C:C,1, 0) =C54, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B54" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C54,D54),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C54,D54), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="55" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A55" t="str">
+        <f>IFERROR(IF(VLOOKUP(C55,Customer!C:C,1, 0) =C55, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B55" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C55,D55),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C55,D55), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="56" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A56" t="str">
+        <f>IFERROR(IF(VLOOKUP(C56,Customer!C:C,1, 0) =C56, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B56" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C56,D56),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C56,D56), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="57" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A57" t="str">
+        <f>IFERROR(IF(VLOOKUP(C57,Customer!C:C,1, 0) =C57, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B57" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C57,D57),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C57,D57), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="58" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A58" t="str">
+        <f>IFERROR(IF(VLOOKUP(C58,Customer!C:C,1, 0) =C58, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B58" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C58,D58),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C58,D58), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="59" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A59" t="str">
+        <f>IFERROR(IF(VLOOKUP(C59,Customer!C:C,1, 0) =C59, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B59" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C59,D59),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C59,D59), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="60" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A60" t="str">
+        <f>IFERROR(IF(VLOOKUP(C60,Customer!C:C,1, 0) =C60, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B60" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C60,D60),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C60,D60), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="61" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A61" t="str">
+        <f>IFERROR(IF(VLOOKUP(C61,Customer!C:C,1, 0) =C61, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B61" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C61,D61),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C61,D61), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="62" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A62" t="str">
+        <f>IFERROR(IF(VLOOKUP(C62,Customer!C:C,1, 0) =C62, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B62" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C62,D62),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C62,D62), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="63" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A63" t="str">
+        <f>IFERROR(IF(VLOOKUP(C63,Customer!C:C,1, 0) =C63, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B63" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C63,D63),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C63,D63), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="64" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A64" t="str">
+        <f>IFERROR(IF(VLOOKUP(C64,Customer!C:C,1, 0) =C64, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B64" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C64,D64),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C64,D64), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="65" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A65" t="str">
+        <f>IFERROR(IF(VLOOKUP(C65,Customer!C:C,1, 0) =C65, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B65" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C65,D65),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C65,D65), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="66" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A66" t="str">
+        <f>IFERROR(IF(VLOOKUP(C66,Customer!C:C,1, 0) =C66, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B66" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C66,D66),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C66,D66), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="67" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A67" t="str">
+        <f>IFERROR(IF(VLOOKUP(C67,Customer!C:C,1, 0) =C67, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B67" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C67,D67),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C67,D67), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="68" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A68" t="str">
+        <f>IFERROR(IF(VLOOKUP(C68,Customer!C:C,1, 0) =C68, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B68" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C68,D68),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C68,D68), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="69" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A69" t="str">
+        <f>IFERROR(IF(VLOOKUP(C69,Customer!C:C,1, 0) =C69, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B69" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C69,D69),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C69,D69), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="70" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A70" t="str">
+        <f>IFERROR(IF(VLOOKUP(C70,Customer!C:C,1, 0) =C70, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B70" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C70,D70),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C70,D70), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="71" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A71" t="str">
+        <f>IFERROR(IF(VLOOKUP(C71,Customer!C:C,1, 0) =C71, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B71" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C71,D71),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C71,D71), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="72" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A72" t="str">
+        <f>IFERROR(IF(VLOOKUP(C72,Customer!C:C,1, 0) =C72, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B72" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C72,D72),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C72,D72), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="73" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A73" t="str">
+        <f>IFERROR(IF(VLOOKUP(C73,Customer!C:C,1, 0) =C73, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B73" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C73,D73),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C73,D73), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="74" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A74" t="str">
+        <f>IFERROR(IF(VLOOKUP(C74,Customer!C:C,1, 0) =C74, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B74" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C74,D74),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C74,D74), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="75" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A75" t="str">
+        <f>IFERROR(IF(VLOOKUP(C75,Customer!C:C,1, 0) =C75, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B75" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C75,D75),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C75,D75), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="76" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A76" t="str">
+        <f>IFERROR(IF(VLOOKUP(C76,Customer!C:C,1, 0) =C76, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B76" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C76,D76),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C76,D76), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="77" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A77" t="str">
+        <f>IFERROR(IF(VLOOKUP(C77,Customer!C:C,1, 0) =C77, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B77" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C77,D77),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C77,D77), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="78" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A78" t="str">
+        <f>IFERROR(IF(VLOOKUP(C78,Customer!C:C,1, 0) =C78, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B78" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C78,D78),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C78,D78), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="79" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A79" t="str">
+        <f>IFERROR(IF(VLOOKUP(C79,Customer!C:C,1, 0) =C79, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B79" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C79,D79),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C79,D79), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="80" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A80" t="str">
+        <f>IFERROR(IF(VLOOKUP(C80,Customer!C:C,1, 0) =C80, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B80" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C80,D80),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C80,D80), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="81" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A81" t="str">
+        <f>IFERROR(IF(VLOOKUP(C81,Customer!C:C,1, 0) =C81, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B81" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C81,D81),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C81,D81), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="82" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A82" t="str">
+        <f>IFERROR(IF(VLOOKUP(C82,Customer!C:C,1, 0) =C82, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B82" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C82,D82),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C82,D82), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+    <row r="83" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A83" t="str">
+        <f>IFERROR(IF(VLOOKUP(C83,Customer!C:C,1, 0) =C83, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B83" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(C83,D83),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(C83,D83), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{27BE5570-47CB-40AF-B566-9934C48F3451}">
+  <dimension ref="A1:P30"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A14" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A14" sqref="A14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="14.453125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="14.81640625" style="109" customWidth="1"/>
+    <col min="2" max="2" width="12" style="109" customWidth="1"/>
+    <col min="3" max="3" width="5.54296875" style="109" customWidth="1"/>
+    <col min="4" max="4" width="5.26953125" style="109" customWidth="1"/>
+    <col min="5" max="5" width="8.453125" style="109" customWidth="1"/>
+    <col min="6" max="6" width="17" style="109" customWidth="1"/>
+    <col min="7" max="7" width="21.453125" style="109" customWidth="1"/>
+    <col min="8" max="8" width="34.81640625" style="109" customWidth="1"/>
+    <col min="9" max="9" width="10.54296875" style="109" customWidth="1"/>
+    <col min="10" max="10" width="12.81640625" style="109" customWidth="1"/>
+    <col min="11" max="11" width="8" style="109" customWidth="1"/>
+    <col min="12" max="12" width="12.1796875" style="110" customWidth="1"/>
+    <col min="13" max="16384" width="14.453125" style="109"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="106" t="s">
+        <v>404</v>
+      </c>
+      <c r="B1" s="106" t="s">
+        <v>155</v>
+      </c>
+      <c r="C1" s="106" t="s">
+        <v>163</v>
+      </c>
+      <c r="D1" s="106" t="s">
+        <v>210</v>
+      </c>
+      <c r="E1" s="107" t="s">
+        <v>561</v>
+      </c>
+      <c r="F1" s="107" t="s">
+        <v>562</v>
+      </c>
+      <c r="G1" s="107" t="s">
+        <v>563</v>
+      </c>
+      <c r="H1" s="107" t="s">
+        <v>564</v>
+      </c>
+      <c r="I1" s="107" t="s">
+        <v>565</v>
+      </c>
+      <c r="J1" s="107" t="s">
+        <v>566</v>
+      </c>
+      <c r="K1" s="107" t="s">
+        <v>98</v>
+      </c>
+      <c r="L1" s="108" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="131" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="131" t="s">
+        <v>705</v>
+      </c>
+      <c r="B14" s="131" t="s">
+        <v>621</v>
+      </c>
+      <c r="C14" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="D14" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="G14" s="132"/>
+      <c r="L14" s="133"/>
+      <c r="P14" s="133"/>
+    </row>
+    <row r="15" spans="1:16" s="131" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="131" t="s">
+        <v>713</v>
+      </c>
+      <c r="B15" s="131" t="s">
+        <v>621</v>
+      </c>
+      <c r="C15" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="D15" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="G15" s="132"/>
+      <c r="L15" s="133"/>
+      <c r="P15" s="133"/>
+    </row>
+    <row r="16" spans="1:16" s="131" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="131" t="s">
+        <v>714</v>
+      </c>
+      <c r="B16" s="131" t="s">
+        <v>621</v>
+      </c>
+      <c r="C16" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="D16" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="G16" s="132"/>
+      <c r="L16" s="133"/>
+      <c r="P16" s="133"/>
+    </row>
+    <row r="17" spans="1:16" s="131" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="131" t="s">
+        <v>705</v>
+      </c>
+      <c r="B17" s="131" t="s">
+        <v>621</v>
+      </c>
+      <c r="C17" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="D17" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="G17" s="132"/>
+      <c r="L17" s="133"/>
+      <c r="P17" s="133"/>
+    </row>
+    <row r="18" spans="1:16" s="131" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="131" t="s">
+        <v>713</v>
+      </c>
+      <c r="B18" s="131" t="s">
+        <v>621</v>
+      </c>
+      <c r="C18" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="D18" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="G18" s="132"/>
+      <c r="L18" s="133"/>
+      <c r="P18" s="133"/>
+    </row>
+    <row r="19" spans="1:16" s="131" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="131" t="s">
+        <v>714</v>
+      </c>
+      <c r="B19" s="131" t="s">
+        <v>621</v>
+      </c>
+      <c r="C19" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="D19" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="G19" s="132"/>
+      <c r="L19" s="133"/>
+      <c r="P19" s="133"/>
+    </row>
+    <row r="20" spans="1:16" s="131" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="131" t="s">
+        <v>705</v>
+      </c>
+      <c r="B20" s="131" t="s">
+        <v>624</v>
+      </c>
+      <c r="C20" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="D20" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="G20" s="132"/>
+      <c r="L20" s="133"/>
+      <c r="P20" s="133"/>
+    </row>
+    <row r="21" spans="1:16" s="131" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="131" t="s">
+        <v>713</v>
+      </c>
+      <c r="B21" s="131" t="s">
+        <v>624</v>
+      </c>
+      <c r="C21" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="D21" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="G21" s="132"/>
+      <c r="L21" s="133"/>
+      <c r="P21" s="133"/>
+    </row>
+    <row r="22" spans="1:16" s="131" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="131" t="s">
+        <v>714</v>
+      </c>
+      <c r="B22" s="131" t="s">
+        <v>624</v>
+      </c>
+      <c r="C22" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="D22" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="G22" s="132"/>
+      <c r="L22" s="133"/>
+      <c r="P22" s="133"/>
+    </row>
+    <row r="23" spans="1:16" s="131" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="131" t="s">
+        <v>705</v>
+      </c>
+      <c r="B23" s="131" t="s">
+        <v>624</v>
+      </c>
+      <c r="C23" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="D23" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="G23" s="132"/>
+      <c r="L23" s="133"/>
+      <c r="P23" s="133"/>
+    </row>
+    <row r="24" spans="1:16" s="131" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="131" t="s">
+        <v>713</v>
+      </c>
+      <c r="B24" s="131" t="s">
+        <v>624</v>
+      </c>
+      <c r="C24" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="D24" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="G24" s="132"/>
+      <c r="L24" s="133"/>
+      <c r="P24" s="133"/>
+    </row>
+    <row r="25" spans="1:16" s="131" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="131" t="s">
+        <v>714</v>
+      </c>
+      <c r="B25" s="131" t="s">
+        <v>624</v>
+      </c>
+      <c r="C25" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="D25" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="G25" s="132"/>
+      <c r="L25" s="133"/>
+      <c r="P25" s="133"/>
+    </row>
+    <row r="26" spans="1:16" s="131" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="131" t="s">
+        <v>705</v>
+      </c>
+      <c r="B26" s="131" t="s">
+        <v>627</v>
+      </c>
+      <c r="C26" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="D26" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="G26" s="132"/>
+      <c r="L26" s="133"/>
+      <c r="P26" s="133"/>
+    </row>
+    <row r="27" spans="1:16" s="131" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="131" t="s">
+        <v>715</v>
+      </c>
+      <c r="B27" s="131" t="s">
+        <v>627</v>
+      </c>
+      <c r="C27" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="D27" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="G27" s="132"/>
+      <c r="L27" s="133"/>
+      <c r="P27" s="133"/>
+    </row>
+    <row r="28" spans="1:16" s="131" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="131" t="s">
+        <v>716</v>
+      </c>
+      <c r="B28" s="131" t="s">
+        <v>627</v>
+      </c>
+      <c r="C28" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="D28" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="G28" s="132"/>
+      <c r="L28" s="133"/>
+      <c r="P28" s="133"/>
+    </row>
+    <row r="29" spans="1:16" s="131" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="131" t="s">
+        <v>715</v>
+      </c>
+      <c r="B29" s="131" t="s">
+        <v>627</v>
+      </c>
+      <c r="C29" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="D29" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="G29" s="132"/>
+      <c r="L29" s="133"/>
+      <c r="P29" s="133"/>
+    </row>
+    <row r="30" spans="1:16" s="131" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="131" t="s">
+        <v>716</v>
+      </c>
+      <c r="B30" s="131" t="s">
+        <v>627</v>
+      </c>
+      <c r="C30" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="D30" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="G30" s="132"/>
+      <c r="L30" s="133"/>
+      <c r="P30" s="133"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
+  <pageSetup orientation="landscape"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{12B770DD-5C53-474A-BC41-AB62026F0330}">
+  <sheetPr>
+    <tabColor rgb="FFFFFF00"/>
+  </sheetPr>
+  <dimension ref="A1:P2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D2" sqref="D2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="14.453125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="14.453125" style="109"/>
+    <col min="2" max="2" width="18" style="109" customWidth="1"/>
+    <col min="3" max="4" width="14.453125" style="109"/>
+    <col min="5" max="5" width="14.81640625" style="109" customWidth="1"/>
+    <col min="6" max="6" width="12" style="109" customWidth="1"/>
+    <col min="7" max="7" width="5.54296875" style="109" customWidth="1"/>
+    <col min="8" max="8" width="5.26953125" style="109" customWidth="1"/>
+    <col min="9" max="9" width="8.453125" style="109" customWidth="1"/>
+    <col min="10" max="10" width="17" style="109" customWidth="1"/>
+    <col min="11" max="11" width="21.453125" style="109" customWidth="1"/>
+    <col min="12" max="12" width="34.81640625" style="109" customWidth="1"/>
+    <col min="13" max="13" width="10.54296875" style="109" customWidth="1"/>
+    <col min="14" max="14" width="12.81640625" style="109" customWidth="1"/>
+    <col min="15" max="15" width="8" style="109" customWidth="1"/>
+    <col min="16" max="16" width="12.1796875" style="110" customWidth="1"/>
+    <col min="17" max="16384" width="14.453125" style="109"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A1" s="104" t="s">
+        <v>586</v>
+      </c>
+      <c r="B1" s="104" t="s">
+        <v>557</v>
+      </c>
+      <c r="C1" s="104" t="s">
+        <v>558</v>
+      </c>
+      <c r="D1" s="104" t="s">
+        <v>559</v>
+      </c>
+      <c r="E1" s="106" t="s">
+        <v>404</v>
+      </c>
+      <c r="F1" s="106" t="s">
+        <v>155</v>
+      </c>
+      <c r="G1" s="106" t="s">
+        <v>163</v>
+      </c>
+      <c r="H1" s="106" t="s">
+        <v>210</v>
+      </c>
+      <c r="I1" s="107" t="s">
+        <v>561</v>
+      </c>
+      <c r="J1" s="107" t="s">
+        <v>562</v>
+      </c>
+      <c r="K1" s="107" t="s">
+        <v>563</v>
+      </c>
+      <c r="L1" s="107" t="s">
+        <v>564</v>
+      </c>
+      <c r="M1" s="107" t="s">
+        <v>565</v>
+      </c>
+      <c r="N1" s="107" t="s">
+        <v>566</v>
+      </c>
+      <c r="O1" s="107" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" s="108" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="109" t="str">
+        <f>IFERROR(IF(VLOOKUP(E2,Parts!A:A,1, 0) =E2, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B2" s="109" t="str">
+        <f>IFERROR(IF(VLOOKUP(F2,Customer!C:C,1, 0) =F2, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="C2" s="109" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(F2,G2),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(F2,G2), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="D2" s="109" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(F2,G2,H2),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(F2,G2,H2), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
+  <pageSetup orientation="landscape"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B1C42ED4-3397-4E3F-A734-98CE477FEB1C}">
+  <dimension ref="A1:V12"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="17" style="75" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="14.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="18" style="75" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16" style="75" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="56.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="14.81640625" style="75" customWidth="1"/>
+    <col min="9" max="9" width="14.81640625" style="112" customWidth="1"/>
+    <col min="10" max="10" width="54.1796875" style="75" customWidth="1"/>
+    <col min="11" max="11" width="25.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="16" style="75" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="15.81640625" style="80" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="12.81640625" style="80" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="14.26953125" style="70" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="14.1796875" style="70" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="16" style="70" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="16" style="75" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="13.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="8" style="75" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="12.1796875" style="70" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="0" hidden="1" customWidth="1"/>
+    <col min="23" max="16384" width="8.7265625" style="75"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:22" s="76" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="73" t="s">
+        <v>155</v>
+      </c>
+      <c r="B1" s="73" t="s">
+        <v>163</v>
+      </c>
+      <c r="C1" s="72" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1" s="73" t="s">
+        <v>379</v>
+      </c>
+      <c r="E1" s="73" t="s">
+        <v>380</v>
+      </c>
+      <c r="F1" s="72" t="s">
+        <v>9</v>
+      </c>
+      <c r="G1" s="72" t="s">
+        <v>567</v>
+      </c>
+      <c r="H1" s="72" t="s">
+        <v>568</v>
+      </c>
+      <c r="I1" s="111" t="s">
+        <v>569</v>
+      </c>
+      <c r="J1" s="72" t="s">
+        <v>240</v>
+      </c>
+      <c r="K1" s="72" t="s">
+        <v>381</v>
+      </c>
+      <c r="L1" s="73" t="s">
+        <v>382</v>
+      </c>
+      <c r="M1" s="79" t="s">
+        <v>383</v>
+      </c>
+      <c r="N1" s="79" t="s">
+        <v>384</v>
+      </c>
+      <c r="O1" s="71" t="s">
+        <v>385</v>
+      </c>
+      <c r="P1" s="71" t="s">
+        <v>771</v>
+      </c>
+      <c r="Q1" s="77" t="s">
+        <v>772</v>
+      </c>
+      <c r="R1" s="73" t="s">
+        <v>92</v>
+      </c>
+      <c r="S1" s="72" t="s">
+        <v>81</v>
+      </c>
+      <c r="T1" s="73" t="s">
+        <v>98</v>
+      </c>
+      <c r="U1" s="71" t="s">
+        <v>130</v>
+      </c>
+      <c r="V1"/>
+    </row>
+    <row r="2" spans="1:22" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="131" t="s">
+        <v>621</v>
+      </c>
+      <c r="B2" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="C2" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="D2" s="131" t="s">
+        <v>717</v>
+      </c>
+      <c r="E2" s="131" t="s">
+        <v>718</v>
+      </c>
+      <c r="F2" s="131" t="s">
+        <v>719</v>
+      </c>
+      <c r="G2" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="H2" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="I2" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="J2" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="L2" s="133" t="s">
+        <v>16</v>
+      </c>
+      <c r="M2" s="131">
+        <v>120</v>
+      </c>
+      <c r="N2" s="131">
+        <v>1440</v>
+      </c>
+      <c r="O2" s="133">
+        <v>45658</v>
+      </c>
+      <c r="P2" s="133"/>
+      <c r="Q2" s="133">
+        <v>46023</v>
+      </c>
+      <c r="R2" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="S2" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="U2" s="133"/>
+    </row>
+    <row r="3" spans="1:22" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="131" t="s">
+        <v>621</v>
+      </c>
+      <c r="B3" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="C3" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="D3" s="131" t="s">
+        <v>721</v>
+      </c>
+      <c r="E3" s="131" t="s">
+        <v>718</v>
+      </c>
+      <c r="F3" s="131" t="s">
+        <v>719</v>
+      </c>
+      <c r="G3" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="H3" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="I3" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="J3" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="L3" s="133" t="s">
+        <v>16</v>
+      </c>
+      <c r="M3" s="131">
+        <v>50</v>
+      </c>
+      <c r="N3" s="131">
+        <v>600</v>
+      </c>
+      <c r="O3" s="133">
+        <v>45658</v>
+      </c>
+      <c r="P3" s="133"/>
+      <c r="Q3" s="133">
+        <v>46023</v>
+      </c>
+      <c r="R3" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="S3" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="U3" s="133"/>
+    </row>
+    <row r="4" spans="1:22" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="131" t="s">
+        <v>621</v>
+      </c>
+      <c r="B4" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="C4" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="D4" s="131" t="s">
+        <v>717</v>
+      </c>
+      <c r="E4" s="131" t="s">
+        <v>718</v>
+      </c>
+      <c r="F4" s="131" t="s">
+        <v>719</v>
+      </c>
+      <c r="G4" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="H4" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="I4" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="J4" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="L4" s="133" t="s">
+        <v>16</v>
+      </c>
+      <c r="M4" s="131">
+        <v>120</v>
+      </c>
+      <c r="N4" s="131">
+        <v>1440</v>
+      </c>
+      <c r="O4" s="133">
+        <v>45658</v>
+      </c>
+      <c r="P4" s="133"/>
+      <c r="Q4" s="133">
+        <v>46023</v>
+      </c>
+      <c r="R4" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="S4" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="U4" s="133"/>
+    </row>
+    <row r="5" spans="1:22" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="131" t="s">
+        <v>621</v>
+      </c>
+      <c r="B5" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="C5" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="D5" s="131" t="s">
+        <v>721</v>
+      </c>
+      <c r="E5" s="131" t="s">
+        <v>718</v>
+      </c>
+      <c r="F5" s="131" t="s">
+        <v>719</v>
+      </c>
+      <c r="G5" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="H5" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="I5" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="J5" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="L5" s="133" t="s">
+        <v>16</v>
+      </c>
+      <c r="M5" s="131">
+        <v>50</v>
+      </c>
+      <c r="N5" s="131">
+        <v>600</v>
+      </c>
+      <c r="O5" s="133">
+        <v>45658</v>
+      </c>
+      <c r="P5" s="133"/>
+      <c r="Q5" s="133">
+        <v>46023</v>
+      </c>
+      <c r="R5" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="S5" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="U5" s="133"/>
+    </row>
+    <row r="6" spans="1:22" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="131" t="s">
+        <v>624</v>
+      </c>
+      <c r="B6" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="C6" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="D6" s="131" t="s">
+        <v>717</v>
+      </c>
+      <c r="E6" s="131" t="s">
+        <v>718</v>
+      </c>
+      <c r="F6" s="131" t="s">
+        <v>719</v>
+      </c>
+      <c r="G6" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="H6" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="I6" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="J6" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="L6" s="133" t="s">
+        <v>16</v>
+      </c>
+      <c r="M6" s="131">
+        <v>120</v>
+      </c>
+      <c r="N6" s="131">
+        <v>1440</v>
+      </c>
+      <c r="O6" s="133">
+        <v>45658</v>
+      </c>
+      <c r="P6" s="133"/>
+      <c r="Q6" s="133">
+        <v>46023</v>
+      </c>
+      <c r="R6" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="S6" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="U6" s="133"/>
+    </row>
+    <row r="7" spans="1:22" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="131" t="s">
+        <v>624</v>
+      </c>
+      <c r="B7" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="C7" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="D7" s="131" t="s">
+        <v>721</v>
+      </c>
+      <c r="E7" s="131" t="s">
+        <v>718</v>
+      </c>
+      <c r="F7" s="131" t="s">
+        <v>719</v>
+      </c>
+      <c r="G7" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="H7" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="I7" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="J7" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="L7" s="133" t="s">
+        <v>16</v>
+      </c>
+      <c r="M7" s="131">
+        <v>50</v>
+      </c>
+      <c r="N7" s="131">
+        <v>600</v>
+      </c>
+      <c r="O7" s="133">
+        <v>45658</v>
+      </c>
+      <c r="P7" s="133"/>
+      <c r="Q7" s="133">
+        <v>46023</v>
+      </c>
+      <c r="R7" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="S7" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="U7" s="133"/>
+    </row>
+    <row r="8" spans="1:22" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="131" t="s">
+        <v>624</v>
+      </c>
+      <c r="B8" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="C8" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="D8" s="131" t="s">
+        <v>717</v>
+      </c>
+      <c r="E8" s="131" t="s">
+        <v>718</v>
+      </c>
+      <c r="F8" s="131" t="s">
+        <v>719</v>
+      </c>
+      <c r="G8" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="H8" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="I8" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="J8" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="L8" s="133" t="s">
+        <v>16</v>
+      </c>
+      <c r="M8" s="131">
+        <v>120</v>
+      </c>
+      <c r="N8" s="131">
+        <v>1440</v>
+      </c>
+      <c r="O8" s="133">
+        <v>45658</v>
+      </c>
+      <c r="P8" s="133"/>
+      <c r="Q8" s="133">
+        <v>46023</v>
+      </c>
+      <c r="R8" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="S8" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="U8" s="133"/>
+    </row>
+    <row r="9" spans="1:22" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="131" t="s">
+        <v>624</v>
+      </c>
+      <c r="B9" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="C9" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="D9" s="131" t="s">
+        <v>721</v>
+      </c>
+      <c r="E9" s="131" t="s">
+        <v>718</v>
+      </c>
+      <c r="F9" s="131" t="s">
+        <v>719</v>
+      </c>
+      <c r="G9" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="H9" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="I9" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="J9" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="L9" s="133" t="s">
+        <v>16</v>
+      </c>
+      <c r="M9" s="131">
+        <v>50</v>
+      </c>
+      <c r="N9" s="131">
+        <v>600</v>
+      </c>
+      <c r="O9" s="133">
+        <v>45658</v>
+      </c>
+      <c r="P9" s="133"/>
+      <c r="Q9" s="133">
+        <v>46023</v>
+      </c>
+      <c r="R9" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="S9" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="U9" s="133"/>
+    </row>
+    <row r="10" spans="1:22" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="131" t="s">
+        <v>627</v>
+      </c>
+      <c r="B10" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="C10" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="D10" s="131" t="s">
+        <v>717</v>
+      </c>
+      <c r="E10" s="131" t="s">
+        <v>718</v>
+      </c>
+      <c r="F10" s="131" t="s">
+        <v>719</v>
+      </c>
+      <c r="G10" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="H10" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="I10" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="J10" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="L10" s="133" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="131">
+        <v>40</v>
+      </c>
+      <c r="N10" s="131">
+        <v>120</v>
+      </c>
+      <c r="O10" s="133">
+        <v>45689</v>
+      </c>
+      <c r="P10" s="133"/>
+      <c r="Q10" s="133">
+        <v>45778</v>
+      </c>
+      <c r="R10" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="S10" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="U10" s="133"/>
+    </row>
+    <row r="11" spans="1:22" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="131" t="s">
+        <v>627</v>
+      </c>
+      <c r="B11" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="C11" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="D11" s="131" t="s">
+        <v>717</v>
+      </c>
+      <c r="E11" s="131" t="s">
+        <v>718</v>
+      </c>
+      <c r="F11" s="131" t="s">
+        <v>719</v>
+      </c>
+      <c r="G11" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="H11" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="I11" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="J11" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="L11" s="133" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" s="131">
+        <v>20</v>
+      </c>
+      <c r="N11" s="131">
+        <v>60</v>
+      </c>
+      <c r="O11" s="133">
+        <v>45717</v>
+      </c>
+      <c r="P11" s="133"/>
+      <c r="Q11" s="133">
+        <v>45778</v>
+      </c>
+      <c r="R11" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="S11" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="U11" s="133"/>
+    </row>
+    <row r="12" spans="1:22" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="131" t="s">
+        <v>634</v>
+      </c>
+      <c r="B12" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="D12" s="131" t="s">
+        <v>722</v>
+      </c>
+      <c r="E12" s="131" t="s">
+        <v>723</v>
+      </c>
+      <c r="F12" s="131" t="s">
+        <v>724</v>
+      </c>
+      <c r="G12" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="H12" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="I12" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="J12" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="L12" s="133" t="s">
+        <v>59</v>
+      </c>
+      <c r="M12" s="131">
+        <v>15</v>
+      </c>
+      <c r="N12" s="131">
+        <v>15</v>
+      </c>
+      <c r="O12" s="133">
+        <v>36526</v>
+      </c>
+      <c r="P12" s="133">
+        <v>45658</v>
+      </c>
+      <c r="Q12" s="133">
+        <v>45689</v>
+      </c>
+      <c r="R12" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="S12" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="T12" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="U12" s="133">
+        <v>45658</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE75A974-6EDB-42EC-8EB9-5F5B35C344BB}">
+  <sheetPr>
+    <tabColor rgb="FFFFFF00"/>
+  </sheetPr>
+  <dimension ref="A1:X700"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D2" sqref="D2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="3" width="24.453125" customWidth="1"/>
+    <col min="4" max="4" width="17" style="75" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="18" style="75" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="16" style="75" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="56.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="10" max="11" width="14.81640625" style="75" customWidth="1"/>
+    <col min="12" max="12" width="14.81640625" style="112" customWidth="1"/>
+    <col min="13" max="13" width="54.1796875" style="75" customWidth="1"/>
+    <col min="14" max="14" width="25.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="16" style="75" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="15.81640625" style="80" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="12.81640625" style="80" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="14.26953125" style="70" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="14.1796875" style="70" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="16" style="70" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="16" style="75" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="13.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="8" style="75" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="12.1796875" style="70" bestFit="1" customWidth="1"/>
+    <col min="25" max="16384" width="8.7265625" style="75"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:24" s="76" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="104" t="s">
+        <v>557</v>
+      </c>
+      <c r="B1" s="104" t="s">
+        <v>558</v>
+      </c>
+      <c r="C1" s="104" t="s">
+        <v>559</v>
+      </c>
+      <c r="D1" s="73" t="s">
+        <v>155</v>
+      </c>
+      <c r="E1" s="73" t="s">
+        <v>163</v>
+      </c>
+      <c r="F1" s="72" t="s">
+        <v>210</v>
+      </c>
+      <c r="G1" s="73" t="s">
+        <v>379</v>
+      </c>
+      <c r="H1" s="73" t="s">
+        <v>380</v>
+      </c>
+      <c r="I1" s="72" t="s">
+        <v>9</v>
+      </c>
+      <c r="J1" s="72" t="s">
+        <v>567</v>
+      </c>
+      <c r="K1" s="72" t="s">
+        <v>568</v>
+      </c>
+      <c r="L1" s="111" t="s">
+        <v>569</v>
+      </c>
+      <c r="M1" s="72" t="s">
+        <v>240</v>
+      </c>
+      <c r="N1" s="72" t="s">
+        <v>381</v>
+      </c>
+      <c r="O1" s="73" t="s">
+        <v>382</v>
+      </c>
+      <c r="P1" s="79" t="s">
+        <v>383</v>
+      </c>
+      <c r="Q1" s="79" t="s">
+        <v>384</v>
+      </c>
+      <c r="R1" s="71" t="s">
+        <v>385</v>
+      </c>
+      <c r="S1" s="71" t="s">
+        <v>257</v>
+      </c>
+      <c r="T1" s="77" t="s">
+        <v>386</v>
+      </c>
+      <c r="U1" s="73" t="s">
+        <v>92</v>
+      </c>
+      <c r="V1" s="72" t="s">
+        <v>81</v>
+      </c>
+      <c r="W1" s="73" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" s="71" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A2" t="str">
+        <f>IFERROR(IF(VLOOKUP(D2,Customer!C:C,1, 0) =D2, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B2" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D2,E2),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D2,E2), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C2" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D2,E2,F2),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D2,E2,F2), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A3" t="str">
+        <f>IFERROR(IF(VLOOKUP(D3,Customer!C:C,1, 0) =D3, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B3" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D3,E3),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D3,E3), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C3" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D3,E3,F3),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D3,E3,F3), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A4" t="str">
+        <f>IFERROR(IF(VLOOKUP(D4,Customer!C:C,1, 0) =D4, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B4" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D4,E4),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D4,E4), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C4" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D4,E4,F4),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D4,E4,F4), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A5" t="str">
+        <f>IFERROR(IF(VLOOKUP(D5,Customer!C:C,1, 0) =D5, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B5" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D5,E5),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D5,E5), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C5" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D5,E5,F5),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D5,E5,F5), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A6" t="str">
+        <f>IFERROR(IF(VLOOKUP(D6,Customer!C:C,1, 0) =D6, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B6" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D6,E6),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D6,E6), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C6" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D6,E6,F6),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D6,E6,F6), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A7" t="str">
+        <f>IFERROR(IF(VLOOKUP(D7,Customer!C:C,1, 0) =D7, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B7" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D7,E7),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D7,E7), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C7" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D7,E7,F7),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D7,E7,F7), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A8" t="str">
+        <f>IFERROR(IF(VLOOKUP(D8,Customer!C:C,1, 0) =D8, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B8" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D8,E8),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D8,E8), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C8" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D8,E8,F8),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D8,E8,F8), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A9" t="str">
+        <f>IFERROR(IF(VLOOKUP(D9,Customer!C:C,1, 0) =D9, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B9" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D9,E9),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D9,E9), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C9" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D9,E9,F9),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D9,E9,F9), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A10" t="str">
+        <f>IFERROR(IF(VLOOKUP(D10,Customer!C:C,1, 0) =D10, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B10" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D10,E10),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D10,E10), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C10" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D10,E10,F10),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D10,E10,F10), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A11" t="str">
+        <f>IFERROR(IF(VLOOKUP(D11,Customer!C:C,1, 0) =D11, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B11" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D11,E11),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D11,E11), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C11" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D11,E11,F11),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D11,E11,F11), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A12" t="str">
+        <f>IFERROR(IF(VLOOKUP(D12,Customer!C:C,1, 0) =D12, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B12" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D12,E12),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D12,E12), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C12" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D12,E12,F12),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D12,E12,F12), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A13" t="str">
+        <f>IFERROR(IF(VLOOKUP(D13,Customer!C:C,1, 0) =D13, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B13" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D13,E13),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D13,E13), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C13" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D13,E13,F13),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D13,E13,F13), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A14" t="str">
+        <f>IFERROR(IF(VLOOKUP(D14,Customer!C:C,1, 0) =D14, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B14" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D14,E14),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D14,E14), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C14" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D14,E14,F14),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D14,E14,F14), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A15" t="str">
+        <f>IFERROR(IF(VLOOKUP(D15,Customer!C:C,1, 0) =D15, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B15" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D15,E15),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D15,E15), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C15" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D15,E15,F15),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D15,E15,F15), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A16" t="str">
+        <f>IFERROR(IF(VLOOKUP(D16,Customer!C:C,1, 0) =D16, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B16" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D16,E16),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D16,E16), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C16" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D16,E16,F16),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D16,E16,F16), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A17" t="str">
+        <f>IFERROR(IF(VLOOKUP(D17,Customer!C:C,1, 0) =D17, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B17" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D17,E17),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D17,E17), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C17" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D17,E17,F17),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D17,E17,F17), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="X17" s="105"/>
+    </row>
+    <row r="18" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A18" t="str">
+        <f>IFERROR(IF(VLOOKUP(D18,Customer!C:C,1, 0) =D18, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B18" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D18,E18),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D18,E18), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C18" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D18,E18,F18),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D18,E18,F18), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A19" t="str">
+        <f>IFERROR(IF(VLOOKUP(D19,Customer!C:C,1, 0) =D19, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B19" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D19,E19),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D19,E19), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C19" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D19,E19,F19),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D19,E19,F19), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A20" t="str">
+        <f>IFERROR(IF(VLOOKUP(D20,Customer!C:C,1, 0) =D20, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B20" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D20,E20),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D20,E20), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C20" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D20,E20,F20),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D20,E20,F20), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A21" t="str">
+        <f>IFERROR(IF(VLOOKUP(D21,Customer!C:C,1, 0) =D21, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B21" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D21,E21),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D21,E21), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C21" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D21,E21,F21),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D21,E21,F21), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A22" t="str">
+        <f>IFERROR(IF(VLOOKUP(D22,Customer!C:C,1, 0) =D22, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B22" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D22,E22),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D22,E22), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C22" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D22,E22,F22),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D22,E22,F22), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A23" t="str">
+        <f>IFERROR(IF(VLOOKUP(D23,Customer!C:C,1, 0) =D23, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B23" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D23,E23),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D23,E23), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C23" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D23,E23,F23),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D23,E23,F23), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A24" t="str">
+        <f>IFERROR(IF(VLOOKUP(D24,Customer!C:C,1, 0) =D24, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B24" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D24,E24),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D24,E24), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C24" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D24,E24,F24),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D24,E24,F24), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A25" t="str">
+        <f>IFERROR(IF(VLOOKUP(D25,Customer!C:C,1, 0) =D25, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B25" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D25,E25),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D25,E25), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C25" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D25,E25,F25),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D25,E25,F25), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A26" t="str">
+        <f>IFERROR(IF(VLOOKUP(D26,Customer!C:C,1, 0) =D26, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B26" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D26,E26),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D26,E26), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C26" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D26,E26,F26),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D26,E26,F26), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A27" t="str">
+        <f>IFERROR(IF(VLOOKUP(D27,Customer!C:C,1, 0) =D27, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B27" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D27,E27),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D27,E27), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C27" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D27,E27,F27),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D27,E27,F27), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A28" t="str">
+        <f>IFERROR(IF(VLOOKUP(D28,Customer!C:C,1, 0) =D28, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B28" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D28,E28),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D28,E28), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C28" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D28,E28,F28),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D28,E28,F28), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A29" t="str">
+        <f>IFERROR(IF(VLOOKUP(D29,Customer!C:C,1, 0) =D29, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B29" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D29,E29),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D29,E29), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C29" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D29,E29,F29),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D29,E29,F29), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A30" t="str">
+        <f>IFERROR(IF(VLOOKUP(D30,Customer!C:C,1, 0) =D30, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B30" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D30,E30),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D30,E30), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C30" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D30,E30,F30),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D30,E30,F30), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A31" t="str">
+        <f>IFERROR(IF(VLOOKUP(D31,Customer!C:C,1, 0) =D31, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B31" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D31,E31),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D31,E31), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C31" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D31,E31,F31),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D31,E31,F31), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A32" t="str">
+        <f>IFERROR(IF(VLOOKUP(D32,Customer!C:C,1, 0) =D32, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B32" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D32,E32),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D32,E32), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C32" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D32,E32,F32),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D32,E32,F32), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A33" t="str">
+        <f>IFERROR(IF(VLOOKUP(D33,Customer!C:C,1, 0) =D33, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B33" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D33,E33),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D33,E33), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C33" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D33,E33,F33),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D33,E33,F33), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A34" t="str">
+        <f>IFERROR(IF(VLOOKUP(D34,Customer!C:C,1, 0) =D34, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B34" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D34,E34),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D34,E34), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C34" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D34,E34,F34),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D34,E34,F34), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A35" t="str">
+        <f>IFERROR(IF(VLOOKUP(D35,Customer!C:C,1, 0) =D35, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B35" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D35,E35),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D35,E35), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C35" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D35,E35,F35),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D35,E35,F35), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A36" t="str">
+        <f>IFERROR(IF(VLOOKUP(D36,Customer!C:C,1, 0) =D36, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B36" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D36,E36),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D36,E36), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C36" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D36,E36,F36),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D36,E36,F36), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A37" t="str">
+        <f>IFERROR(IF(VLOOKUP(D37,Customer!C:C,1, 0) =D37, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B37" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D37,E37),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D37,E37), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C37" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D37,E37,F37),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D37,E37,F37), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A38" t="str">
+        <f>IFERROR(IF(VLOOKUP(D38,Customer!C:C,1, 0) =D38, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B38" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D38,E38),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D38,E38), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C38" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D38,E38,F38),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D38,E38,F38), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A39" t="str">
+        <f>IFERROR(IF(VLOOKUP(D39,Customer!C:C,1, 0) =D39, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B39" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D39,E39),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D39,E39), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C39" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D39,E39,F39),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D39,E39,F39), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A40" t="str">
+        <f>IFERROR(IF(VLOOKUP(D40,Customer!C:C,1, 0) =D40, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B40" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D40,E40),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D40,E40), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C40" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D40,E40,F40),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D40,E40,F40), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A41" t="str">
+        <f>IFERROR(IF(VLOOKUP(D41,Customer!C:C,1, 0) =D41, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B41" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D41,E41),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D41,E41), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C41" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D41,E41,F41),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D41,E41,F41), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A42" t="str">
+        <f>IFERROR(IF(VLOOKUP(D42,Customer!C:C,1, 0) =D42, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B42" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D42,E42),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D42,E42), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C42" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D42,E42,F42),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D42,E42,F42), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A43" t="str">
+        <f>IFERROR(IF(VLOOKUP(D43,Customer!C:C,1, 0) =D43, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B43" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D43,E43),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D43,E43), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C43" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D43,E43,F43),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D43,E43,F43), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A44" t="str">
+        <f>IFERROR(IF(VLOOKUP(D44,Customer!C:C,1, 0) =D44, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B44" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D44,E44),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D44,E44), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C44" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D44,E44,F44),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D44,E44,F44), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A45" t="str">
+        <f>IFERROR(IF(VLOOKUP(D45,Customer!C:C,1, 0) =D45, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B45" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D45,E45),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D45,E45), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C45" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D45,E45,F45),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D45,E45,F45), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A46" t="str">
+        <f>IFERROR(IF(VLOOKUP(D46,Customer!C:C,1, 0) =D46, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B46" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D46,E46),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D46,E46), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C46" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D46,E46,F46),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D46,E46,F46), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A47" t="str">
+        <f>IFERROR(IF(VLOOKUP(D47,Customer!C:C,1, 0) =D47, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B47" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D47,E47),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D47,E47), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C47" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D47,E47,F47),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D47,E47,F47), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A48" t="str">
+        <f>IFERROR(IF(VLOOKUP(D48,Customer!C:C,1, 0) =D48, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B48" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D48,E48),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D48,E48), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C48" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D48,E48,F48),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D48,E48,F48), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A49" t="str">
+        <f>IFERROR(IF(VLOOKUP(D49,Customer!C:C,1, 0) =D49, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B49" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D49,E49),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D49,E49), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C49" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D49,E49,F49),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D49,E49,F49), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A50" t="str">
+        <f>IFERROR(IF(VLOOKUP(D50,Customer!C:C,1, 0) =D50, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B50" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D50,E50),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D50,E50), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C50" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D50,E50,F50),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D50,E50,F50), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A51" t="str">
+        <f>IFERROR(IF(VLOOKUP(D51,Customer!C:C,1, 0) =D51, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B51" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D51,E51),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D51,E51), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C51" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D51,E51,F51),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D51,E51,F51), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A52" t="str">
+        <f>IFERROR(IF(VLOOKUP(D52,Customer!C:C,1, 0) =D52, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B52" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D52,E52),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D52,E52), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C52" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D52,E52,F52),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D52,E52,F52), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A53" t="str">
+        <f>IFERROR(IF(VLOOKUP(D53,Customer!C:C,1, 0) =D53, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B53" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D53,E53),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D53,E53), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C53" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D53,E53,F53),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D53,E53,F53), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A54" t="str">
+        <f>IFERROR(IF(VLOOKUP(D54,Customer!C:C,1, 0) =D54, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B54" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D54,E54),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D54,E54), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C54" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D54,E54,F54),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D54,E54,F54), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A55" t="str">
+        <f>IFERROR(IF(VLOOKUP(D55,Customer!C:C,1, 0) =D55, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B55" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D55,E55),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D55,E55), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C55" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D55,E55,F55),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D55,E55,F55), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A56" t="str">
+        <f>IFERROR(IF(VLOOKUP(D56,Customer!C:C,1, 0) =D56, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B56" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D56,E56),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D56,E56), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C56" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D56,E56,F56),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D56,E56,F56), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A57" t="str">
+        <f>IFERROR(IF(VLOOKUP(D57,Customer!C:C,1, 0) =D57, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B57" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D57,E57),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D57,E57), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C57" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D57,E57,F57),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D57,E57,F57), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A58" t="str">
+        <f>IFERROR(IF(VLOOKUP(D58,Customer!C:C,1, 0) =D58, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B58" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D58,E58),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D58,E58), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C58" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D58,E58,F58),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D58,E58,F58), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A59" t="str">
+        <f>IFERROR(IF(VLOOKUP(D59,Customer!C:C,1, 0) =D59, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B59" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D59,E59),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D59,E59), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C59" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D59,E59,F59),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D59,E59,F59), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A60" t="str">
+        <f>IFERROR(IF(VLOOKUP(D60,Customer!C:C,1, 0) =D60, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B60" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D60,E60),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D60,E60), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C60" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D60,E60,F60),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D60,E60,F60), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A61" t="str">
+        <f>IFERROR(IF(VLOOKUP(D61,Customer!C:C,1, 0) =D61, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B61" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D61,E61),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D61,E61), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C61" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D61,E61,F61),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D61,E61,F61), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="P61" s="115"/>
+    </row>
+    <row r="62" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A62" t="str">
+        <f>IFERROR(IF(VLOOKUP(D62,Customer!C:C,1, 0) =D62, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B62" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D62,E62),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D62,E62), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C62" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D62,E62,F62),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D62,E62,F62), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="63" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A63" t="str">
+        <f>IFERROR(IF(VLOOKUP(D63,Customer!C:C,1, 0) =D63, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B63" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D63,E63),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D63,E63), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C63" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D63,E63,F63),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D63,E63,F63), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A64" t="str">
+        <f>IFERROR(IF(VLOOKUP(D64,Customer!C:C,1, 0) =D64, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B64" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D64,E64),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D64,E64), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C64" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D64,E64,F64),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D64,E64,F64), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A65" t="str">
+        <f>IFERROR(IF(VLOOKUP(D65,Customer!C:C,1, 0) =D65, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B65" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D65,E65),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D65,E65), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C65" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D65,E65,F65),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D65,E65,F65), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="66" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A66" t="str">
+        <f>IFERROR(IF(VLOOKUP(D66,Customer!C:C,1, 0) =D66, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B66" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D66,E66),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D66,E66), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C66" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D66,E66,F66),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D66,E66,F66), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="67" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A67" t="str">
+        <f>IFERROR(IF(VLOOKUP(D67,Customer!C:C,1, 0) =D67, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B67" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D67,E67),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D67,E67), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C67" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D67,E67,F67),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D67,E67,F67), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="68" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A68" t="str">
+        <f>IFERROR(IF(VLOOKUP(D68,Customer!C:C,1, 0) =D68, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B68" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D68,E68),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D68,E68), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C68" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D68,E68,F68),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D68,E68,F68), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="69" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A69" t="str">
+        <f>IFERROR(IF(VLOOKUP(D69,Customer!C:C,1, 0) =D69, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B69" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D69,E69),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D69,E69), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C69" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D69,E69,F69),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D69,E69,F69), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="70" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A70" t="str">
+        <f>IFERROR(IF(VLOOKUP(D70,Customer!C:C,1, 0) =D70, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B70" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D70,E70),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D70,E70), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C70" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D70,E70,F70),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D70,E70,F70), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="71" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A71" t="str">
+        <f>IFERROR(IF(VLOOKUP(D71,Customer!C:C,1, 0) =D71, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B71" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D71,E71),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D71,E71), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C71" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D71,E71,F71),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D71,E71,F71), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="72" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A72" t="str">
+        <f>IFERROR(IF(VLOOKUP(D72,Customer!C:C,1, 0) =D72, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B72" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D72,E72),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D72,E72), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C72" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D72,E72,F72),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D72,E72,F72), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="73" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A73" t="str">
+        <f>IFERROR(IF(VLOOKUP(D73,Customer!C:C,1, 0) =D73, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B73" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D73,E73),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D73,E73), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C73" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D73,E73,F73),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D73,E73,F73), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="74" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A74" t="str">
+        <f>IFERROR(IF(VLOOKUP(D74,Customer!C:C,1, 0) =D74, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B74" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D74,E74),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D74,E74), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C74" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D74,E74,F74),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D74,E74,F74), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="75" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A75" t="str">
+        <f>IFERROR(IF(VLOOKUP(D75,Customer!C:C,1, 0) =D75, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B75" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D75,E75),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D75,E75), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C75" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D75,E75,F75),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D75,E75,F75), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="76" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A76" t="str">
+        <f>IFERROR(IF(VLOOKUP(D76,Customer!C:C,1, 0) =D76, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B76" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D76,E76),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D76,E76), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C76" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D76,E76,F76),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D76,E76,F76), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="77" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A77" t="str">
+        <f>IFERROR(IF(VLOOKUP(D77,Customer!C:C,1, 0) =D77, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B77" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D77,E77),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D77,E77), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C77" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D77,E77,F77),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D77,E77,F77), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="P77" s="115"/>
+    </row>
+    <row r="78" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A78" t="str">
+        <f>IFERROR(IF(VLOOKUP(D78,Customer!C:C,1, 0) =D78, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B78" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D78,E78),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D78,E78), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C78" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D78,E78,F78),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D78,E78,F78), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="79" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A79" t="str">
+        <f>IFERROR(IF(VLOOKUP(D79,Customer!C:C,1, 0) =D79, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B79" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D79,E79),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D79,E79), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C79" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D79,E79,F79),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D79,E79,F79), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="80" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A80" t="str">
+        <f>IFERROR(IF(VLOOKUP(D80,Customer!C:C,1, 0) =D80, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B80" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D80,E80),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D80,E80), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C80" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D80,E80,F80),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D80,E80,F80), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="81" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A81" t="str">
+        <f>IFERROR(IF(VLOOKUP(D81,Customer!C:C,1, 0) =D81, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B81" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D81,E81),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D81,E81), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C81" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D81,E81,F81),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D81,E81,F81), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="82" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A82" t="str">
+        <f>IFERROR(IF(VLOOKUP(D82,Customer!C:C,1, 0) =D82, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B82" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D82,E82),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D82,E82), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C82" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D82,E82,F82),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D82,E82,F82), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="83" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A83" t="str">
+        <f>IFERROR(IF(VLOOKUP(D83,Customer!C:C,1, 0) =D83, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B83" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D83,E83),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D83,E83), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C83" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D83,E83,F83),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D83,E83,F83), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="P83" s="115"/>
+    </row>
+    <row r="84" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A84" t="str">
+        <f>IFERROR(IF(VLOOKUP(D84,Customer!C:C,1, 0) =D84, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B84" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D84,E84),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D84,E84), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C84" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D84,E84,F84),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D84,E84,F84), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="85" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="A85" t="str">
+        <f>IFERROR(IF(VLOOKUP(D85,Customer!C:C,1, 0) =D85, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B85" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D85,E85),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(D85,E85), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C85" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(D85,E85,F85),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(D85,E85,F85), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="87" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="D87"/>
+      <c r="E87"/>
+      <c r="F87"/>
+      <c r="G87"/>
+      <c r="H87"/>
+      <c r="I87"/>
+      <c r="J87"/>
+      <c r="K87"/>
+      <c r="L87"/>
+      <c r="M87"/>
+      <c r="N87"/>
+      <c r="O87"/>
+      <c r="P87"/>
+      <c r="Q87"/>
+      <c r="U87"/>
+      <c r="V87"/>
+      <c r="W87"/>
+      <c r="X87"/>
+    </row>
+    <row r="88" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="D88"/>
+      <c r="E88"/>
+      <c r="F88"/>
+      <c r="G88"/>
+      <c r="H88"/>
+      <c r="I88"/>
+      <c r="J88"/>
+      <c r="K88"/>
+      <c r="L88"/>
+      <c r="M88"/>
+      <c r="N88"/>
+      <c r="O88"/>
+      <c r="P88"/>
+      <c r="Q88"/>
+      <c r="U88"/>
+      <c r="V88"/>
+      <c r="W88"/>
+      <c r="X88"/>
+    </row>
+    <row r="89" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="D89"/>
+      <c r="E89"/>
+      <c r="F89"/>
+      <c r="G89"/>
+      <c r="H89"/>
+      <c r="I89"/>
+      <c r="J89"/>
+      <c r="K89"/>
+      <c r="L89"/>
+      <c r="M89"/>
+      <c r="N89"/>
+      <c r="O89"/>
+      <c r="P89"/>
+      <c r="Q89"/>
+      <c r="U89"/>
+      <c r="V89"/>
+      <c r="W89"/>
+      <c r="X89"/>
+    </row>
+    <row r="90" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="D90"/>
+      <c r="E90"/>
+      <c r="F90"/>
+      <c r="G90"/>
+      <c r="H90"/>
+      <c r="I90"/>
+      <c r="J90"/>
+      <c r="K90"/>
+      <c r="L90"/>
+      <c r="M90"/>
+      <c r="N90"/>
+      <c r="O90"/>
+      <c r="P90"/>
+      <c r="Q90"/>
+      <c r="U90"/>
+      <c r="V90"/>
+      <c r="W90"/>
+      <c r="X90"/>
+    </row>
+    <row r="91" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="D91"/>
+      <c r="E91"/>
+      <c r="F91"/>
+      <c r="G91"/>
+      <c r="H91"/>
+      <c r="I91"/>
+      <c r="J91"/>
+      <c r="K91"/>
+      <c r="L91"/>
+      <c r="M91"/>
+      <c r="N91"/>
+      <c r="O91"/>
+      <c r="P91"/>
+      <c r="Q91"/>
+      <c r="U91"/>
+      <c r="V91"/>
+      <c r="W91"/>
+      <c r="X91"/>
+    </row>
+    <row r="92" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="D92"/>
+      <c r="E92"/>
+      <c r="F92"/>
+      <c r="G92"/>
+      <c r="H92"/>
+      <c r="I92"/>
+      <c r="J92"/>
+      <c r="K92"/>
+      <c r="L92"/>
+      <c r="M92"/>
+      <c r="N92"/>
+      <c r="O92"/>
+      <c r="P92"/>
+      <c r="Q92"/>
+      <c r="U92"/>
+      <c r="V92"/>
+      <c r="W92"/>
+      <c r="X92"/>
+    </row>
+    <row r="93" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="D93"/>
+      <c r="E93"/>
+      <c r="F93"/>
+      <c r="G93"/>
+      <c r="H93"/>
+      <c r="I93"/>
+      <c r="J93"/>
+      <c r="K93"/>
+      <c r="L93"/>
+      <c r="M93"/>
+      <c r="N93"/>
+      <c r="O93"/>
+      <c r="P93"/>
+      <c r="Q93"/>
+      <c r="U93"/>
+      <c r="V93"/>
+      <c r="W93"/>
+      <c r="X93"/>
+    </row>
+    <row r="94" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="D94"/>
+      <c r="E94"/>
+      <c r="F94"/>
+      <c r="G94"/>
+      <c r="H94"/>
+      <c r="I94"/>
+      <c r="J94"/>
+      <c r="K94"/>
+      <c r="L94"/>
+      <c r="M94"/>
+      <c r="N94"/>
+      <c r="O94"/>
+      <c r="P94"/>
+      <c r="Q94"/>
+      <c r="U94"/>
+      <c r="V94"/>
+      <c r="W94"/>
+      <c r="X94"/>
+    </row>
+    <row r="95" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="D95"/>
+      <c r="E95"/>
+      <c r="F95"/>
+      <c r="G95"/>
+      <c r="H95"/>
+      <c r="I95"/>
+      <c r="J95"/>
+      <c r="K95"/>
+      <c r="L95"/>
+      <c r="M95"/>
+      <c r="N95"/>
+      <c r="O95"/>
+      <c r="P95"/>
+      <c r="Q95"/>
+      <c r="U95"/>
+      <c r="V95"/>
+      <c r="W95"/>
+      <c r="X95"/>
+    </row>
+    <row r="96" spans="1:24" x14ac:dyDescent="0.35">
+      <c r="D96"/>
+      <c r="E96"/>
+      <c r="F96"/>
+      <c r="G96"/>
+      <c r="H96"/>
+      <c r="I96"/>
+      <c r="J96"/>
+      <c r="K96"/>
+      <c r="L96"/>
+      <c r="M96"/>
+      <c r="N96"/>
+      <c r="O96"/>
+      <c r="P96"/>
+      <c r="Q96"/>
+      <c r="U96"/>
+      <c r="V96"/>
+      <c r="W96"/>
+      <c r="X96"/>
+    </row>
+    <row r="97" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D97"/>
+      <c r="E97"/>
+      <c r="F97"/>
+      <c r="G97"/>
+      <c r="H97"/>
+      <c r="I97"/>
+      <c r="J97"/>
+      <c r="K97"/>
+      <c r="L97"/>
+      <c r="M97"/>
+      <c r="N97"/>
+      <c r="O97"/>
+      <c r="P97"/>
+      <c r="Q97"/>
+      <c r="U97"/>
+      <c r="V97"/>
+      <c r="W97"/>
+      <c r="X97"/>
+    </row>
+    <row r="98" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D98"/>
+      <c r="E98"/>
+      <c r="F98"/>
+      <c r="G98"/>
+      <c r="H98"/>
+      <c r="I98"/>
+      <c r="J98"/>
+      <c r="K98"/>
+      <c r="L98"/>
+      <c r="M98"/>
+      <c r="N98"/>
+      <c r="O98"/>
+      <c r="P98"/>
+      <c r="Q98"/>
+      <c r="U98"/>
+      <c r="V98"/>
+      <c r="W98"/>
+      <c r="X98"/>
+    </row>
+    <row r="99" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D99"/>
+      <c r="E99"/>
+      <c r="F99"/>
+      <c r="G99"/>
+      <c r="H99"/>
+      <c r="I99"/>
+      <c r="J99"/>
+      <c r="K99"/>
+      <c r="L99"/>
+      <c r="M99"/>
+      <c r="N99"/>
+      <c r="O99"/>
+      <c r="P99"/>
+      <c r="Q99"/>
+      <c r="U99"/>
+      <c r="V99"/>
+      <c r="W99"/>
+      <c r="X99"/>
+    </row>
+    <row r="100" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D100"/>
+      <c r="E100"/>
+      <c r="F100"/>
+      <c r="G100"/>
+      <c r="H100"/>
+      <c r="I100"/>
+      <c r="J100"/>
+      <c r="K100"/>
+      <c r="L100"/>
+      <c r="M100"/>
+      <c r="N100"/>
+      <c r="O100"/>
+      <c r="P100"/>
+      <c r="Q100"/>
+      <c r="U100"/>
+      <c r="V100"/>
+      <c r="W100"/>
+      <c r="X100"/>
+    </row>
+    <row r="101" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D101"/>
+      <c r="E101"/>
+      <c r="F101"/>
+      <c r="G101"/>
+      <c r="H101"/>
+      <c r="I101"/>
+      <c r="J101"/>
+      <c r="K101"/>
+      <c r="L101"/>
+      <c r="M101"/>
+      <c r="N101"/>
+      <c r="O101"/>
+      <c r="P101"/>
+      <c r="Q101"/>
+      <c r="U101"/>
+      <c r="V101"/>
+      <c r="W101"/>
+      <c r="X101"/>
+    </row>
+    <row r="102" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D102"/>
+      <c r="E102"/>
+      <c r="F102"/>
+      <c r="G102"/>
+      <c r="H102"/>
+      <c r="I102"/>
+      <c r="J102"/>
+      <c r="K102"/>
+      <c r="L102"/>
+      <c r="M102"/>
+      <c r="N102"/>
+      <c r="O102"/>
+      <c r="P102"/>
+      <c r="Q102"/>
+      <c r="U102"/>
+      <c r="V102"/>
+      <c r="W102"/>
+      <c r="X102"/>
+    </row>
+    <row r="103" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D103"/>
+      <c r="E103"/>
+      <c r="F103"/>
+      <c r="G103"/>
+      <c r="H103"/>
+      <c r="I103"/>
+      <c r="J103"/>
+      <c r="K103"/>
+      <c r="L103"/>
+      <c r="M103"/>
+      <c r="N103"/>
+      <c r="O103"/>
+      <c r="P103"/>
+      <c r="Q103"/>
+      <c r="U103"/>
+      <c r="V103"/>
+      <c r="W103"/>
+      <c r="X103"/>
+    </row>
+    <row r="104" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D104"/>
+      <c r="E104"/>
+      <c r="F104"/>
+      <c r="G104"/>
+      <c r="H104"/>
+      <c r="I104"/>
+      <c r="J104"/>
+      <c r="K104"/>
+      <c r="L104"/>
+      <c r="M104"/>
+      <c r="N104"/>
+      <c r="O104"/>
+      <c r="P104"/>
+      <c r="Q104"/>
+      <c r="U104"/>
+      <c r="V104"/>
+      <c r="W104"/>
+      <c r="X104"/>
+    </row>
+    <row r="105" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D105"/>
+      <c r="E105"/>
+      <c r="F105"/>
+      <c r="G105"/>
+      <c r="H105"/>
+      <c r="I105"/>
+      <c r="J105"/>
+      <c r="K105"/>
+      <c r="L105"/>
+      <c r="M105"/>
+      <c r="N105"/>
+      <c r="O105"/>
+      <c r="P105"/>
+      <c r="Q105"/>
+      <c r="U105"/>
+      <c r="V105"/>
+      <c r="W105"/>
+      <c r="X105"/>
+    </row>
+    <row r="106" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D106"/>
+      <c r="E106"/>
+      <c r="F106"/>
+      <c r="G106"/>
+      <c r="H106"/>
+      <c r="I106"/>
+      <c r="J106"/>
+      <c r="K106"/>
+      <c r="L106"/>
+      <c r="M106"/>
+      <c r="N106"/>
+      <c r="O106"/>
+      <c r="P106"/>
+      <c r="Q106"/>
+      <c r="U106"/>
+      <c r="V106"/>
+      <c r="W106"/>
+      <c r="X106"/>
+    </row>
+    <row r="107" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D107"/>
+      <c r="E107"/>
+      <c r="F107"/>
+      <c r="G107"/>
+      <c r="H107"/>
+      <c r="I107"/>
+      <c r="J107"/>
+      <c r="K107"/>
+      <c r="L107"/>
+      <c r="M107"/>
+      <c r="N107"/>
+      <c r="O107"/>
+      <c r="P107"/>
+      <c r="Q107"/>
+      <c r="U107"/>
+      <c r="V107"/>
+      <c r="W107"/>
+      <c r="X107"/>
+    </row>
+    <row r="108" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D108"/>
+      <c r="E108"/>
+      <c r="F108"/>
+      <c r="G108"/>
+      <c r="H108"/>
+      <c r="I108"/>
+      <c r="J108"/>
+      <c r="K108"/>
+      <c r="L108"/>
+      <c r="M108"/>
+      <c r="N108"/>
+      <c r="O108"/>
+      <c r="P108"/>
+      <c r="Q108"/>
+      <c r="U108"/>
+      <c r="V108"/>
+      <c r="W108"/>
+      <c r="X108"/>
+    </row>
+    <row r="109" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D109"/>
+      <c r="E109"/>
+      <c r="F109"/>
+      <c r="G109"/>
+      <c r="H109"/>
+      <c r="I109"/>
+      <c r="J109"/>
+      <c r="K109"/>
+      <c r="L109"/>
+      <c r="M109"/>
+      <c r="N109"/>
+      <c r="O109"/>
+      <c r="P109"/>
+      <c r="Q109"/>
+      <c r="U109"/>
+      <c r="V109"/>
+      <c r="W109"/>
+      <c r="X109"/>
+    </row>
+    <row r="110" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D110"/>
+      <c r="E110"/>
+      <c r="F110"/>
+      <c r="G110"/>
+      <c r="H110"/>
+      <c r="I110"/>
+      <c r="J110"/>
+      <c r="K110"/>
+      <c r="L110"/>
+      <c r="M110"/>
+      <c r="N110"/>
+      <c r="O110"/>
+      <c r="P110"/>
+      <c r="Q110"/>
+      <c r="U110"/>
+      <c r="V110"/>
+      <c r="W110"/>
+      <c r="X110"/>
+    </row>
+    <row r="111" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D111"/>
+      <c r="E111"/>
+      <c r="F111"/>
+      <c r="G111"/>
+      <c r="H111"/>
+      <c r="I111"/>
+      <c r="J111"/>
+      <c r="K111"/>
+      <c r="L111"/>
+      <c r="M111"/>
+      <c r="N111"/>
+      <c r="O111"/>
+      <c r="P111"/>
+      <c r="Q111"/>
+      <c r="U111"/>
+      <c r="V111"/>
+      <c r="W111"/>
+      <c r="X111"/>
+    </row>
+    <row r="112" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D112"/>
+      <c r="E112"/>
+      <c r="F112"/>
+      <c r="G112"/>
+      <c r="H112"/>
+      <c r="I112"/>
+      <c r="J112"/>
+      <c r="K112"/>
+      <c r="L112"/>
+      <c r="M112"/>
+      <c r="N112"/>
+      <c r="O112"/>
+      <c r="P112"/>
+      <c r="Q112"/>
+      <c r="U112"/>
+      <c r="V112"/>
+      <c r="W112"/>
+      <c r="X112"/>
+    </row>
+    <row r="113" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D113"/>
+      <c r="E113"/>
+      <c r="F113"/>
+      <c r="G113"/>
+      <c r="H113"/>
+      <c r="I113"/>
+      <c r="J113"/>
+      <c r="K113"/>
+      <c r="L113"/>
+      <c r="M113"/>
+      <c r="N113"/>
+      <c r="O113"/>
+      <c r="P113"/>
+      <c r="Q113"/>
+      <c r="U113"/>
+      <c r="V113"/>
+      <c r="W113"/>
+      <c r="X113"/>
+    </row>
+    <row r="114" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D114"/>
+      <c r="E114"/>
+      <c r="F114"/>
+      <c r="G114"/>
+      <c r="H114"/>
+      <c r="I114"/>
+      <c r="J114"/>
+      <c r="K114"/>
+      <c r="L114"/>
+      <c r="M114"/>
+      <c r="N114"/>
+      <c r="O114"/>
+      <c r="P114"/>
+      <c r="Q114"/>
+      <c r="U114"/>
+      <c r="V114"/>
+      <c r="W114"/>
+      <c r="X114"/>
+    </row>
+    <row r="115" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D115"/>
+      <c r="E115"/>
+      <c r="F115"/>
+      <c r="G115"/>
+      <c r="H115"/>
+      <c r="I115"/>
+      <c r="J115"/>
+      <c r="K115"/>
+      <c r="L115"/>
+      <c r="M115"/>
+      <c r="N115"/>
+      <c r="O115"/>
+      <c r="P115"/>
+      <c r="Q115"/>
+      <c r="U115"/>
+      <c r="V115"/>
+      <c r="W115"/>
+      <c r="X115"/>
+    </row>
+    <row r="116" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D116"/>
+      <c r="E116"/>
+      <c r="F116"/>
+      <c r="G116"/>
+      <c r="H116"/>
+      <c r="I116"/>
+      <c r="J116"/>
+      <c r="K116"/>
+      <c r="L116"/>
+      <c r="M116"/>
+      <c r="N116"/>
+      <c r="O116"/>
+      <c r="P116"/>
+      <c r="Q116"/>
+      <c r="U116"/>
+      <c r="V116"/>
+      <c r="W116"/>
+      <c r="X116"/>
+    </row>
+    <row r="117" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D117"/>
+      <c r="E117"/>
+      <c r="F117"/>
+      <c r="G117"/>
+      <c r="H117"/>
+      <c r="I117"/>
+      <c r="J117"/>
+      <c r="K117"/>
+      <c r="L117"/>
+      <c r="M117"/>
+      <c r="N117"/>
+      <c r="O117"/>
+      <c r="P117"/>
+      <c r="Q117"/>
+      <c r="U117"/>
+      <c r="V117"/>
+      <c r="W117"/>
+      <c r="X117"/>
+    </row>
+    <row r="118" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D118"/>
+      <c r="E118"/>
+      <c r="F118"/>
+      <c r="G118"/>
+      <c r="H118"/>
+      <c r="I118"/>
+      <c r="J118"/>
+      <c r="K118"/>
+      <c r="L118"/>
+      <c r="M118"/>
+      <c r="N118"/>
+      <c r="O118"/>
+      <c r="P118"/>
+      <c r="Q118"/>
+      <c r="U118"/>
+      <c r="V118"/>
+      <c r="W118"/>
+      <c r="X118"/>
+    </row>
+    <row r="119" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D119"/>
+      <c r="E119"/>
+      <c r="F119"/>
+      <c r="G119"/>
+      <c r="H119"/>
+      <c r="I119"/>
+      <c r="J119"/>
+      <c r="K119"/>
+      <c r="L119"/>
+      <c r="M119"/>
+      <c r="N119"/>
+      <c r="O119"/>
+      <c r="P119"/>
+      <c r="Q119"/>
+      <c r="U119"/>
+      <c r="V119"/>
+      <c r="W119"/>
+      <c r="X119"/>
+    </row>
+    <row r="120" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D120"/>
+      <c r="E120"/>
+      <c r="F120"/>
+      <c r="G120"/>
+      <c r="H120"/>
+      <c r="I120"/>
+      <c r="J120"/>
+      <c r="K120"/>
+      <c r="L120"/>
+      <c r="M120"/>
+      <c r="N120"/>
+      <c r="O120"/>
+      <c r="P120"/>
+      <c r="Q120"/>
+      <c r="U120"/>
+      <c r="V120"/>
+      <c r="W120"/>
+      <c r="X120"/>
+    </row>
+    <row r="121" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D121"/>
+      <c r="E121"/>
+      <c r="F121"/>
+      <c r="G121"/>
+      <c r="H121"/>
+      <c r="I121"/>
+      <c r="J121"/>
+      <c r="K121"/>
+      <c r="L121"/>
+      <c r="M121"/>
+      <c r="N121"/>
+      <c r="O121"/>
+      <c r="P121"/>
+      <c r="Q121"/>
+      <c r="U121"/>
+      <c r="V121"/>
+      <c r="W121"/>
+      <c r="X121"/>
+    </row>
+    <row r="122" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D122"/>
+      <c r="E122"/>
+      <c r="F122"/>
+      <c r="G122"/>
+      <c r="H122"/>
+      <c r="I122"/>
+      <c r="J122"/>
+      <c r="K122"/>
+      <c r="L122"/>
+      <c r="M122"/>
+      <c r="N122"/>
+      <c r="O122"/>
+      <c r="P122"/>
+      <c r="Q122"/>
+      <c r="U122"/>
+      <c r="V122"/>
+      <c r="W122"/>
+      <c r="X122"/>
+    </row>
+    <row r="123" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D123"/>
+      <c r="E123"/>
+      <c r="F123"/>
+      <c r="G123"/>
+      <c r="H123"/>
+      <c r="I123"/>
+      <c r="J123"/>
+      <c r="K123"/>
+      <c r="L123"/>
+      <c r="M123"/>
+      <c r="N123"/>
+      <c r="O123"/>
+      <c r="P123"/>
+      <c r="Q123"/>
+      <c r="U123"/>
+      <c r="V123"/>
+      <c r="W123"/>
+      <c r="X123"/>
+    </row>
+    <row r="124" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D124"/>
+      <c r="E124"/>
+      <c r="F124"/>
+      <c r="G124"/>
+      <c r="H124"/>
+      <c r="I124"/>
+      <c r="J124"/>
+      <c r="K124"/>
+      <c r="L124"/>
+      <c r="M124"/>
+      <c r="N124"/>
+      <c r="O124"/>
+      <c r="P124"/>
+      <c r="Q124"/>
+      <c r="U124"/>
+      <c r="V124"/>
+      <c r="W124"/>
+      <c r="X124"/>
+    </row>
+    <row r="125" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D125"/>
+      <c r="E125"/>
+      <c r="F125"/>
+      <c r="G125"/>
+      <c r="H125"/>
+      <c r="I125"/>
+      <c r="J125"/>
+      <c r="K125"/>
+      <c r="L125"/>
+      <c r="M125"/>
+      <c r="N125"/>
+      <c r="O125"/>
+      <c r="P125"/>
+      <c r="Q125"/>
+      <c r="U125"/>
+      <c r="V125"/>
+      <c r="W125"/>
+      <c r="X125"/>
+    </row>
+    <row r="126" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D126"/>
+      <c r="E126"/>
+      <c r="F126"/>
+      <c r="G126"/>
+      <c r="H126"/>
+      <c r="I126"/>
+      <c r="J126"/>
+      <c r="K126"/>
+      <c r="L126"/>
+      <c r="M126"/>
+      <c r="N126"/>
+      <c r="O126"/>
+      <c r="P126"/>
+      <c r="Q126"/>
+      <c r="U126"/>
+      <c r="V126"/>
+      <c r="W126"/>
+      <c r="X126"/>
+    </row>
+    <row r="127" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D127"/>
+      <c r="E127"/>
+      <c r="F127"/>
+      <c r="G127"/>
+      <c r="H127"/>
+      <c r="I127"/>
+      <c r="J127"/>
+      <c r="K127"/>
+      <c r="L127"/>
+      <c r="M127"/>
+      <c r="N127"/>
+      <c r="O127"/>
+      <c r="P127"/>
+      <c r="Q127"/>
+      <c r="U127"/>
+      <c r="V127"/>
+      <c r="W127"/>
+      <c r="X127"/>
+    </row>
+    <row r="128" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D128"/>
+      <c r="E128"/>
+      <c r="F128"/>
+      <c r="G128"/>
+      <c r="H128"/>
+      <c r="I128"/>
+      <c r="J128"/>
+      <c r="K128"/>
+      <c r="L128"/>
+      <c r="M128"/>
+      <c r="N128"/>
+      <c r="O128"/>
+      <c r="P128"/>
+      <c r="Q128"/>
+      <c r="U128"/>
+      <c r="V128"/>
+      <c r="W128"/>
+      <c r="X128"/>
+    </row>
+    <row r="129" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D129"/>
+      <c r="E129"/>
+      <c r="F129"/>
+      <c r="G129"/>
+      <c r="H129"/>
+      <c r="I129"/>
+      <c r="J129"/>
+      <c r="K129"/>
+      <c r="L129"/>
+      <c r="M129"/>
+      <c r="N129"/>
+      <c r="O129"/>
+      <c r="P129"/>
+      <c r="Q129"/>
+      <c r="U129"/>
+      <c r="V129"/>
+      <c r="W129"/>
+      <c r="X129"/>
+    </row>
+    <row r="130" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D130"/>
+      <c r="E130"/>
+      <c r="F130"/>
+      <c r="G130"/>
+      <c r="H130"/>
+      <c r="I130"/>
+      <c r="J130"/>
+      <c r="K130"/>
+      <c r="L130"/>
+      <c r="M130"/>
+      <c r="N130"/>
+      <c r="O130"/>
+      <c r="P130"/>
+      <c r="Q130"/>
+      <c r="U130"/>
+      <c r="V130"/>
+      <c r="W130"/>
+      <c r="X130"/>
+    </row>
+    <row r="131" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D131"/>
+      <c r="E131"/>
+      <c r="F131"/>
+      <c r="G131"/>
+      <c r="H131"/>
+      <c r="I131"/>
+      <c r="J131"/>
+      <c r="K131"/>
+      <c r="L131"/>
+      <c r="M131"/>
+      <c r="N131"/>
+      <c r="O131"/>
+      <c r="P131"/>
+      <c r="Q131"/>
+      <c r="U131"/>
+      <c r="V131"/>
+      <c r="W131"/>
+      <c r="X131"/>
+    </row>
+    <row r="132" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D132"/>
+      <c r="E132"/>
+      <c r="F132"/>
+      <c r="G132"/>
+      <c r="H132"/>
+      <c r="I132"/>
+      <c r="J132"/>
+      <c r="K132"/>
+      <c r="L132"/>
+      <c r="M132"/>
+      <c r="N132"/>
+      <c r="O132"/>
+      <c r="P132"/>
+      <c r="Q132"/>
+      <c r="U132"/>
+      <c r="V132"/>
+      <c r="W132"/>
+      <c r="X132"/>
+    </row>
+    <row r="133" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D133"/>
+      <c r="E133"/>
+      <c r="F133"/>
+      <c r="G133"/>
+      <c r="H133"/>
+      <c r="I133"/>
+      <c r="J133"/>
+      <c r="K133"/>
+      <c r="L133"/>
+      <c r="M133"/>
+      <c r="N133"/>
+      <c r="O133"/>
+      <c r="P133"/>
+      <c r="Q133"/>
+      <c r="U133"/>
+      <c r="V133"/>
+      <c r="W133"/>
+      <c r="X133"/>
+    </row>
+    <row r="134" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D134"/>
+      <c r="E134"/>
+      <c r="F134"/>
+      <c r="G134"/>
+      <c r="H134"/>
+      <c r="I134"/>
+      <c r="J134"/>
+      <c r="K134"/>
+      <c r="L134"/>
+      <c r="M134"/>
+      <c r="N134"/>
+      <c r="O134"/>
+      <c r="P134"/>
+      <c r="Q134"/>
+      <c r="U134"/>
+      <c r="V134"/>
+      <c r="W134"/>
+      <c r="X134"/>
+    </row>
+    <row r="135" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D135"/>
+      <c r="E135"/>
+      <c r="F135"/>
+      <c r="G135"/>
+      <c r="H135"/>
+      <c r="I135"/>
+      <c r="J135"/>
+      <c r="K135"/>
+      <c r="L135"/>
+      <c r="M135"/>
+      <c r="N135"/>
+      <c r="O135"/>
+      <c r="P135"/>
+      <c r="Q135"/>
+      <c r="U135"/>
+      <c r="V135"/>
+      <c r="W135"/>
+      <c r="X135"/>
+    </row>
+    <row r="136" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D136"/>
+      <c r="E136"/>
+      <c r="F136"/>
+      <c r="G136"/>
+      <c r="H136"/>
+      <c r="I136"/>
+      <c r="J136"/>
+      <c r="K136"/>
+      <c r="L136"/>
+      <c r="M136"/>
+      <c r="N136"/>
+      <c r="O136"/>
+      <c r="P136"/>
+      <c r="Q136"/>
+      <c r="U136"/>
+      <c r="V136"/>
+      <c r="W136"/>
+      <c r="X136"/>
+    </row>
+    <row r="137" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D137"/>
+      <c r="E137"/>
+      <c r="F137"/>
+      <c r="G137"/>
+      <c r="H137"/>
+      <c r="I137"/>
+      <c r="J137"/>
+      <c r="K137"/>
+      <c r="L137"/>
+      <c r="M137"/>
+      <c r="N137"/>
+      <c r="O137"/>
+      <c r="P137"/>
+      <c r="Q137"/>
+      <c r="U137"/>
+      <c r="V137"/>
+      <c r="W137"/>
+      <c r="X137"/>
+    </row>
+    <row r="138" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D138"/>
+      <c r="E138"/>
+      <c r="F138"/>
+      <c r="G138"/>
+      <c r="H138"/>
+      <c r="I138"/>
+      <c r="J138"/>
+      <c r="K138"/>
+      <c r="L138"/>
+      <c r="M138"/>
+      <c r="N138"/>
+      <c r="O138"/>
+      <c r="P138"/>
+      <c r="Q138"/>
+      <c r="U138"/>
+      <c r="V138"/>
+      <c r="W138"/>
+      <c r="X138"/>
+    </row>
+    <row r="139" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D139"/>
+      <c r="E139"/>
+      <c r="F139"/>
+      <c r="G139"/>
+      <c r="H139"/>
+      <c r="I139"/>
+      <c r="J139"/>
+      <c r="K139"/>
+      <c r="L139"/>
+      <c r="M139"/>
+      <c r="N139"/>
+      <c r="O139"/>
+      <c r="P139"/>
+      <c r="Q139"/>
+      <c r="U139"/>
+      <c r="V139"/>
+      <c r="W139"/>
+      <c r="X139"/>
+    </row>
+    <row r="140" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D140"/>
+      <c r="E140"/>
+      <c r="F140"/>
+      <c r="G140"/>
+      <c r="H140"/>
+      <c r="I140"/>
+      <c r="J140"/>
+      <c r="K140"/>
+      <c r="L140"/>
+      <c r="M140"/>
+      <c r="N140"/>
+      <c r="O140"/>
+      <c r="P140"/>
+      <c r="Q140"/>
+      <c r="U140"/>
+      <c r="V140"/>
+      <c r="W140"/>
+      <c r="X140"/>
+    </row>
+    <row r="141" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D141"/>
+      <c r="E141"/>
+      <c r="F141"/>
+      <c r="G141"/>
+      <c r="H141"/>
+      <c r="I141"/>
+      <c r="J141"/>
+      <c r="K141"/>
+      <c r="L141"/>
+      <c r="M141"/>
+      <c r="N141"/>
+      <c r="O141"/>
+      <c r="P141"/>
+      <c r="Q141"/>
+      <c r="U141"/>
+      <c r="V141"/>
+      <c r="W141"/>
+      <c r="X141"/>
+    </row>
+    <row r="142" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D142"/>
+      <c r="E142"/>
+      <c r="F142"/>
+      <c r="G142"/>
+      <c r="H142"/>
+      <c r="I142"/>
+      <c r="J142"/>
+      <c r="K142"/>
+      <c r="L142"/>
+      <c r="M142"/>
+      <c r="N142"/>
+      <c r="O142"/>
+      <c r="P142"/>
+      <c r="Q142"/>
+      <c r="U142"/>
+      <c r="V142"/>
+      <c r="W142"/>
+      <c r="X142"/>
+    </row>
+    <row r="143" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D143"/>
+      <c r="E143"/>
+      <c r="F143"/>
+      <c r="G143"/>
+      <c r="H143"/>
+      <c r="I143"/>
+      <c r="J143"/>
+      <c r="K143"/>
+      <c r="L143"/>
+      <c r="M143"/>
+      <c r="N143"/>
+      <c r="O143"/>
+      <c r="P143"/>
+      <c r="Q143"/>
+      <c r="U143"/>
+      <c r="V143"/>
+      <c r="W143"/>
+      <c r="X143"/>
+    </row>
+    <row r="144" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D144"/>
+      <c r="E144"/>
+      <c r="F144"/>
+      <c r="G144"/>
+      <c r="H144"/>
+      <c r="I144"/>
+      <c r="J144"/>
+      <c r="K144"/>
+      <c r="L144"/>
+      <c r="M144"/>
+      <c r="N144"/>
+      <c r="O144"/>
+      <c r="P144"/>
+      <c r="Q144"/>
+      <c r="U144"/>
+      <c r="V144"/>
+      <c r="W144"/>
+      <c r="X144"/>
+    </row>
+    <row r="145" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D145"/>
+      <c r="E145"/>
+      <c r="F145"/>
+      <c r="G145"/>
+      <c r="H145"/>
+      <c r="I145"/>
+      <c r="J145"/>
+      <c r="K145"/>
+      <c r="L145"/>
+      <c r="M145"/>
+      <c r="N145"/>
+      <c r="O145"/>
+      <c r="P145"/>
+      <c r="Q145"/>
+      <c r="U145"/>
+      <c r="V145"/>
+      <c r="W145"/>
+      <c r="X145"/>
+    </row>
+    <row r="146" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D146"/>
+      <c r="E146"/>
+      <c r="F146"/>
+      <c r="G146"/>
+      <c r="H146"/>
+      <c r="I146"/>
+      <c r="J146"/>
+      <c r="K146"/>
+      <c r="L146"/>
+      <c r="M146"/>
+      <c r="N146"/>
+      <c r="O146"/>
+      <c r="P146"/>
+      <c r="Q146"/>
+      <c r="U146"/>
+      <c r="V146"/>
+      <c r="W146"/>
+      <c r="X146"/>
+    </row>
+    <row r="147" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D147"/>
+      <c r="E147"/>
+      <c r="F147"/>
+      <c r="G147"/>
+      <c r="H147"/>
+      <c r="I147"/>
+      <c r="J147"/>
+      <c r="K147"/>
+      <c r="L147"/>
+      <c r="M147"/>
+      <c r="N147"/>
+      <c r="O147"/>
+      <c r="P147"/>
+      <c r="Q147"/>
+      <c r="U147"/>
+      <c r="V147"/>
+      <c r="W147"/>
+      <c r="X147"/>
+    </row>
+    <row r="148" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D148"/>
+      <c r="E148"/>
+      <c r="F148"/>
+      <c r="G148"/>
+      <c r="H148"/>
+      <c r="I148"/>
+      <c r="J148"/>
+      <c r="K148"/>
+      <c r="L148"/>
+      <c r="M148"/>
+      <c r="N148"/>
+      <c r="O148"/>
+      <c r="P148"/>
+      <c r="Q148"/>
+      <c r="U148"/>
+      <c r="V148"/>
+      <c r="W148"/>
+      <c r="X148"/>
+    </row>
+    <row r="149" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D149"/>
+      <c r="E149"/>
+      <c r="F149"/>
+      <c r="G149"/>
+      <c r="H149"/>
+      <c r="I149"/>
+      <c r="J149"/>
+      <c r="K149"/>
+      <c r="L149"/>
+      <c r="M149"/>
+      <c r="N149"/>
+      <c r="O149"/>
+      <c r="P149"/>
+      <c r="Q149"/>
+      <c r="U149"/>
+      <c r="V149"/>
+      <c r="W149"/>
+      <c r="X149"/>
+    </row>
+    <row r="150" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D150"/>
+      <c r="E150"/>
+      <c r="F150"/>
+      <c r="G150"/>
+      <c r="H150"/>
+      <c r="I150"/>
+      <c r="J150"/>
+      <c r="K150"/>
+      <c r="L150"/>
+      <c r="M150"/>
+      <c r="N150"/>
+      <c r="O150"/>
+      <c r="P150"/>
+      <c r="Q150"/>
+      <c r="U150"/>
+      <c r="V150"/>
+      <c r="W150"/>
+      <c r="X150"/>
+    </row>
+    <row r="151" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D151"/>
+      <c r="E151"/>
+      <c r="F151"/>
+      <c r="G151"/>
+      <c r="H151"/>
+      <c r="I151"/>
+      <c r="J151"/>
+      <c r="K151"/>
+      <c r="L151"/>
+      <c r="M151"/>
+      <c r="N151"/>
+      <c r="O151"/>
+      <c r="P151"/>
+      <c r="Q151"/>
+      <c r="U151"/>
+      <c r="V151"/>
+      <c r="W151"/>
+      <c r="X151"/>
+    </row>
+    <row r="152" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D152"/>
+      <c r="E152"/>
+      <c r="F152"/>
+      <c r="G152"/>
+      <c r="H152"/>
+      <c r="I152"/>
+      <c r="J152"/>
+      <c r="K152"/>
+      <c r="L152"/>
+      <c r="M152"/>
+      <c r="N152"/>
+      <c r="O152"/>
+      <c r="P152"/>
+      <c r="Q152"/>
+      <c r="U152"/>
+      <c r="V152"/>
+      <c r="W152"/>
+      <c r="X152"/>
+    </row>
+    <row r="153" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D153"/>
+      <c r="E153"/>
+      <c r="F153"/>
+      <c r="G153"/>
+      <c r="H153"/>
+      <c r="I153"/>
+      <c r="J153"/>
+      <c r="K153"/>
+      <c r="L153"/>
+      <c r="M153"/>
+      <c r="N153"/>
+      <c r="O153"/>
+      <c r="P153"/>
+      <c r="Q153"/>
+      <c r="U153"/>
+      <c r="V153"/>
+      <c r="W153"/>
+      <c r="X153"/>
+    </row>
+    <row r="154" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D154"/>
+      <c r="E154"/>
+      <c r="F154"/>
+      <c r="G154"/>
+      <c r="H154"/>
+      <c r="I154"/>
+      <c r="J154"/>
+      <c r="K154"/>
+      <c r="L154"/>
+      <c r="M154"/>
+      <c r="N154"/>
+      <c r="O154"/>
+      <c r="P154"/>
+      <c r="Q154"/>
+      <c r="U154"/>
+      <c r="V154"/>
+      <c r="W154"/>
+      <c r="X154"/>
+    </row>
+    <row r="155" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D155"/>
+      <c r="E155"/>
+      <c r="F155"/>
+      <c r="G155"/>
+      <c r="H155"/>
+      <c r="I155"/>
+      <c r="J155"/>
+      <c r="K155"/>
+      <c r="L155"/>
+      <c r="M155"/>
+      <c r="N155"/>
+      <c r="O155"/>
+      <c r="P155"/>
+      <c r="Q155"/>
+      <c r="U155"/>
+      <c r="V155"/>
+      <c r="W155"/>
+      <c r="X155"/>
+    </row>
+    <row r="156" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D156"/>
+      <c r="E156"/>
+      <c r="F156"/>
+      <c r="G156"/>
+      <c r="H156"/>
+      <c r="I156"/>
+      <c r="J156"/>
+      <c r="K156"/>
+      <c r="L156"/>
+      <c r="M156"/>
+      <c r="N156"/>
+      <c r="O156"/>
+      <c r="P156"/>
+      <c r="Q156"/>
+      <c r="U156"/>
+      <c r="V156"/>
+      <c r="W156"/>
+      <c r="X156"/>
+    </row>
+    <row r="157" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D157"/>
+      <c r="E157"/>
+      <c r="F157"/>
+      <c r="G157"/>
+      <c r="H157"/>
+      <c r="I157"/>
+      <c r="J157"/>
+      <c r="K157"/>
+      <c r="L157"/>
+      <c r="M157"/>
+      <c r="N157"/>
+      <c r="O157"/>
+      <c r="P157"/>
+      <c r="Q157"/>
+      <c r="U157"/>
+      <c r="V157"/>
+      <c r="W157"/>
+      <c r="X157"/>
+    </row>
+    <row r="158" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D158"/>
+      <c r="E158"/>
+      <c r="F158"/>
+      <c r="G158"/>
+      <c r="H158"/>
+      <c r="I158"/>
+      <c r="J158"/>
+      <c r="K158"/>
+      <c r="L158"/>
+      <c r="M158"/>
+      <c r="N158"/>
+      <c r="O158"/>
+      <c r="P158"/>
+      <c r="Q158"/>
+      <c r="U158"/>
+      <c r="V158"/>
+      <c r="W158"/>
+      <c r="X158"/>
+    </row>
+    <row r="159" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D159"/>
+      <c r="E159"/>
+      <c r="F159"/>
+      <c r="G159"/>
+      <c r="H159"/>
+      <c r="I159"/>
+      <c r="J159"/>
+      <c r="K159"/>
+      <c r="L159"/>
+      <c r="M159"/>
+      <c r="N159"/>
+      <c r="O159"/>
+      <c r="P159"/>
+      <c r="Q159"/>
+      <c r="U159"/>
+      <c r="V159"/>
+      <c r="W159"/>
+      <c r="X159"/>
+    </row>
+    <row r="160" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D160"/>
+      <c r="E160"/>
+      <c r="F160"/>
+      <c r="G160"/>
+      <c r="H160"/>
+      <c r="I160"/>
+      <c r="J160"/>
+      <c r="K160"/>
+      <c r="L160"/>
+      <c r="M160"/>
+      <c r="N160"/>
+      <c r="O160"/>
+      <c r="P160"/>
+      <c r="Q160"/>
+      <c r="U160"/>
+      <c r="V160"/>
+      <c r="W160"/>
+      <c r="X160"/>
+    </row>
+    <row r="161" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D161"/>
+      <c r="E161"/>
+      <c r="F161"/>
+      <c r="G161"/>
+      <c r="H161"/>
+      <c r="I161"/>
+      <c r="J161"/>
+      <c r="K161"/>
+      <c r="L161"/>
+      <c r="M161"/>
+      <c r="N161"/>
+      <c r="O161"/>
+      <c r="P161"/>
+      <c r="Q161"/>
+      <c r="U161"/>
+      <c r="V161"/>
+      <c r="W161"/>
+      <c r="X161"/>
+    </row>
+    <row r="162" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D162"/>
+      <c r="E162"/>
+      <c r="F162"/>
+      <c r="G162"/>
+      <c r="H162"/>
+      <c r="I162"/>
+      <c r="J162"/>
+      <c r="K162"/>
+      <c r="L162"/>
+      <c r="M162"/>
+      <c r="N162"/>
+      <c r="O162"/>
+      <c r="P162"/>
+      <c r="Q162"/>
+      <c r="U162"/>
+      <c r="V162"/>
+      <c r="W162"/>
+      <c r="X162"/>
+    </row>
+    <row r="163" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D163"/>
+      <c r="E163"/>
+      <c r="F163"/>
+      <c r="G163"/>
+      <c r="H163"/>
+      <c r="I163"/>
+      <c r="J163"/>
+      <c r="K163"/>
+      <c r="L163"/>
+      <c r="M163"/>
+      <c r="N163"/>
+      <c r="O163"/>
+      <c r="P163"/>
+      <c r="Q163"/>
+      <c r="U163"/>
+      <c r="V163"/>
+      <c r="W163"/>
+      <c r="X163"/>
+    </row>
+    <row r="164" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D164"/>
+      <c r="E164"/>
+      <c r="F164"/>
+      <c r="G164"/>
+      <c r="H164"/>
+      <c r="I164"/>
+      <c r="J164"/>
+      <c r="K164"/>
+      <c r="L164"/>
+      <c r="M164"/>
+      <c r="N164"/>
+      <c r="O164"/>
+      <c r="P164"/>
+      <c r="Q164"/>
+      <c r="U164"/>
+      <c r="V164"/>
+      <c r="W164"/>
+      <c r="X164"/>
+    </row>
+    <row r="165" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D165"/>
+      <c r="E165"/>
+      <c r="F165"/>
+      <c r="G165"/>
+      <c r="H165"/>
+      <c r="I165"/>
+      <c r="J165"/>
+      <c r="K165"/>
+      <c r="L165"/>
+      <c r="M165"/>
+      <c r="N165"/>
+      <c r="O165"/>
+      <c r="P165"/>
+      <c r="Q165"/>
+      <c r="U165"/>
+      <c r="V165"/>
+      <c r="W165"/>
+      <c r="X165"/>
+    </row>
+    <row r="166" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D166"/>
+      <c r="E166"/>
+      <c r="F166"/>
+      <c r="G166"/>
+      <c r="H166"/>
+      <c r="I166"/>
+      <c r="J166"/>
+      <c r="K166"/>
+      <c r="L166"/>
+      <c r="M166"/>
+      <c r="N166"/>
+      <c r="O166"/>
+      <c r="P166"/>
+      <c r="Q166"/>
+      <c r="U166"/>
+      <c r="V166"/>
+      <c r="W166"/>
+      <c r="X166"/>
+    </row>
+    <row r="167" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D167"/>
+      <c r="E167"/>
+      <c r="F167"/>
+      <c r="G167"/>
+      <c r="H167"/>
+      <c r="I167"/>
+      <c r="J167"/>
+      <c r="K167"/>
+      <c r="L167"/>
+      <c r="M167"/>
+      <c r="N167"/>
+      <c r="O167"/>
+      <c r="P167"/>
+      <c r="Q167"/>
+      <c r="U167"/>
+      <c r="V167"/>
+      <c r="W167"/>
+      <c r="X167"/>
+    </row>
+    <row r="168" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D168"/>
+      <c r="E168"/>
+      <c r="F168"/>
+      <c r="G168"/>
+      <c r="H168"/>
+      <c r="I168"/>
+      <c r="J168"/>
+      <c r="K168"/>
+      <c r="L168"/>
+      <c r="M168"/>
+      <c r="N168"/>
+      <c r="O168"/>
+      <c r="P168"/>
+      <c r="Q168"/>
+      <c r="U168"/>
+      <c r="V168"/>
+      <c r="W168"/>
+      <c r="X168"/>
+    </row>
+    <row r="169" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D169"/>
+      <c r="E169"/>
+      <c r="F169"/>
+      <c r="G169"/>
+      <c r="H169"/>
+      <c r="I169"/>
+      <c r="J169"/>
+      <c r="K169"/>
+      <c r="L169"/>
+      <c r="M169"/>
+      <c r="N169"/>
+      <c r="O169"/>
+      <c r="P169"/>
+      <c r="Q169"/>
+      <c r="U169"/>
+      <c r="V169"/>
+      <c r="W169"/>
+      <c r="X169"/>
+    </row>
+    <row r="170" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D170"/>
+      <c r="E170"/>
+      <c r="F170"/>
+      <c r="G170"/>
+      <c r="H170"/>
+      <c r="I170"/>
+      <c r="J170"/>
+      <c r="K170"/>
+      <c r="L170"/>
+      <c r="M170"/>
+      <c r="N170"/>
+      <c r="O170"/>
+      <c r="P170"/>
+      <c r="Q170"/>
+      <c r="U170"/>
+      <c r="V170"/>
+      <c r="W170"/>
+      <c r="X170"/>
+    </row>
+    <row r="171" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D171"/>
+      <c r="E171"/>
+      <c r="F171"/>
+      <c r="G171"/>
+      <c r="H171"/>
+      <c r="I171"/>
+      <c r="J171"/>
+      <c r="K171"/>
+      <c r="L171"/>
+      <c r="M171"/>
+      <c r="N171"/>
+      <c r="O171"/>
+      <c r="P171"/>
+      <c r="Q171"/>
+      <c r="U171"/>
+      <c r="V171"/>
+      <c r="W171"/>
+      <c r="X171"/>
+    </row>
+    <row r="172" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D172"/>
+      <c r="E172"/>
+      <c r="F172"/>
+      <c r="G172"/>
+      <c r="H172"/>
+      <c r="I172"/>
+      <c r="J172"/>
+      <c r="K172"/>
+      <c r="L172"/>
+      <c r="M172"/>
+      <c r="N172"/>
+      <c r="O172"/>
+      <c r="P172"/>
+      <c r="Q172"/>
+      <c r="U172"/>
+      <c r="V172"/>
+      <c r="W172"/>
+      <c r="X172"/>
+    </row>
+    <row r="173" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D173"/>
+      <c r="E173"/>
+      <c r="F173"/>
+      <c r="G173"/>
+      <c r="H173"/>
+      <c r="I173"/>
+      <c r="J173"/>
+      <c r="K173"/>
+      <c r="L173"/>
+      <c r="M173"/>
+      <c r="N173"/>
+      <c r="O173"/>
+      <c r="P173"/>
+      <c r="Q173"/>
+      <c r="U173"/>
+      <c r="V173"/>
+      <c r="W173"/>
+      <c r="X173"/>
+    </row>
+    <row r="174" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D174"/>
+      <c r="E174"/>
+      <c r="F174"/>
+      <c r="G174"/>
+      <c r="H174"/>
+      <c r="I174"/>
+      <c r="J174"/>
+      <c r="K174"/>
+      <c r="L174"/>
+      <c r="M174"/>
+      <c r="N174"/>
+      <c r="O174"/>
+      <c r="P174"/>
+      <c r="Q174"/>
+      <c r="U174"/>
+      <c r="V174"/>
+      <c r="W174"/>
+      <c r="X174"/>
+    </row>
+    <row r="175" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D175"/>
+      <c r="E175"/>
+      <c r="F175"/>
+      <c r="G175"/>
+      <c r="H175"/>
+      <c r="I175"/>
+      <c r="J175"/>
+      <c r="K175"/>
+      <c r="L175"/>
+      <c r="M175"/>
+      <c r="N175"/>
+      <c r="O175"/>
+      <c r="P175"/>
+      <c r="Q175"/>
+      <c r="U175"/>
+      <c r="V175"/>
+      <c r="W175"/>
+      <c r="X175"/>
+    </row>
+    <row r="176" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D176"/>
+      <c r="E176"/>
+      <c r="F176"/>
+      <c r="G176"/>
+      <c r="H176"/>
+      <c r="I176"/>
+      <c r="J176"/>
+      <c r="K176"/>
+      <c r="L176"/>
+      <c r="M176"/>
+      <c r="N176"/>
+      <c r="O176"/>
+      <c r="P176"/>
+      <c r="Q176"/>
+      <c r="U176"/>
+      <c r="V176"/>
+      <c r="W176"/>
+      <c r="X176"/>
+    </row>
+    <row r="177" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D177"/>
+      <c r="E177"/>
+      <c r="F177"/>
+      <c r="G177"/>
+      <c r="H177"/>
+      <c r="I177"/>
+      <c r="J177"/>
+      <c r="K177"/>
+      <c r="L177"/>
+      <c r="M177"/>
+      <c r="N177"/>
+      <c r="O177"/>
+      <c r="P177"/>
+      <c r="Q177"/>
+      <c r="U177"/>
+      <c r="V177"/>
+      <c r="W177"/>
+      <c r="X177"/>
+    </row>
+    <row r="178" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D178"/>
+      <c r="E178"/>
+      <c r="F178"/>
+      <c r="G178"/>
+      <c r="H178"/>
+      <c r="I178"/>
+      <c r="J178"/>
+      <c r="K178"/>
+      <c r="L178"/>
+      <c r="M178"/>
+      <c r="N178"/>
+      <c r="O178"/>
+      <c r="P178"/>
+      <c r="Q178"/>
+      <c r="U178"/>
+      <c r="V178"/>
+      <c r="W178"/>
+      <c r="X178"/>
+    </row>
+    <row r="179" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D179"/>
+      <c r="E179"/>
+      <c r="F179"/>
+      <c r="G179"/>
+      <c r="H179"/>
+      <c r="I179"/>
+      <c r="J179"/>
+      <c r="K179"/>
+      <c r="L179"/>
+      <c r="M179"/>
+      <c r="N179"/>
+      <c r="O179"/>
+      <c r="P179"/>
+      <c r="Q179"/>
+      <c r="U179"/>
+      <c r="V179"/>
+      <c r="W179"/>
+      <c r="X179"/>
+    </row>
+    <row r="180" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D180"/>
+      <c r="E180"/>
+      <c r="F180"/>
+      <c r="G180"/>
+      <c r="H180"/>
+      <c r="I180"/>
+      <c r="J180"/>
+      <c r="K180"/>
+      <c r="L180"/>
+      <c r="M180"/>
+      <c r="N180"/>
+      <c r="O180"/>
+      <c r="P180"/>
+      <c r="Q180"/>
+      <c r="U180"/>
+      <c r="V180"/>
+      <c r="W180"/>
+      <c r="X180"/>
+    </row>
+    <row r="181" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D181"/>
+      <c r="E181"/>
+      <c r="F181"/>
+      <c r="G181"/>
+      <c r="H181"/>
+      <c r="I181"/>
+      <c r="J181"/>
+      <c r="K181"/>
+      <c r="L181"/>
+      <c r="M181"/>
+      <c r="N181"/>
+      <c r="O181"/>
+      <c r="P181"/>
+      <c r="Q181"/>
+      <c r="U181"/>
+      <c r="V181"/>
+      <c r="W181"/>
+      <c r="X181"/>
+    </row>
+    <row r="182" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D182"/>
+      <c r="E182"/>
+      <c r="F182"/>
+      <c r="G182"/>
+      <c r="H182"/>
+      <c r="I182"/>
+      <c r="J182"/>
+      <c r="K182"/>
+      <c r="L182"/>
+      <c r="M182"/>
+      <c r="N182"/>
+      <c r="O182"/>
+      <c r="P182"/>
+      <c r="Q182"/>
+      <c r="U182"/>
+      <c r="V182"/>
+      <c r="W182"/>
+      <c r="X182"/>
+    </row>
+    <row r="183" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D183"/>
+      <c r="E183"/>
+      <c r="F183"/>
+      <c r="G183"/>
+      <c r="H183"/>
+      <c r="I183"/>
+      <c r="J183"/>
+      <c r="K183"/>
+      <c r="L183"/>
+      <c r="M183"/>
+      <c r="N183"/>
+      <c r="O183"/>
+      <c r="P183"/>
+      <c r="Q183"/>
+      <c r="U183"/>
+      <c r="V183"/>
+      <c r="W183"/>
+      <c r="X183"/>
+    </row>
+    <row r="184" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D184"/>
+      <c r="E184"/>
+      <c r="F184"/>
+      <c r="G184"/>
+      <c r="H184"/>
+      <c r="I184"/>
+      <c r="J184"/>
+      <c r="K184"/>
+      <c r="L184"/>
+      <c r="M184"/>
+      <c r="N184"/>
+      <c r="O184"/>
+      <c r="P184"/>
+      <c r="Q184"/>
+      <c r="U184"/>
+      <c r="V184"/>
+      <c r="W184"/>
+      <c r="X184"/>
+    </row>
+    <row r="185" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D185"/>
+      <c r="E185"/>
+      <c r="F185"/>
+      <c r="G185"/>
+      <c r="H185"/>
+      <c r="I185"/>
+      <c r="J185"/>
+      <c r="K185"/>
+      <c r="L185"/>
+      <c r="M185"/>
+      <c r="N185"/>
+      <c r="O185"/>
+      <c r="P185"/>
+      <c r="Q185"/>
+      <c r="U185"/>
+      <c r="V185"/>
+      <c r="W185"/>
+      <c r="X185"/>
+    </row>
+    <row r="186" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D186"/>
+      <c r="E186"/>
+      <c r="F186"/>
+      <c r="G186"/>
+      <c r="H186"/>
+      <c r="I186"/>
+      <c r="J186"/>
+      <c r="K186"/>
+      <c r="L186"/>
+      <c r="M186"/>
+      <c r="N186"/>
+      <c r="O186"/>
+      <c r="P186"/>
+      <c r="Q186"/>
+      <c r="U186"/>
+      <c r="V186"/>
+      <c r="W186"/>
+      <c r="X186"/>
+    </row>
+    <row r="187" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D187"/>
+      <c r="E187"/>
+      <c r="F187"/>
+      <c r="G187"/>
+      <c r="H187"/>
+      <c r="I187"/>
+      <c r="J187"/>
+      <c r="K187"/>
+      <c r="L187"/>
+      <c r="M187"/>
+      <c r="N187"/>
+      <c r="O187"/>
+      <c r="P187"/>
+      <c r="Q187"/>
+      <c r="U187"/>
+      <c r="V187"/>
+      <c r="W187"/>
+      <c r="X187"/>
+    </row>
+    <row r="188" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D188"/>
+      <c r="E188"/>
+      <c r="F188"/>
+      <c r="G188"/>
+      <c r="H188"/>
+      <c r="I188"/>
+      <c r="J188"/>
+      <c r="K188"/>
+      <c r="L188"/>
+      <c r="M188"/>
+      <c r="N188"/>
+      <c r="O188"/>
+      <c r="P188"/>
+      <c r="Q188"/>
+      <c r="U188"/>
+      <c r="V188"/>
+      <c r="W188"/>
+      <c r="X188"/>
+    </row>
+    <row r="189" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D189"/>
+      <c r="E189"/>
+      <c r="F189"/>
+      <c r="G189"/>
+      <c r="H189"/>
+      <c r="I189"/>
+      <c r="J189"/>
+      <c r="K189"/>
+      <c r="L189"/>
+      <c r="M189"/>
+      <c r="N189"/>
+      <c r="O189"/>
+      <c r="P189"/>
+      <c r="Q189"/>
+      <c r="U189"/>
+      <c r="V189"/>
+      <c r="W189"/>
+      <c r="X189"/>
+    </row>
+    <row r="190" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D190"/>
+      <c r="E190"/>
+      <c r="F190"/>
+      <c r="G190"/>
+      <c r="H190"/>
+      <c r="I190"/>
+      <c r="J190"/>
+      <c r="K190"/>
+      <c r="L190"/>
+      <c r="M190"/>
+      <c r="N190"/>
+      <c r="O190"/>
+      <c r="P190"/>
+      <c r="Q190"/>
+      <c r="U190"/>
+      <c r="V190"/>
+      <c r="W190"/>
+      <c r="X190"/>
+    </row>
+    <row r="191" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D191"/>
+      <c r="E191"/>
+      <c r="F191"/>
+      <c r="G191"/>
+      <c r="H191"/>
+      <c r="I191"/>
+      <c r="J191"/>
+      <c r="K191"/>
+      <c r="L191"/>
+      <c r="M191"/>
+      <c r="N191"/>
+      <c r="O191"/>
+      <c r="P191"/>
+      <c r="Q191"/>
+      <c r="U191"/>
+      <c r="V191"/>
+      <c r="W191"/>
+      <c r="X191"/>
+    </row>
+    <row r="192" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D192"/>
+      <c r="E192"/>
+      <c r="F192"/>
+      <c r="G192"/>
+      <c r="H192"/>
+      <c r="I192"/>
+      <c r="J192"/>
+      <c r="K192"/>
+      <c r="L192"/>
+      <c r="M192"/>
+      <c r="N192"/>
+      <c r="O192"/>
+      <c r="P192"/>
+      <c r="Q192"/>
+      <c r="U192"/>
+      <c r="V192"/>
+      <c r="W192"/>
+      <c r="X192"/>
+    </row>
+    <row r="193" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D193"/>
+      <c r="E193"/>
+      <c r="F193"/>
+      <c r="G193"/>
+      <c r="H193"/>
+      <c r="I193"/>
+      <c r="J193"/>
+      <c r="K193"/>
+      <c r="L193"/>
+      <c r="M193"/>
+      <c r="N193"/>
+      <c r="O193"/>
+      <c r="P193"/>
+      <c r="Q193"/>
+      <c r="U193"/>
+      <c r="V193"/>
+      <c r="W193"/>
+      <c r="X193"/>
+    </row>
+    <row r="194" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D194"/>
+      <c r="E194"/>
+      <c r="F194"/>
+      <c r="G194"/>
+      <c r="H194"/>
+      <c r="I194"/>
+      <c r="J194"/>
+      <c r="K194"/>
+      <c r="L194"/>
+      <c r="M194"/>
+      <c r="N194"/>
+      <c r="O194"/>
+      <c r="P194"/>
+      <c r="Q194"/>
+      <c r="U194"/>
+      <c r="V194"/>
+      <c r="W194"/>
+      <c r="X194"/>
+    </row>
+    <row r="195" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D195"/>
+      <c r="E195"/>
+      <c r="F195"/>
+      <c r="G195"/>
+      <c r="H195"/>
+      <c r="I195"/>
+      <c r="J195"/>
+      <c r="K195"/>
+      <c r="L195"/>
+      <c r="M195"/>
+      <c r="N195"/>
+      <c r="O195"/>
+      <c r="P195"/>
+      <c r="Q195"/>
+      <c r="U195"/>
+      <c r="V195"/>
+      <c r="W195"/>
+      <c r="X195"/>
+    </row>
+    <row r="196" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D196"/>
+      <c r="E196"/>
+      <c r="F196"/>
+      <c r="G196"/>
+      <c r="H196"/>
+      <c r="I196"/>
+      <c r="J196"/>
+      <c r="K196"/>
+      <c r="L196"/>
+      <c r="M196"/>
+      <c r="N196"/>
+      <c r="O196"/>
+      <c r="P196"/>
+      <c r="Q196"/>
+      <c r="U196"/>
+      <c r="V196"/>
+      <c r="W196"/>
+      <c r="X196"/>
+    </row>
+    <row r="197" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D197"/>
+      <c r="E197"/>
+      <c r="F197"/>
+      <c r="G197"/>
+      <c r="H197"/>
+      <c r="I197"/>
+      <c r="J197"/>
+      <c r="K197"/>
+      <c r="L197"/>
+      <c r="M197"/>
+      <c r="N197"/>
+      <c r="O197"/>
+      <c r="P197"/>
+      <c r="Q197"/>
+      <c r="U197"/>
+      <c r="V197"/>
+      <c r="W197"/>
+      <c r="X197"/>
+    </row>
+    <row r="198" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D198"/>
+      <c r="E198"/>
+      <c r="F198"/>
+      <c r="G198"/>
+      <c r="H198"/>
+      <c r="I198"/>
+      <c r="J198"/>
+      <c r="K198"/>
+      <c r="L198"/>
+      <c r="M198"/>
+      <c r="N198"/>
+      <c r="O198"/>
+      <c r="P198"/>
+      <c r="Q198"/>
+      <c r="U198"/>
+      <c r="V198"/>
+      <c r="W198"/>
+      <c r="X198"/>
+    </row>
+    <row r="199" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D199"/>
+      <c r="E199"/>
+      <c r="F199"/>
+      <c r="G199"/>
+      <c r="H199"/>
+      <c r="I199"/>
+      <c r="J199"/>
+      <c r="K199"/>
+      <c r="L199"/>
+      <c r="M199"/>
+      <c r="N199"/>
+      <c r="O199"/>
+      <c r="P199"/>
+      <c r="Q199"/>
+      <c r="U199"/>
+      <c r="V199"/>
+      <c r="W199"/>
+      <c r="X199"/>
+    </row>
+    <row r="200" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D200"/>
+      <c r="E200"/>
+      <c r="F200"/>
+      <c r="G200"/>
+      <c r="H200"/>
+      <c r="I200"/>
+      <c r="J200"/>
+      <c r="K200"/>
+      <c r="L200"/>
+      <c r="M200"/>
+      <c r="N200"/>
+      <c r="O200"/>
+      <c r="P200"/>
+      <c r="Q200"/>
+      <c r="U200"/>
+      <c r="V200"/>
+      <c r="W200"/>
+      <c r="X200"/>
+    </row>
+    <row r="201" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D201"/>
+      <c r="E201"/>
+      <c r="F201"/>
+      <c r="G201"/>
+      <c r="H201"/>
+      <c r="I201"/>
+      <c r="J201"/>
+      <c r="K201"/>
+      <c r="L201"/>
+      <c r="M201"/>
+      <c r="N201"/>
+      <c r="O201"/>
+      <c r="P201"/>
+      <c r="Q201"/>
+      <c r="U201"/>
+      <c r="V201"/>
+      <c r="W201"/>
+      <c r="X201"/>
+    </row>
+    <row r="202" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D202"/>
+      <c r="E202"/>
+      <c r="F202"/>
+      <c r="G202"/>
+      <c r="H202"/>
+      <c r="I202"/>
+      <c r="J202"/>
+      <c r="K202"/>
+      <c r="L202"/>
+      <c r="M202"/>
+      <c r="N202"/>
+      <c r="O202"/>
+      <c r="P202"/>
+      <c r="Q202"/>
+      <c r="U202"/>
+      <c r="V202"/>
+      <c r="W202"/>
+      <c r="X202"/>
+    </row>
+    <row r="203" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D203"/>
+      <c r="E203"/>
+      <c r="F203"/>
+      <c r="G203"/>
+      <c r="H203"/>
+      <c r="I203"/>
+      <c r="J203"/>
+      <c r="K203"/>
+      <c r="L203"/>
+      <c r="M203"/>
+      <c r="N203"/>
+      <c r="O203"/>
+      <c r="P203"/>
+      <c r="Q203"/>
+      <c r="U203"/>
+      <c r="V203"/>
+      <c r="W203"/>
+      <c r="X203"/>
+    </row>
+    <row r="204" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D204"/>
+      <c r="E204"/>
+      <c r="F204"/>
+      <c r="G204"/>
+      <c r="H204"/>
+      <c r="I204"/>
+      <c r="J204"/>
+      <c r="K204"/>
+      <c r="L204"/>
+      <c r="M204"/>
+      <c r="N204"/>
+      <c r="O204"/>
+      <c r="P204"/>
+      <c r="Q204"/>
+      <c r="U204"/>
+      <c r="V204"/>
+      <c r="W204"/>
+      <c r="X204"/>
+    </row>
+    <row r="205" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D205"/>
+      <c r="E205"/>
+      <c r="F205"/>
+      <c r="G205"/>
+      <c r="H205"/>
+      <c r="I205"/>
+      <c r="J205"/>
+      <c r="K205"/>
+      <c r="L205"/>
+      <c r="M205"/>
+      <c r="N205"/>
+      <c r="O205"/>
+      <c r="P205"/>
+      <c r="Q205"/>
+      <c r="U205"/>
+      <c r="V205"/>
+      <c r="W205"/>
+      <c r="X205"/>
+    </row>
+    <row r="206" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D206"/>
+      <c r="E206"/>
+      <c r="F206"/>
+      <c r="G206"/>
+      <c r="H206"/>
+      <c r="I206"/>
+      <c r="J206"/>
+      <c r="K206"/>
+      <c r="L206"/>
+      <c r="M206"/>
+      <c r="N206"/>
+      <c r="O206"/>
+      <c r="P206"/>
+      <c r="Q206"/>
+      <c r="U206"/>
+      <c r="V206"/>
+      <c r="W206"/>
+      <c r="X206"/>
+    </row>
+    <row r="207" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D207"/>
+      <c r="E207"/>
+      <c r="F207"/>
+      <c r="G207"/>
+      <c r="H207"/>
+      <c r="I207"/>
+      <c r="J207"/>
+      <c r="K207"/>
+      <c r="L207"/>
+      <c r="M207"/>
+      <c r="N207"/>
+      <c r="O207"/>
+      <c r="P207"/>
+      <c r="Q207"/>
+      <c r="U207"/>
+      <c r="V207"/>
+      <c r="W207"/>
+      <c r="X207"/>
+    </row>
+    <row r="208" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D208"/>
+      <c r="E208"/>
+      <c r="F208"/>
+      <c r="G208"/>
+      <c r="H208"/>
+      <c r="I208"/>
+      <c r="J208"/>
+      <c r="K208"/>
+      <c r="L208"/>
+      <c r="M208"/>
+      <c r="N208"/>
+      <c r="O208"/>
+      <c r="P208"/>
+      <c r="Q208"/>
+      <c r="U208"/>
+      <c r="V208"/>
+      <c r="W208"/>
+      <c r="X208"/>
+    </row>
+    <row r="209" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D209"/>
+      <c r="E209"/>
+      <c r="F209"/>
+      <c r="G209"/>
+      <c r="H209"/>
+      <c r="I209"/>
+      <c r="J209"/>
+      <c r="K209"/>
+      <c r="L209"/>
+      <c r="M209"/>
+      <c r="N209"/>
+      <c r="O209"/>
+      <c r="P209"/>
+      <c r="Q209"/>
+      <c r="U209"/>
+      <c r="V209"/>
+      <c r="W209"/>
+      <c r="X209"/>
+    </row>
+    <row r="210" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D210"/>
+      <c r="E210"/>
+      <c r="F210"/>
+      <c r="G210"/>
+      <c r="H210"/>
+      <c r="I210"/>
+      <c r="J210"/>
+      <c r="K210"/>
+      <c r="L210"/>
+      <c r="M210"/>
+      <c r="N210"/>
+      <c r="O210"/>
+      <c r="P210"/>
+      <c r="Q210"/>
+      <c r="U210"/>
+      <c r="V210"/>
+      <c r="W210"/>
+      <c r="X210"/>
+    </row>
+    <row r="211" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D211"/>
+      <c r="E211"/>
+      <c r="F211"/>
+      <c r="G211"/>
+      <c r="H211"/>
+      <c r="I211"/>
+      <c r="J211"/>
+      <c r="K211"/>
+      <c r="L211"/>
+      <c r="M211"/>
+      <c r="N211"/>
+      <c r="O211"/>
+      <c r="P211"/>
+      <c r="Q211"/>
+      <c r="U211"/>
+      <c r="V211"/>
+      <c r="W211"/>
+      <c r="X211"/>
+    </row>
+    <row r="212" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D212"/>
+      <c r="E212"/>
+      <c r="F212"/>
+      <c r="G212"/>
+      <c r="H212"/>
+      <c r="I212"/>
+      <c r="J212"/>
+      <c r="K212"/>
+      <c r="L212"/>
+      <c r="M212"/>
+      <c r="N212"/>
+      <c r="O212"/>
+      <c r="P212"/>
+      <c r="Q212"/>
+      <c r="U212"/>
+      <c r="V212"/>
+      <c r="W212"/>
+      <c r="X212"/>
+    </row>
+    <row r="213" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D213"/>
+      <c r="E213"/>
+      <c r="F213"/>
+      <c r="G213"/>
+      <c r="H213"/>
+      <c r="I213"/>
+      <c r="J213"/>
+      <c r="K213"/>
+      <c r="L213"/>
+      <c r="M213"/>
+      <c r="N213"/>
+      <c r="O213"/>
+      <c r="P213"/>
+      <c r="Q213"/>
+      <c r="U213"/>
+      <c r="V213"/>
+      <c r="W213"/>
+      <c r="X213"/>
+    </row>
+    <row r="214" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D214"/>
+      <c r="E214"/>
+      <c r="F214"/>
+      <c r="G214"/>
+      <c r="H214"/>
+      <c r="I214"/>
+      <c r="J214"/>
+      <c r="K214"/>
+      <c r="L214"/>
+      <c r="M214"/>
+      <c r="N214"/>
+      <c r="O214"/>
+      <c r="P214"/>
+      <c r="Q214"/>
+      <c r="U214"/>
+      <c r="V214"/>
+      <c r="W214"/>
+      <c r="X214"/>
+    </row>
+    <row r="215" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D215"/>
+      <c r="E215"/>
+      <c r="F215"/>
+      <c r="G215"/>
+      <c r="H215"/>
+      <c r="I215"/>
+      <c r="J215"/>
+      <c r="K215"/>
+      <c r="L215"/>
+      <c r="M215"/>
+      <c r="N215"/>
+      <c r="O215"/>
+      <c r="P215"/>
+      <c r="Q215"/>
+      <c r="U215"/>
+      <c r="V215"/>
+      <c r="W215"/>
+      <c r="X215"/>
+    </row>
+    <row r="216" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D216"/>
+      <c r="E216"/>
+      <c r="F216"/>
+      <c r="G216"/>
+      <c r="H216"/>
+      <c r="I216"/>
+      <c r="J216"/>
+      <c r="K216"/>
+      <c r="L216"/>
+      <c r="M216"/>
+      <c r="N216"/>
+      <c r="O216"/>
+      <c r="P216"/>
+      <c r="Q216"/>
+      <c r="U216"/>
+      <c r="V216"/>
+      <c r="W216"/>
+      <c r="X216"/>
+    </row>
+    <row r="217" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D217"/>
+      <c r="E217"/>
+      <c r="F217"/>
+      <c r="G217"/>
+      <c r="H217"/>
+      <c r="I217"/>
+      <c r="J217"/>
+      <c r="K217"/>
+      <c r="L217"/>
+      <c r="M217"/>
+      <c r="N217"/>
+      <c r="O217"/>
+      <c r="P217"/>
+      <c r="Q217"/>
+      <c r="U217"/>
+      <c r="V217"/>
+      <c r="W217"/>
+      <c r="X217"/>
+    </row>
+    <row r="218" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D218"/>
+      <c r="E218"/>
+      <c r="F218"/>
+      <c r="G218"/>
+      <c r="H218"/>
+      <c r="I218"/>
+      <c r="J218"/>
+      <c r="K218"/>
+      <c r="L218"/>
+      <c r="M218"/>
+      <c r="N218"/>
+      <c r="O218"/>
+      <c r="P218"/>
+      <c r="Q218"/>
+      <c r="U218"/>
+      <c r="V218"/>
+      <c r="W218"/>
+      <c r="X218"/>
+    </row>
+    <row r="219" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D219"/>
+      <c r="E219"/>
+      <c r="F219"/>
+      <c r="G219"/>
+      <c r="H219"/>
+      <c r="I219"/>
+      <c r="J219"/>
+      <c r="K219"/>
+      <c r="L219"/>
+      <c r="M219"/>
+      <c r="N219"/>
+      <c r="O219"/>
+      <c r="P219"/>
+      <c r="Q219"/>
+      <c r="U219"/>
+      <c r="V219"/>
+      <c r="W219"/>
+      <c r="X219"/>
+    </row>
+    <row r="220" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D220"/>
+      <c r="E220"/>
+      <c r="F220"/>
+      <c r="G220"/>
+      <c r="H220"/>
+      <c r="I220"/>
+      <c r="J220"/>
+      <c r="K220"/>
+      <c r="L220"/>
+      <c r="M220"/>
+      <c r="N220"/>
+      <c r="O220"/>
+      <c r="P220"/>
+      <c r="Q220"/>
+      <c r="U220"/>
+      <c r="V220"/>
+      <c r="W220"/>
+      <c r="X220"/>
+    </row>
+    <row r="221" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D221"/>
+      <c r="E221"/>
+      <c r="F221"/>
+      <c r="G221"/>
+      <c r="H221"/>
+      <c r="I221"/>
+      <c r="J221"/>
+      <c r="K221"/>
+      <c r="L221"/>
+      <c r="M221"/>
+      <c r="N221"/>
+      <c r="O221"/>
+      <c r="P221"/>
+      <c r="Q221"/>
+      <c r="U221"/>
+      <c r="V221"/>
+      <c r="W221"/>
+      <c r="X221"/>
+    </row>
+    <row r="222" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D222"/>
+      <c r="E222"/>
+      <c r="F222"/>
+      <c r="G222"/>
+      <c r="H222"/>
+      <c r="I222"/>
+      <c r="J222"/>
+      <c r="K222"/>
+      <c r="L222"/>
+      <c r="M222"/>
+      <c r="N222"/>
+      <c r="O222"/>
+      <c r="P222"/>
+      <c r="Q222"/>
+      <c r="U222"/>
+      <c r="V222"/>
+      <c r="W222"/>
+      <c r="X222"/>
+    </row>
+    <row r="223" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D223"/>
+      <c r="E223"/>
+      <c r="F223"/>
+      <c r="G223"/>
+      <c r="H223"/>
+      <c r="I223"/>
+      <c r="J223"/>
+      <c r="K223"/>
+      <c r="L223"/>
+      <c r="M223"/>
+      <c r="N223"/>
+      <c r="O223"/>
+      <c r="P223"/>
+      <c r="Q223"/>
+      <c r="U223"/>
+      <c r="V223"/>
+      <c r="W223"/>
+      <c r="X223"/>
+    </row>
+    <row r="224" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D224"/>
+      <c r="E224"/>
+      <c r="F224"/>
+      <c r="G224"/>
+      <c r="H224"/>
+      <c r="I224"/>
+      <c r="J224"/>
+      <c r="K224"/>
+      <c r="L224"/>
+      <c r="M224"/>
+      <c r="N224"/>
+      <c r="O224"/>
+      <c r="P224"/>
+      <c r="Q224"/>
+      <c r="U224"/>
+      <c r="V224"/>
+      <c r="W224"/>
+      <c r="X224"/>
+    </row>
+    <row r="225" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D225"/>
+      <c r="E225"/>
+      <c r="F225"/>
+      <c r="G225"/>
+      <c r="H225"/>
+      <c r="I225"/>
+      <c r="J225"/>
+      <c r="K225"/>
+      <c r="L225"/>
+      <c r="M225"/>
+      <c r="N225"/>
+      <c r="O225"/>
+      <c r="P225"/>
+      <c r="Q225"/>
+      <c r="U225"/>
+      <c r="V225"/>
+      <c r="W225"/>
+      <c r="X225"/>
+    </row>
+    <row r="226" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D226"/>
+      <c r="E226"/>
+      <c r="F226"/>
+      <c r="G226"/>
+      <c r="H226"/>
+      <c r="I226"/>
+      <c r="J226"/>
+      <c r="K226"/>
+      <c r="L226"/>
+      <c r="M226"/>
+      <c r="N226"/>
+      <c r="O226"/>
+      <c r="P226"/>
+      <c r="Q226"/>
+      <c r="U226"/>
+      <c r="V226"/>
+      <c r="W226"/>
+      <c r="X226"/>
+    </row>
+    <row r="227" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D227"/>
+      <c r="E227"/>
+      <c r="F227"/>
+      <c r="G227"/>
+      <c r="H227"/>
+      <c r="I227"/>
+      <c r="J227"/>
+      <c r="K227"/>
+      <c r="L227"/>
+      <c r="M227"/>
+      <c r="N227"/>
+      <c r="O227"/>
+      <c r="P227"/>
+      <c r="Q227"/>
+      <c r="U227"/>
+      <c r="V227"/>
+      <c r="W227"/>
+      <c r="X227"/>
+    </row>
+    <row r="228" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D228"/>
+      <c r="E228"/>
+      <c r="F228"/>
+      <c r="G228"/>
+      <c r="H228"/>
+      <c r="I228"/>
+      <c r="J228"/>
+      <c r="K228"/>
+      <c r="L228"/>
+      <c r="M228"/>
+      <c r="N228"/>
+      <c r="O228"/>
+      <c r="P228"/>
+      <c r="Q228"/>
+      <c r="U228"/>
+      <c r="V228"/>
+      <c r="W228"/>
+      <c r="X228"/>
+    </row>
+    <row r="229" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D229"/>
+      <c r="E229"/>
+      <c r="F229"/>
+      <c r="G229"/>
+      <c r="H229"/>
+      <c r="I229"/>
+      <c r="J229"/>
+      <c r="K229"/>
+      <c r="L229"/>
+      <c r="M229"/>
+      <c r="N229"/>
+      <c r="O229"/>
+      <c r="P229"/>
+      <c r="Q229"/>
+      <c r="U229"/>
+      <c r="V229"/>
+      <c r="W229"/>
+      <c r="X229"/>
+    </row>
+    <row r="230" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D230"/>
+      <c r="E230"/>
+      <c r="F230"/>
+      <c r="G230"/>
+      <c r="H230"/>
+      <c r="I230"/>
+      <c r="J230"/>
+      <c r="K230"/>
+      <c r="L230"/>
+      <c r="M230"/>
+      <c r="N230"/>
+      <c r="O230"/>
+      <c r="P230"/>
+      <c r="Q230"/>
+      <c r="U230"/>
+      <c r="V230"/>
+      <c r="W230"/>
+      <c r="X230"/>
+    </row>
+    <row r="231" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D231"/>
+      <c r="E231"/>
+      <c r="F231"/>
+      <c r="G231"/>
+      <c r="H231"/>
+      <c r="I231"/>
+      <c r="J231"/>
+      <c r="K231"/>
+      <c r="L231"/>
+      <c r="M231"/>
+      <c r="N231"/>
+      <c r="O231"/>
+      <c r="P231"/>
+      <c r="Q231"/>
+      <c r="U231"/>
+      <c r="V231"/>
+      <c r="W231"/>
+      <c r="X231"/>
+    </row>
+    <row r="232" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D232"/>
+      <c r="E232"/>
+      <c r="F232"/>
+      <c r="G232"/>
+      <c r="H232"/>
+      <c r="I232"/>
+      <c r="J232"/>
+      <c r="K232"/>
+      <c r="L232"/>
+      <c r="M232"/>
+      <c r="N232"/>
+      <c r="O232"/>
+      <c r="P232"/>
+      <c r="Q232"/>
+      <c r="U232"/>
+      <c r="V232"/>
+      <c r="W232"/>
+      <c r="X232"/>
+    </row>
+    <row r="233" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D233"/>
+      <c r="E233"/>
+      <c r="F233"/>
+      <c r="G233"/>
+      <c r="H233"/>
+      <c r="I233"/>
+      <c r="J233"/>
+      <c r="K233"/>
+      <c r="L233"/>
+      <c r="M233"/>
+      <c r="N233"/>
+      <c r="O233"/>
+      <c r="P233"/>
+      <c r="Q233"/>
+      <c r="U233"/>
+      <c r="V233"/>
+      <c r="W233"/>
+      <c r="X233"/>
+    </row>
+    <row r="234" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D234"/>
+      <c r="E234"/>
+      <c r="F234"/>
+      <c r="G234"/>
+      <c r="H234"/>
+      <c r="I234"/>
+      <c r="J234"/>
+      <c r="K234"/>
+      <c r="L234"/>
+      <c r="M234"/>
+      <c r="N234"/>
+      <c r="O234"/>
+      <c r="P234"/>
+      <c r="Q234"/>
+      <c r="U234"/>
+      <c r="V234"/>
+      <c r="W234"/>
+      <c r="X234"/>
+    </row>
+    <row r="235" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D235"/>
+      <c r="E235"/>
+      <c r="F235"/>
+      <c r="G235"/>
+      <c r="H235"/>
+      <c r="I235"/>
+      <c r="J235"/>
+      <c r="K235"/>
+      <c r="L235"/>
+      <c r="M235"/>
+      <c r="N235"/>
+      <c r="O235"/>
+      <c r="P235"/>
+      <c r="Q235"/>
+      <c r="U235"/>
+      <c r="V235"/>
+      <c r="W235"/>
+      <c r="X235"/>
+    </row>
+    <row r="236" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D236"/>
+      <c r="E236"/>
+      <c r="F236"/>
+      <c r="G236"/>
+      <c r="H236"/>
+      <c r="I236"/>
+      <c r="J236"/>
+      <c r="K236"/>
+      <c r="L236"/>
+      <c r="M236"/>
+      <c r="N236"/>
+      <c r="O236"/>
+      <c r="P236"/>
+      <c r="Q236"/>
+      <c r="U236"/>
+      <c r="V236"/>
+      <c r="W236"/>
+      <c r="X236"/>
+    </row>
+    <row r="237" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D237"/>
+      <c r="E237"/>
+      <c r="F237"/>
+      <c r="G237"/>
+      <c r="H237"/>
+      <c r="I237"/>
+      <c r="J237"/>
+      <c r="K237"/>
+      <c r="L237"/>
+      <c r="M237"/>
+      <c r="N237"/>
+      <c r="O237"/>
+      <c r="P237"/>
+      <c r="Q237"/>
+      <c r="U237"/>
+      <c r="V237"/>
+      <c r="W237"/>
+      <c r="X237"/>
+    </row>
+    <row r="238" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D238"/>
+      <c r="E238"/>
+      <c r="F238"/>
+      <c r="G238"/>
+      <c r="H238"/>
+      <c r="I238"/>
+      <c r="J238"/>
+      <c r="K238"/>
+      <c r="L238"/>
+      <c r="M238"/>
+      <c r="N238"/>
+      <c r="O238"/>
+      <c r="P238"/>
+      <c r="Q238"/>
+      <c r="U238"/>
+      <c r="V238"/>
+      <c r="W238"/>
+      <c r="X238"/>
+    </row>
+    <row r="239" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D239"/>
+      <c r="E239"/>
+      <c r="F239"/>
+      <c r="G239"/>
+      <c r="H239"/>
+      <c r="I239"/>
+      <c r="J239"/>
+      <c r="K239"/>
+      <c r="L239"/>
+      <c r="M239"/>
+      <c r="N239"/>
+      <c r="O239"/>
+      <c r="P239"/>
+      <c r="Q239"/>
+      <c r="U239"/>
+      <c r="V239"/>
+      <c r="W239"/>
+      <c r="X239"/>
+    </row>
+    <row r="240" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D240"/>
+      <c r="E240"/>
+      <c r="F240"/>
+      <c r="G240"/>
+      <c r="H240"/>
+      <c r="I240"/>
+      <c r="J240"/>
+      <c r="K240"/>
+      <c r="L240"/>
+      <c r="M240"/>
+      <c r="N240"/>
+      <c r="O240"/>
+      <c r="P240"/>
+      <c r="Q240"/>
+      <c r="U240"/>
+      <c r="V240"/>
+      <c r="W240"/>
+      <c r="X240"/>
+    </row>
+    <row r="241" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D241"/>
+      <c r="E241"/>
+      <c r="F241"/>
+      <c r="G241"/>
+      <c r="H241"/>
+      <c r="I241"/>
+      <c r="J241"/>
+      <c r="K241"/>
+      <c r="L241"/>
+      <c r="M241"/>
+      <c r="N241"/>
+      <c r="O241"/>
+      <c r="P241"/>
+      <c r="Q241"/>
+      <c r="U241"/>
+      <c r="V241"/>
+      <c r="W241"/>
+      <c r="X241"/>
+    </row>
+    <row r="242" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D242"/>
+      <c r="E242"/>
+      <c r="F242"/>
+      <c r="G242"/>
+      <c r="H242"/>
+      <c r="I242"/>
+      <c r="J242"/>
+      <c r="K242"/>
+      <c r="L242"/>
+      <c r="M242"/>
+      <c r="N242"/>
+      <c r="O242"/>
+      <c r="P242"/>
+      <c r="Q242"/>
+      <c r="U242"/>
+      <c r="V242"/>
+      <c r="W242"/>
+      <c r="X242"/>
+    </row>
+    <row r="243" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D243"/>
+      <c r="E243"/>
+      <c r="F243"/>
+      <c r="G243"/>
+      <c r="H243"/>
+      <c r="I243"/>
+      <c r="J243"/>
+      <c r="K243"/>
+      <c r="L243"/>
+      <c r="M243"/>
+      <c r="N243"/>
+      <c r="O243"/>
+      <c r="P243"/>
+      <c r="Q243"/>
+      <c r="U243"/>
+      <c r="V243"/>
+      <c r="W243"/>
+      <c r="X243"/>
+    </row>
+    <row r="244" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D244"/>
+      <c r="E244"/>
+      <c r="F244"/>
+      <c r="G244"/>
+      <c r="H244"/>
+      <c r="I244"/>
+      <c r="J244"/>
+      <c r="K244"/>
+      <c r="L244"/>
+      <c r="M244"/>
+      <c r="N244"/>
+      <c r="O244"/>
+      <c r="P244"/>
+      <c r="Q244"/>
+      <c r="U244"/>
+      <c r="V244"/>
+      <c r="W244"/>
+      <c r="X244"/>
+    </row>
+    <row r="245" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D245"/>
+      <c r="E245"/>
+      <c r="F245"/>
+      <c r="G245"/>
+      <c r="H245"/>
+      <c r="I245"/>
+      <c r="J245"/>
+      <c r="K245"/>
+      <c r="L245"/>
+      <c r="M245"/>
+      <c r="N245"/>
+      <c r="O245"/>
+      <c r="P245"/>
+      <c r="Q245"/>
+      <c r="U245"/>
+      <c r="V245"/>
+      <c r="W245"/>
+      <c r="X245"/>
+    </row>
+    <row r="246" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D246"/>
+      <c r="E246"/>
+      <c r="F246"/>
+      <c r="G246"/>
+      <c r="H246"/>
+      <c r="I246"/>
+      <c r="J246"/>
+      <c r="K246"/>
+      <c r="L246"/>
+      <c r="M246"/>
+      <c r="N246"/>
+      <c r="O246"/>
+      <c r="P246"/>
+      <c r="Q246"/>
+      <c r="U246"/>
+      <c r="V246"/>
+      <c r="W246"/>
+      <c r="X246"/>
+    </row>
+    <row r="247" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D247"/>
+      <c r="E247"/>
+      <c r="F247"/>
+      <c r="G247"/>
+      <c r="H247"/>
+      <c r="I247"/>
+      <c r="J247"/>
+      <c r="K247"/>
+      <c r="L247"/>
+      <c r="M247"/>
+      <c r="N247"/>
+      <c r="O247"/>
+      <c r="P247"/>
+      <c r="Q247"/>
+      <c r="U247"/>
+      <c r="V247"/>
+      <c r="W247"/>
+      <c r="X247"/>
+    </row>
+    <row r="248" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D248"/>
+      <c r="E248"/>
+      <c r="F248"/>
+      <c r="G248"/>
+      <c r="H248"/>
+      <c r="I248"/>
+      <c r="J248"/>
+      <c r="K248"/>
+      <c r="L248"/>
+      <c r="M248"/>
+      <c r="N248"/>
+      <c r="O248"/>
+      <c r="P248"/>
+      <c r="Q248"/>
+      <c r="U248"/>
+      <c r="V248"/>
+      <c r="W248"/>
+      <c r="X248"/>
+    </row>
+    <row r="249" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D249"/>
+      <c r="E249"/>
+      <c r="F249"/>
+      <c r="G249"/>
+      <c r="H249"/>
+      <c r="I249"/>
+      <c r="J249"/>
+      <c r="K249"/>
+      <c r="L249"/>
+      <c r="M249"/>
+      <c r="N249"/>
+      <c r="O249"/>
+      <c r="P249"/>
+      <c r="Q249"/>
+      <c r="U249"/>
+      <c r="V249"/>
+      <c r="W249"/>
+      <c r="X249"/>
+    </row>
+    <row r="250" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D250"/>
+      <c r="E250"/>
+      <c r="F250"/>
+      <c r="G250"/>
+      <c r="H250"/>
+      <c r="I250"/>
+      <c r="J250"/>
+      <c r="K250"/>
+      <c r="L250"/>
+      <c r="M250"/>
+      <c r="N250"/>
+      <c r="O250"/>
+      <c r="P250"/>
+      <c r="Q250"/>
+      <c r="U250"/>
+      <c r="V250"/>
+      <c r="W250"/>
+      <c r="X250"/>
+    </row>
+    <row r="251" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D251"/>
+      <c r="E251"/>
+      <c r="F251"/>
+      <c r="G251"/>
+      <c r="H251"/>
+      <c r="I251"/>
+      <c r="J251"/>
+      <c r="K251"/>
+      <c r="L251"/>
+      <c r="M251"/>
+      <c r="N251"/>
+      <c r="O251"/>
+      <c r="P251"/>
+      <c r="Q251"/>
+      <c r="U251"/>
+      <c r="V251"/>
+      <c r="W251"/>
+      <c r="X251"/>
+    </row>
+    <row r="252" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D252"/>
+      <c r="E252"/>
+      <c r="F252"/>
+      <c r="G252"/>
+      <c r="H252"/>
+      <c r="I252"/>
+      <c r="J252"/>
+      <c r="K252"/>
+      <c r="L252"/>
+      <c r="M252"/>
+      <c r="N252"/>
+      <c r="O252"/>
+      <c r="P252"/>
+      <c r="Q252"/>
+      <c r="U252"/>
+      <c r="V252"/>
+      <c r="W252"/>
+      <c r="X252"/>
+    </row>
+    <row r="253" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D253"/>
+      <c r="E253"/>
+      <c r="F253"/>
+      <c r="G253"/>
+      <c r="H253"/>
+      <c r="I253"/>
+      <c r="J253"/>
+      <c r="K253"/>
+      <c r="L253"/>
+      <c r="M253"/>
+      <c r="N253"/>
+      <c r="O253"/>
+      <c r="P253"/>
+      <c r="Q253"/>
+      <c r="U253"/>
+      <c r="V253"/>
+      <c r="W253"/>
+      <c r="X253"/>
+    </row>
+    <row r="254" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D254"/>
+      <c r="E254"/>
+      <c r="F254"/>
+      <c r="G254"/>
+      <c r="H254"/>
+      <c r="I254"/>
+      <c r="J254"/>
+      <c r="K254"/>
+      <c r="L254"/>
+      <c r="M254"/>
+      <c r="N254"/>
+      <c r="O254"/>
+      <c r="P254"/>
+      <c r="Q254"/>
+      <c r="U254"/>
+      <c r="V254"/>
+      <c r="W254"/>
+      <c r="X254"/>
+    </row>
+    <row r="255" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D255"/>
+      <c r="E255"/>
+      <c r="F255"/>
+      <c r="G255"/>
+      <c r="H255"/>
+      <c r="I255"/>
+      <c r="J255"/>
+      <c r="K255"/>
+      <c r="L255"/>
+      <c r="M255"/>
+      <c r="N255"/>
+      <c r="O255"/>
+      <c r="P255"/>
+      <c r="Q255"/>
+      <c r="U255"/>
+      <c r="V255"/>
+      <c r="W255"/>
+      <c r="X255"/>
+    </row>
+    <row r="256" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D256"/>
+      <c r="E256"/>
+      <c r="F256"/>
+      <c r="G256"/>
+      <c r="H256"/>
+      <c r="I256"/>
+      <c r="J256"/>
+      <c r="K256"/>
+      <c r="L256"/>
+      <c r="M256"/>
+      <c r="N256"/>
+      <c r="O256"/>
+      <c r="P256"/>
+      <c r="Q256"/>
+      <c r="U256"/>
+      <c r="V256"/>
+      <c r="W256"/>
+      <c r="X256"/>
+    </row>
+    <row r="257" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D257"/>
+      <c r="E257"/>
+      <c r="F257"/>
+      <c r="G257"/>
+      <c r="H257"/>
+      <c r="I257"/>
+      <c r="J257"/>
+      <c r="K257"/>
+      <c r="L257"/>
+      <c r="M257"/>
+      <c r="N257"/>
+      <c r="O257"/>
+      <c r="P257"/>
+      <c r="Q257"/>
+      <c r="U257"/>
+      <c r="V257"/>
+      <c r="W257"/>
+      <c r="X257"/>
+    </row>
+    <row r="258" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D258"/>
+      <c r="E258"/>
+      <c r="F258"/>
+      <c r="G258"/>
+      <c r="H258"/>
+      <c r="I258"/>
+      <c r="J258"/>
+      <c r="K258"/>
+      <c r="L258"/>
+      <c r="M258"/>
+      <c r="N258"/>
+      <c r="O258"/>
+      <c r="P258"/>
+      <c r="Q258"/>
+      <c r="U258"/>
+      <c r="V258"/>
+      <c r="W258"/>
+      <c r="X258"/>
+    </row>
+    <row r="259" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D259"/>
+      <c r="E259"/>
+      <c r="F259"/>
+      <c r="G259"/>
+      <c r="H259"/>
+      <c r="I259"/>
+      <c r="J259"/>
+      <c r="K259"/>
+      <c r="L259"/>
+      <c r="M259"/>
+      <c r="N259"/>
+      <c r="O259"/>
+      <c r="P259"/>
+      <c r="Q259"/>
+      <c r="U259"/>
+      <c r="V259"/>
+      <c r="W259"/>
+      <c r="X259"/>
+    </row>
+    <row r="260" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D260"/>
+      <c r="E260"/>
+      <c r="F260"/>
+      <c r="G260"/>
+      <c r="H260"/>
+      <c r="I260"/>
+      <c r="J260"/>
+      <c r="K260"/>
+      <c r="L260"/>
+      <c r="M260"/>
+      <c r="N260"/>
+      <c r="O260"/>
+      <c r="P260"/>
+      <c r="Q260"/>
+      <c r="U260"/>
+      <c r="V260"/>
+      <c r="W260"/>
+      <c r="X260"/>
+    </row>
+    <row r="261" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D261"/>
+      <c r="E261"/>
+      <c r="F261"/>
+      <c r="G261"/>
+      <c r="H261"/>
+      <c r="I261"/>
+      <c r="J261"/>
+      <c r="K261"/>
+      <c r="L261"/>
+      <c r="M261"/>
+      <c r="N261"/>
+      <c r="O261"/>
+      <c r="P261"/>
+      <c r="Q261"/>
+      <c r="U261"/>
+      <c r="V261"/>
+      <c r="W261"/>
+      <c r="X261"/>
+    </row>
+    <row r="262" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D262"/>
+      <c r="E262"/>
+      <c r="F262"/>
+      <c r="G262"/>
+      <c r="H262"/>
+      <c r="I262"/>
+      <c r="J262"/>
+      <c r="K262"/>
+      <c r="L262"/>
+      <c r="M262"/>
+      <c r="N262"/>
+      <c r="O262"/>
+      <c r="P262"/>
+      <c r="Q262"/>
+      <c r="U262"/>
+      <c r="V262"/>
+      <c r="W262"/>
+      <c r="X262"/>
+    </row>
+    <row r="263" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D263"/>
+      <c r="E263"/>
+      <c r="F263"/>
+      <c r="G263"/>
+      <c r="H263"/>
+      <c r="I263"/>
+      <c r="J263"/>
+      <c r="K263"/>
+      <c r="L263"/>
+      <c r="M263"/>
+      <c r="N263"/>
+      <c r="O263"/>
+      <c r="P263"/>
+      <c r="Q263"/>
+      <c r="U263"/>
+      <c r="V263"/>
+      <c r="W263"/>
+      <c r="X263"/>
+    </row>
+    <row r="264" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D264"/>
+      <c r="E264"/>
+      <c r="F264"/>
+      <c r="G264"/>
+      <c r="H264"/>
+      <c r="I264"/>
+      <c r="J264"/>
+      <c r="K264"/>
+      <c r="L264"/>
+      <c r="M264"/>
+      <c r="N264"/>
+      <c r="O264"/>
+      <c r="P264"/>
+      <c r="Q264"/>
+      <c r="U264"/>
+      <c r="V264"/>
+      <c r="W264"/>
+      <c r="X264"/>
+    </row>
+    <row r="265" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D265"/>
+      <c r="E265"/>
+      <c r="F265"/>
+      <c r="G265"/>
+      <c r="H265"/>
+      <c r="I265"/>
+      <c r="J265"/>
+      <c r="K265"/>
+      <c r="L265"/>
+      <c r="M265"/>
+      <c r="N265"/>
+      <c r="O265"/>
+      <c r="P265"/>
+      <c r="Q265"/>
+      <c r="U265"/>
+      <c r="V265"/>
+      <c r="W265"/>
+      <c r="X265"/>
+    </row>
+    <row r="266" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D266"/>
+      <c r="E266"/>
+      <c r="F266"/>
+      <c r="G266"/>
+      <c r="H266"/>
+      <c r="I266"/>
+      <c r="J266"/>
+      <c r="K266"/>
+      <c r="L266"/>
+      <c r="M266"/>
+      <c r="N266"/>
+      <c r="O266"/>
+      <c r="P266"/>
+      <c r="Q266"/>
+      <c r="U266"/>
+      <c r="V266"/>
+      <c r="W266"/>
+      <c r="X266"/>
+    </row>
+    <row r="267" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D267"/>
+      <c r="E267"/>
+      <c r="F267"/>
+      <c r="G267"/>
+      <c r="H267"/>
+      <c r="I267"/>
+      <c r="J267"/>
+      <c r="K267"/>
+      <c r="L267"/>
+      <c r="M267"/>
+      <c r="N267"/>
+      <c r="O267"/>
+      <c r="P267"/>
+      <c r="Q267"/>
+      <c r="U267"/>
+      <c r="V267"/>
+      <c r="W267"/>
+      <c r="X267"/>
+    </row>
+    <row r="268" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D268"/>
+      <c r="E268"/>
+      <c r="F268"/>
+      <c r="G268"/>
+      <c r="H268"/>
+      <c r="I268"/>
+      <c r="J268"/>
+      <c r="K268"/>
+      <c r="L268"/>
+      <c r="M268"/>
+      <c r="N268"/>
+      <c r="O268"/>
+      <c r="P268"/>
+      <c r="Q268"/>
+      <c r="U268"/>
+      <c r="V268"/>
+      <c r="W268"/>
+      <c r="X268"/>
+    </row>
+    <row r="269" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D269"/>
+      <c r="E269"/>
+      <c r="F269"/>
+      <c r="G269"/>
+      <c r="H269"/>
+      <c r="I269"/>
+      <c r="J269"/>
+      <c r="K269"/>
+      <c r="L269"/>
+      <c r="M269"/>
+      <c r="N269"/>
+      <c r="O269"/>
+      <c r="P269"/>
+      <c r="Q269"/>
+      <c r="U269"/>
+      <c r="V269"/>
+      <c r="W269"/>
+      <c r="X269"/>
+    </row>
+    <row r="270" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D270"/>
+      <c r="E270"/>
+      <c r="F270"/>
+      <c r="G270"/>
+      <c r="H270"/>
+      <c r="I270"/>
+      <c r="J270"/>
+      <c r="K270"/>
+      <c r="L270"/>
+      <c r="M270"/>
+      <c r="N270"/>
+      <c r="O270"/>
+      <c r="P270"/>
+      <c r="Q270"/>
+      <c r="U270"/>
+      <c r="V270"/>
+      <c r="W270"/>
+      <c r="X270"/>
+    </row>
+    <row r="271" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D271"/>
+      <c r="E271"/>
+      <c r="F271"/>
+      <c r="G271"/>
+      <c r="H271"/>
+      <c r="I271"/>
+      <c r="J271"/>
+      <c r="K271"/>
+      <c r="L271"/>
+      <c r="M271"/>
+      <c r="N271"/>
+      <c r="O271"/>
+      <c r="P271"/>
+      <c r="Q271"/>
+      <c r="U271"/>
+      <c r="V271"/>
+      <c r="W271"/>
+      <c r="X271"/>
+    </row>
+    <row r="272" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D272"/>
+      <c r="E272"/>
+      <c r="F272"/>
+      <c r="G272"/>
+      <c r="H272"/>
+      <c r="I272"/>
+      <c r="J272"/>
+      <c r="K272"/>
+      <c r="L272"/>
+      <c r="M272"/>
+      <c r="N272"/>
+      <c r="O272"/>
+      <c r="P272"/>
+      <c r="Q272"/>
+      <c r="U272"/>
+      <c r="V272"/>
+      <c r="W272"/>
+      <c r="X272"/>
+    </row>
+    <row r="273" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D273"/>
+      <c r="E273"/>
+      <c r="F273"/>
+      <c r="G273"/>
+      <c r="H273"/>
+      <c r="I273"/>
+      <c r="J273"/>
+      <c r="K273"/>
+      <c r="L273"/>
+      <c r="M273"/>
+      <c r="N273"/>
+      <c r="O273"/>
+      <c r="P273"/>
+      <c r="Q273"/>
+      <c r="U273"/>
+      <c r="V273"/>
+      <c r="W273"/>
+      <c r="X273"/>
+    </row>
+    <row r="274" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D274"/>
+      <c r="E274"/>
+      <c r="F274"/>
+      <c r="G274"/>
+      <c r="H274"/>
+      <c r="I274"/>
+      <c r="J274"/>
+      <c r="K274"/>
+      <c r="L274"/>
+      <c r="M274"/>
+      <c r="N274"/>
+      <c r="O274"/>
+      <c r="P274"/>
+      <c r="Q274"/>
+      <c r="U274"/>
+      <c r="V274"/>
+      <c r="W274"/>
+      <c r="X274"/>
+    </row>
+    <row r="275" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D275"/>
+      <c r="E275"/>
+      <c r="F275"/>
+      <c r="G275"/>
+      <c r="H275"/>
+      <c r="I275"/>
+      <c r="J275"/>
+      <c r="K275"/>
+      <c r="L275"/>
+      <c r="M275"/>
+      <c r="N275"/>
+      <c r="O275"/>
+      <c r="P275"/>
+      <c r="Q275"/>
+      <c r="U275"/>
+      <c r="V275"/>
+      <c r="W275"/>
+      <c r="X275"/>
+    </row>
+    <row r="276" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D276"/>
+      <c r="E276"/>
+      <c r="F276"/>
+      <c r="G276"/>
+      <c r="H276"/>
+      <c r="I276"/>
+      <c r="J276"/>
+      <c r="K276"/>
+      <c r="L276"/>
+      <c r="M276"/>
+      <c r="N276"/>
+      <c r="O276"/>
+      <c r="P276"/>
+      <c r="Q276"/>
+      <c r="U276"/>
+      <c r="V276"/>
+      <c r="W276"/>
+      <c r="X276"/>
+    </row>
+    <row r="277" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D277"/>
+      <c r="E277"/>
+      <c r="F277"/>
+      <c r="G277"/>
+      <c r="H277"/>
+      <c r="I277"/>
+      <c r="J277"/>
+      <c r="K277"/>
+      <c r="L277"/>
+      <c r="M277"/>
+      <c r="N277"/>
+      <c r="O277"/>
+      <c r="P277"/>
+      <c r="Q277"/>
+      <c r="U277"/>
+      <c r="V277"/>
+      <c r="W277"/>
+      <c r="X277"/>
+    </row>
+    <row r="278" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D278"/>
+      <c r="E278"/>
+      <c r="F278"/>
+      <c r="G278"/>
+      <c r="H278"/>
+      <c r="I278"/>
+      <c r="J278"/>
+      <c r="K278"/>
+      <c r="L278"/>
+      <c r="M278"/>
+      <c r="N278"/>
+      <c r="O278"/>
+      <c r="P278"/>
+      <c r="Q278"/>
+      <c r="U278"/>
+      <c r="V278"/>
+      <c r="W278"/>
+      <c r="X278"/>
+    </row>
+    <row r="279" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D279"/>
+      <c r="E279"/>
+      <c r="F279"/>
+      <c r="G279"/>
+      <c r="H279"/>
+      <c r="I279"/>
+      <c r="J279"/>
+      <c r="K279"/>
+      <c r="L279"/>
+      <c r="M279"/>
+      <c r="N279"/>
+      <c r="O279"/>
+      <c r="P279"/>
+      <c r="Q279"/>
+      <c r="U279"/>
+      <c r="V279"/>
+      <c r="W279"/>
+      <c r="X279"/>
+    </row>
+    <row r="280" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D280"/>
+      <c r="E280"/>
+      <c r="F280"/>
+      <c r="G280"/>
+      <c r="H280"/>
+      <c r="I280"/>
+      <c r="J280"/>
+      <c r="K280"/>
+      <c r="L280"/>
+      <c r="M280"/>
+      <c r="N280"/>
+      <c r="O280"/>
+      <c r="P280"/>
+      <c r="Q280"/>
+      <c r="U280"/>
+      <c r="V280"/>
+      <c r="W280"/>
+      <c r="X280"/>
+    </row>
+    <row r="281" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D281"/>
+      <c r="E281"/>
+      <c r="F281"/>
+      <c r="G281"/>
+      <c r="H281"/>
+      <c r="I281"/>
+      <c r="J281"/>
+      <c r="K281"/>
+      <c r="L281"/>
+      <c r="M281"/>
+      <c r="N281"/>
+      <c r="O281"/>
+      <c r="P281"/>
+      <c r="Q281"/>
+      <c r="U281"/>
+      <c r="V281"/>
+      <c r="W281"/>
+      <c r="X281"/>
+    </row>
+    <row r="282" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D282"/>
+      <c r="E282"/>
+      <c r="F282"/>
+      <c r="G282"/>
+      <c r="H282"/>
+      <c r="I282"/>
+      <c r="J282"/>
+      <c r="K282"/>
+      <c r="L282"/>
+      <c r="M282"/>
+      <c r="N282"/>
+      <c r="O282"/>
+      <c r="P282"/>
+      <c r="Q282"/>
+      <c r="U282"/>
+      <c r="V282"/>
+      <c r="W282"/>
+      <c r="X282"/>
+    </row>
+    <row r="283" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D283"/>
+      <c r="E283"/>
+      <c r="F283"/>
+      <c r="G283"/>
+      <c r="H283"/>
+      <c r="I283"/>
+      <c r="J283"/>
+      <c r="K283"/>
+      <c r="L283"/>
+      <c r="M283"/>
+      <c r="N283"/>
+      <c r="O283"/>
+      <c r="P283"/>
+      <c r="Q283"/>
+      <c r="U283"/>
+      <c r="V283"/>
+      <c r="W283"/>
+      <c r="X283"/>
+    </row>
+    <row r="284" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D284"/>
+      <c r="E284"/>
+      <c r="F284"/>
+      <c r="G284"/>
+      <c r="H284"/>
+      <c r="I284"/>
+      <c r="J284"/>
+      <c r="K284"/>
+      <c r="L284"/>
+      <c r="M284"/>
+      <c r="N284"/>
+      <c r="O284"/>
+      <c r="P284"/>
+      <c r="Q284"/>
+      <c r="U284"/>
+      <c r="V284"/>
+      <c r="W284"/>
+      <c r="X284"/>
+    </row>
+    <row r="285" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D285"/>
+      <c r="E285"/>
+      <c r="F285"/>
+      <c r="G285"/>
+      <c r="H285"/>
+      <c r="I285"/>
+      <c r="J285"/>
+      <c r="K285"/>
+      <c r="L285"/>
+      <c r="M285"/>
+      <c r="N285"/>
+      <c r="O285"/>
+      <c r="P285"/>
+      <c r="Q285"/>
+      <c r="U285"/>
+      <c r="V285"/>
+      <c r="W285"/>
+      <c r="X285"/>
+    </row>
+    <row r="286" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D286"/>
+      <c r="E286"/>
+      <c r="F286"/>
+      <c r="G286"/>
+      <c r="H286"/>
+      <c r="I286"/>
+      <c r="J286"/>
+      <c r="K286"/>
+      <c r="L286"/>
+      <c r="M286"/>
+      <c r="N286"/>
+      <c r="O286"/>
+      <c r="P286"/>
+      <c r="Q286"/>
+      <c r="U286"/>
+      <c r="V286"/>
+      <c r="W286"/>
+      <c r="X286"/>
+    </row>
+    <row r="287" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D287"/>
+      <c r="E287"/>
+      <c r="F287"/>
+      <c r="G287"/>
+      <c r="H287"/>
+      <c r="I287"/>
+      <c r="J287"/>
+      <c r="K287"/>
+      <c r="L287"/>
+      <c r="M287"/>
+      <c r="N287"/>
+      <c r="O287"/>
+      <c r="P287"/>
+      <c r="Q287"/>
+      <c r="U287"/>
+      <c r="V287"/>
+      <c r="W287"/>
+      <c r="X287"/>
+    </row>
+    <row r="288" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D288"/>
+      <c r="E288"/>
+      <c r="F288"/>
+      <c r="G288"/>
+      <c r="H288"/>
+      <c r="I288"/>
+      <c r="J288"/>
+      <c r="K288"/>
+      <c r="L288"/>
+      <c r="M288"/>
+      <c r="N288"/>
+      <c r="O288"/>
+      <c r="P288"/>
+      <c r="Q288"/>
+      <c r="U288"/>
+      <c r="V288"/>
+      <c r="W288"/>
+      <c r="X288"/>
+    </row>
+    <row r="289" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D289"/>
+      <c r="E289"/>
+      <c r="F289"/>
+      <c r="G289"/>
+      <c r="H289"/>
+      <c r="I289"/>
+      <c r="J289"/>
+      <c r="K289"/>
+      <c r="L289"/>
+      <c r="M289"/>
+      <c r="N289"/>
+      <c r="O289"/>
+      <c r="P289"/>
+      <c r="Q289"/>
+      <c r="U289"/>
+      <c r="V289"/>
+      <c r="W289"/>
+      <c r="X289"/>
+    </row>
+    <row r="290" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D290"/>
+      <c r="E290"/>
+      <c r="F290"/>
+      <c r="G290"/>
+      <c r="H290"/>
+      <c r="I290"/>
+      <c r="J290"/>
+      <c r="K290"/>
+      <c r="L290"/>
+      <c r="M290"/>
+      <c r="N290"/>
+      <c r="O290"/>
+      <c r="P290"/>
+      <c r="Q290"/>
+      <c r="U290"/>
+      <c r="V290"/>
+      <c r="W290"/>
+      <c r="X290"/>
+    </row>
+    <row r="291" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D291"/>
+      <c r="E291"/>
+      <c r="F291"/>
+      <c r="G291"/>
+      <c r="H291"/>
+      <c r="I291"/>
+      <c r="J291"/>
+      <c r="K291"/>
+      <c r="L291"/>
+      <c r="M291"/>
+      <c r="N291"/>
+      <c r="O291"/>
+      <c r="P291"/>
+      <c r="Q291"/>
+      <c r="U291"/>
+      <c r="V291"/>
+      <c r="W291"/>
+      <c r="X291"/>
+    </row>
+    <row r="292" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D292"/>
+      <c r="E292"/>
+      <c r="F292"/>
+      <c r="G292"/>
+      <c r="H292"/>
+      <c r="I292"/>
+      <c r="J292"/>
+      <c r="K292"/>
+      <c r="L292"/>
+      <c r="M292"/>
+      <c r="N292"/>
+      <c r="O292"/>
+      <c r="P292"/>
+      <c r="Q292"/>
+      <c r="U292"/>
+      <c r="V292"/>
+      <c r="W292"/>
+      <c r="X292"/>
+    </row>
+    <row r="293" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D293"/>
+      <c r="E293"/>
+      <c r="F293"/>
+      <c r="G293"/>
+      <c r="H293"/>
+      <c r="I293"/>
+      <c r="J293"/>
+      <c r="K293"/>
+      <c r="L293"/>
+      <c r="M293"/>
+      <c r="N293"/>
+      <c r="O293"/>
+      <c r="P293"/>
+      <c r="Q293"/>
+      <c r="U293"/>
+      <c r="V293"/>
+      <c r="W293"/>
+      <c r="X293"/>
+    </row>
+    <row r="294" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D294"/>
+      <c r="E294"/>
+      <c r="F294"/>
+      <c r="G294"/>
+      <c r="H294"/>
+      <c r="I294"/>
+      <c r="J294"/>
+      <c r="K294"/>
+      <c r="L294"/>
+      <c r="M294"/>
+      <c r="N294"/>
+      <c r="O294"/>
+      <c r="P294"/>
+      <c r="Q294"/>
+      <c r="U294"/>
+      <c r="V294"/>
+      <c r="W294"/>
+      <c r="X294"/>
+    </row>
+    <row r="295" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D295"/>
+      <c r="E295"/>
+      <c r="F295"/>
+      <c r="G295"/>
+      <c r="H295"/>
+      <c r="I295"/>
+      <c r="J295"/>
+      <c r="K295"/>
+      <c r="L295"/>
+      <c r="M295"/>
+      <c r="N295"/>
+      <c r="O295"/>
+      <c r="P295"/>
+      <c r="Q295"/>
+      <c r="U295"/>
+      <c r="V295"/>
+      <c r="W295"/>
+      <c r="X295"/>
+    </row>
+    <row r="296" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D296"/>
+      <c r="E296"/>
+      <c r="F296"/>
+      <c r="G296"/>
+      <c r="H296"/>
+      <c r="I296"/>
+      <c r="J296"/>
+      <c r="K296"/>
+      <c r="L296"/>
+      <c r="M296"/>
+      <c r="N296"/>
+      <c r="O296"/>
+      <c r="P296"/>
+      <c r="Q296"/>
+      <c r="U296"/>
+      <c r="V296"/>
+      <c r="W296"/>
+      <c r="X296"/>
+    </row>
+    <row r="297" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D297"/>
+      <c r="E297"/>
+      <c r="F297"/>
+      <c r="G297"/>
+      <c r="H297"/>
+      <c r="I297"/>
+      <c r="J297"/>
+      <c r="K297"/>
+      <c r="L297"/>
+      <c r="M297"/>
+      <c r="N297"/>
+      <c r="O297"/>
+      <c r="P297"/>
+      <c r="Q297"/>
+      <c r="U297"/>
+      <c r="V297"/>
+      <c r="W297"/>
+      <c r="X297"/>
+    </row>
+    <row r="298" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D298"/>
+      <c r="E298"/>
+      <c r="F298"/>
+      <c r="G298"/>
+      <c r="H298"/>
+      <c r="I298"/>
+      <c r="J298"/>
+      <c r="K298"/>
+      <c r="L298"/>
+      <c r="M298"/>
+      <c r="N298"/>
+      <c r="O298"/>
+      <c r="P298"/>
+      <c r="Q298"/>
+      <c r="U298"/>
+      <c r="V298"/>
+      <c r="W298"/>
+      <c r="X298"/>
+    </row>
+    <row r="299" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D299"/>
+      <c r="E299"/>
+      <c r="F299"/>
+      <c r="G299"/>
+      <c r="H299"/>
+      <c r="I299"/>
+      <c r="J299"/>
+      <c r="K299"/>
+      <c r="L299"/>
+      <c r="M299"/>
+      <c r="N299"/>
+      <c r="O299"/>
+      <c r="P299"/>
+      <c r="Q299"/>
+      <c r="U299"/>
+      <c r="V299"/>
+      <c r="W299"/>
+      <c r="X299"/>
+    </row>
+    <row r="300" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D300"/>
+      <c r="E300"/>
+      <c r="F300"/>
+      <c r="G300"/>
+      <c r="H300"/>
+      <c r="I300"/>
+      <c r="J300"/>
+      <c r="K300"/>
+      <c r="L300"/>
+      <c r="M300"/>
+      <c r="N300"/>
+      <c r="O300"/>
+      <c r="P300"/>
+      <c r="Q300"/>
+      <c r="U300"/>
+      <c r="V300"/>
+      <c r="W300"/>
+      <c r="X300"/>
+    </row>
+    <row r="301" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D301"/>
+      <c r="E301"/>
+      <c r="F301"/>
+      <c r="G301"/>
+      <c r="H301"/>
+      <c r="I301"/>
+      <c r="J301"/>
+      <c r="K301"/>
+      <c r="L301"/>
+      <c r="M301"/>
+      <c r="N301"/>
+      <c r="O301"/>
+      <c r="P301"/>
+      <c r="Q301"/>
+      <c r="U301"/>
+      <c r="V301"/>
+      <c r="W301"/>
+      <c r="X301"/>
+    </row>
+    <row r="302" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D302"/>
+      <c r="E302"/>
+      <c r="F302"/>
+      <c r="G302"/>
+      <c r="H302"/>
+      <c r="I302"/>
+      <c r="J302"/>
+      <c r="K302"/>
+      <c r="L302"/>
+      <c r="M302"/>
+      <c r="N302"/>
+      <c r="O302"/>
+      <c r="P302"/>
+      <c r="Q302"/>
+      <c r="U302"/>
+      <c r="V302"/>
+      <c r="W302"/>
+      <c r="X302"/>
+    </row>
+    <row r="303" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D303"/>
+      <c r="E303"/>
+      <c r="F303"/>
+      <c r="G303"/>
+      <c r="H303"/>
+      <c r="I303"/>
+      <c r="J303"/>
+      <c r="K303"/>
+      <c r="L303"/>
+      <c r="M303"/>
+      <c r="N303"/>
+      <c r="O303"/>
+      <c r="P303"/>
+      <c r="Q303"/>
+      <c r="U303"/>
+      <c r="V303"/>
+      <c r="W303"/>
+      <c r="X303"/>
+    </row>
+    <row r="304" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D304"/>
+      <c r="E304"/>
+      <c r="F304"/>
+      <c r="G304"/>
+      <c r="H304"/>
+      <c r="I304"/>
+      <c r="J304"/>
+      <c r="K304"/>
+      <c r="L304"/>
+      <c r="M304"/>
+      <c r="N304"/>
+      <c r="O304"/>
+      <c r="P304"/>
+      <c r="Q304"/>
+      <c r="U304"/>
+      <c r="V304"/>
+      <c r="W304"/>
+      <c r="X304"/>
+    </row>
+    <row r="305" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D305"/>
+      <c r="E305"/>
+      <c r="F305"/>
+      <c r="G305"/>
+      <c r="H305"/>
+      <c r="I305"/>
+      <c r="J305"/>
+      <c r="K305"/>
+      <c r="L305"/>
+      <c r="M305"/>
+      <c r="N305"/>
+      <c r="O305"/>
+      <c r="P305"/>
+      <c r="Q305"/>
+      <c r="U305"/>
+      <c r="V305"/>
+      <c r="W305"/>
+      <c r="X305"/>
+    </row>
+    <row r="306" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D306"/>
+      <c r="E306"/>
+      <c r="F306"/>
+      <c r="G306"/>
+      <c r="H306"/>
+      <c r="I306"/>
+      <c r="J306"/>
+      <c r="K306"/>
+      <c r="L306"/>
+      <c r="M306"/>
+      <c r="N306"/>
+      <c r="O306"/>
+      <c r="P306"/>
+      <c r="Q306"/>
+      <c r="U306"/>
+      <c r="V306"/>
+      <c r="W306"/>
+      <c r="X306"/>
+    </row>
+    <row r="307" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D307"/>
+      <c r="E307"/>
+      <c r="F307"/>
+      <c r="G307"/>
+      <c r="H307"/>
+      <c r="I307"/>
+      <c r="J307"/>
+      <c r="K307"/>
+      <c r="L307"/>
+      <c r="M307"/>
+      <c r="N307"/>
+      <c r="O307"/>
+      <c r="P307"/>
+      <c r="Q307"/>
+      <c r="U307"/>
+      <c r="V307"/>
+      <c r="W307"/>
+      <c r="X307"/>
+    </row>
+    <row r="308" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D308"/>
+      <c r="E308"/>
+      <c r="F308"/>
+      <c r="G308"/>
+      <c r="H308"/>
+      <c r="I308"/>
+      <c r="J308"/>
+      <c r="K308"/>
+      <c r="L308"/>
+      <c r="M308"/>
+      <c r="N308"/>
+      <c r="O308"/>
+      <c r="P308"/>
+      <c r="Q308"/>
+      <c r="U308"/>
+      <c r="V308"/>
+      <c r="W308"/>
+      <c r="X308"/>
+    </row>
+    <row r="309" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D309"/>
+      <c r="E309"/>
+      <c r="F309"/>
+      <c r="G309"/>
+      <c r="H309"/>
+      <c r="I309"/>
+      <c r="J309"/>
+      <c r="K309"/>
+      <c r="L309"/>
+      <c r="M309"/>
+      <c r="N309"/>
+      <c r="O309"/>
+      <c r="P309"/>
+      <c r="Q309"/>
+      <c r="U309"/>
+      <c r="V309"/>
+      <c r="W309"/>
+      <c r="X309"/>
+    </row>
+    <row r="310" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D310"/>
+      <c r="E310"/>
+      <c r="F310"/>
+      <c r="G310"/>
+      <c r="H310"/>
+      <c r="I310"/>
+      <c r="J310"/>
+      <c r="K310"/>
+      <c r="L310"/>
+      <c r="M310"/>
+      <c r="N310"/>
+      <c r="O310"/>
+      <c r="P310"/>
+      <c r="Q310"/>
+      <c r="U310"/>
+      <c r="V310"/>
+      <c r="W310"/>
+      <c r="X310"/>
+    </row>
+    <row r="311" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D311"/>
+      <c r="E311"/>
+      <c r="F311"/>
+      <c r="G311"/>
+      <c r="H311"/>
+      <c r="I311"/>
+      <c r="J311"/>
+      <c r="K311"/>
+      <c r="L311"/>
+      <c r="M311"/>
+      <c r="N311"/>
+      <c r="O311"/>
+      <c r="P311"/>
+      <c r="Q311"/>
+      <c r="U311"/>
+      <c r="V311"/>
+      <c r="W311"/>
+      <c r="X311"/>
+    </row>
+    <row r="312" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D312"/>
+      <c r="E312"/>
+      <c r="F312"/>
+      <c r="G312"/>
+      <c r="H312"/>
+      <c r="I312"/>
+      <c r="J312"/>
+      <c r="K312"/>
+      <c r="L312"/>
+      <c r="M312"/>
+      <c r="N312"/>
+      <c r="O312"/>
+      <c r="P312"/>
+      <c r="Q312"/>
+      <c r="U312"/>
+      <c r="V312"/>
+      <c r="W312"/>
+      <c r="X312"/>
+    </row>
+    <row r="313" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D313"/>
+      <c r="E313"/>
+      <c r="F313"/>
+      <c r="G313"/>
+      <c r="H313"/>
+      <c r="I313"/>
+      <c r="J313"/>
+      <c r="K313"/>
+      <c r="L313"/>
+      <c r="M313"/>
+      <c r="N313"/>
+      <c r="O313"/>
+      <c r="P313"/>
+      <c r="Q313"/>
+      <c r="U313"/>
+      <c r="V313"/>
+      <c r="W313"/>
+      <c r="X313"/>
+    </row>
+    <row r="314" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D314"/>
+      <c r="E314"/>
+      <c r="F314"/>
+      <c r="G314"/>
+      <c r="H314"/>
+      <c r="I314"/>
+      <c r="J314"/>
+      <c r="K314"/>
+      <c r="L314"/>
+      <c r="M314"/>
+      <c r="N314"/>
+      <c r="O314"/>
+      <c r="P314"/>
+      <c r="Q314"/>
+      <c r="U314"/>
+      <c r="V314"/>
+      <c r="W314"/>
+      <c r="X314"/>
+    </row>
+    <row r="315" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D315"/>
+      <c r="E315"/>
+      <c r="F315"/>
+      <c r="G315"/>
+      <c r="H315"/>
+      <c r="I315"/>
+      <c r="J315"/>
+      <c r="K315"/>
+      <c r="L315"/>
+      <c r="M315"/>
+      <c r="N315"/>
+      <c r="O315"/>
+      <c r="P315"/>
+      <c r="Q315"/>
+      <c r="U315"/>
+      <c r="V315"/>
+      <c r="W315"/>
+      <c r="X315"/>
+    </row>
+    <row r="316" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D316"/>
+      <c r="E316"/>
+      <c r="F316"/>
+      <c r="G316"/>
+      <c r="H316"/>
+      <c r="I316"/>
+      <c r="J316"/>
+      <c r="K316"/>
+      <c r="L316"/>
+      <c r="M316"/>
+      <c r="N316"/>
+      <c r="O316"/>
+      <c r="P316"/>
+      <c r="Q316"/>
+      <c r="U316"/>
+      <c r="V316"/>
+      <c r="W316"/>
+      <c r="X316"/>
+    </row>
+    <row r="317" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D317"/>
+      <c r="E317"/>
+      <c r="F317"/>
+      <c r="G317"/>
+      <c r="H317"/>
+      <c r="I317"/>
+      <c r="J317"/>
+      <c r="K317"/>
+      <c r="L317"/>
+      <c r="M317"/>
+      <c r="N317"/>
+      <c r="O317"/>
+      <c r="P317"/>
+      <c r="Q317"/>
+      <c r="U317"/>
+      <c r="V317"/>
+      <c r="W317"/>
+      <c r="X317"/>
+    </row>
+    <row r="318" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D318"/>
+      <c r="E318"/>
+      <c r="F318"/>
+      <c r="G318"/>
+      <c r="H318"/>
+      <c r="I318"/>
+      <c r="J318"/>
+      <c r="K318"/>
+      <c r="L318"/>
+      <c r="M318"/>
+      <c r="N318"/>
+      <c r="O318"/>
+      <c r="P318"/>
+      <c r="Q318"/>
+      <c r="U318"/>
+      <c r="V318"/>
+      <c r="W318"/>
+      <c r="X318"/>
+    </row>
+    <row r="319" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D319"/>
+      <c r="E319"/>
+      <c r="F319"/>
+      <c r="G319"/>
+      <c r="H319"/>
+      <c r="I319"/>
+      <c r="J319"/>
+      <c r="K319"/>
+      <c r="L319"/>
+      <c r="M319"/>
+      <c r="N319"/>
+      <c r="O319"/>
+      <c r="P319"/>
+      <c r="Q319"/>
+      <c r="U319"/>
+      <c r="V319"/>
+      <c r="W319"/>
+      <c r="X319"/>
+    </row>
+    <row r="320" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D320"/>
+      <c r="E320"/>
+      <c r="F320"/>
+      <c r="G320"/>
+      <c r="H320"/>
+      <c r="I320"/>
+      <c r="J320"/>
+      <c r="K320"/>
+      <c r="L320"/>
+      <c r="M320"/>
+      <c r="N320"/>
+      <c r="O320"/>
+      <c r="P320"/>
+      <c r="Q320"/>
+      <c r="U320"/>
+      <c r="V320"/>
+      <c r="W320"/>
+      <c r="X320"/>
+    </row>
+    <row r="321" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D321"/>
+      <c r="E321"/>
+      <c r="F321"/>
+      <c r="G321"/>
+      <c r="H321"/>
+      <c r="I321"/>
+      <c r="J321"/>
+      <c r="K321"/>
+      <c r="L321"/>
+      <c r="M321"/>
+      <c r="N321"/>
+      <c r="O321"/>
+      <c r="P321"/>
+      <c r="Q321"/>
+      <c r="U321"/>
+      <c r="V321"/>
+      <c r="W321"/>
+      <c r="X321"/>
+    </row>
+    <row r="322" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D322"/>
+      <c r="E322"/>
+      <c r="F322"/>
+      <c r="G322"/>
+      <c r="H322"/>
+      <c r="I322"/>
+      <c r="J322"/>
+      <c r="K322"/>
+      <c r="L322"/>
+      <c r="M322"/>
+      <c r="N322"/>
+      <c r="O322"/>
+      <c r="P322"/>
+      <c r="Q322"/>
+      <c r="U322"/>
+      <c r="V322"/>
+      <c r="W322"/>
+      <c r="X322"/>
+    </row>
+    <row r="323" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D323"/>
+      <c r="E323"/>
+      <c r="F323"/>
+      <c r="G323"/>
+      <c r="H323"/>
+      <c r="I323"/>
+      <c r="J323"/>
+      <c r="K323"/>
+      <c r="L323"/>
+      <c r="M323"/>
+      <c r="N323"/>
+      <c r="O323"/>
+      <c r="P323"/>
+      <c r="Q323"/>
+      <c r="U323"/>
+      <c r="V323"/>
+      <c r="W323"/>
+      <c r="X323"/>
+    </row>
+    <row r="324" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D324"/>
+      <c r="E324"/>
+      <c r="F324"/>
+      <c r="G324"/>
+      <c r="H324"/>
+      <c r="I324"/>
+      <c r="J324"/>
+      <c r="K324"/>
+      <c r="L324"/>
+      <c r="M324"/>
+      <c r="N324"/>
+      <c r="O324"/>
+      <c r="P324"/>
+      <c r="Q324"/>
+      <c r="U324"/>
+      <c r="V324"/>
+      <c r="W324"/>
+      <c r="X324"/>
+    </row>
+    <row r="325" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D325"/>
+      <c r="E325"/>
+      <c r="F325"/>
+      <c r="G325"/>
+      <c r="H325"/>
+      <c r="I325"/>
+      <c r="J325"/>
+      <c r="K325"/>
+      <c r="L325"/>
+      <c r="M325"/>
+      <c r="N325"/>
+      <c r="O325"/>
+      <c r="P325"/>
+      <c r="Q325"/>
+      <c r="U325"/>
+      <c r="V325"/>
+      <c r="W325"/>
+      <c r="X325"/>
+    </row>
+    <row r="326" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D326"/>
+      <c r="E326"/>
+      <c r="F326"/>
+      <c r="G326"/>
+      <c r="H326"/>
+      <c r="I326"/>
+      <c r="J326"/>
+      <c r="K326"/>
+      <c r="L326"/>
+      <c r="M326"/>
+      <c r="N326"/>
+      <c r="O326"/>
+      <c r="P326"/>
+      <c r="Q326"/>
+      <c r="U326"/>
+      <c r="V326"/>
+      <c r="W326"/>
+      <c r="X326"/>
+    </row>
+    <row r="327" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D327"/>
+      <c r="E327"/>
+      <c r="F327"/>
+      <c r="G327"/>
+      <c r="H327"/>
+      <c r="I327"/>
+      <c r="J327"/>
+      <c r="K327"/>
+      <c r="L327"/>
+      <c r="M327"/>
+      <c r="N327"/>
+      <c r="O327"/>
+      <c r="P327"/>
+      <c r="Q327"/>
+      <c r="U327"/>
+      <c r="V327"/>
+      <c r="W327"/>
+      <c r="X327"/>
+    </row>
+    <row r="328" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D328"/>
+      <c r="E328"/>
+      <c r="F328"/>
+      <c r="G328"/>
+      <c r="H328"/>
+      <c r="I328"/>
+      <c r="J328"/>
+      <c r="K328"/>
+      <c r="L328"/>
+      <c r="M328"/>
+      <c r="N328"/>
+      <c r="O328"/>
+      <c r="P328"/>
+      <c r="Q328"/>
+      <c r="U328"/>
+      <c r="V328"/>
+      <c r="W328"/>
+      <c r="X328"/>
+    </row>
+    <row r="329" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D329"/>
+      <c r="E329"/>
+      <c r="F329"/>
+      <c r="G329"/>
+      <c r="H329"/>
+      <c r="I329"/>
+      <c r="J329"/>
+      <c r="K329"/>
+      <c r="L329"/>
+      <c r="M329"/>
+      <c r="N329"/>
+      <c r="O329"/>
+      <c r="P329"/>
+      <c r="Q329"/>
+      <c r="U329"/>
+      <c r="V329"/>
+      <c r="W329"/>
+      <c r="X329"/>
+    </row>
+    <row r="330" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D330"/>
+      <c r="E330"/>
+      <c r="F330"/>
+      <c r="G330"/>
+      <c r="H330"/>
+      <c r="I330"/>
+      <c r="J330"/>
+      <c r="K330"/>
+      <c r="L330"/>
+      <c r="M330"/>
+      <c r="N330"/>
+      <c r="O330"/>
+      <c r="P330"/>
+      <c r="Q330"/>
+      <c r="U330"/>
+      <c r="V330"/>
+      <c r="W330"/>
+      <c r="X330"/>
+    </row>
+    <row r="331" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D331"/>
+      <c r="E331"/>
+      <c r="F331"/>
+      <c r="G331"/>
+      <c r="H331"/>
+      <c r="I331"/>
+      <c r="J331"/>
+      <c r="K331"/>
+      <c r="L331"/>
+      <c r="M331"/>
+      <c r="N331"/>
+      <c r="O331"/>
+      <c r="P331"/>
+      <c r="Q331"/>
+      <c r="U331"/>
+      <c r="V331"/>
+      <c r="W331"/>
+      <c r="X331"/>
+    </row>
+    <row r="332" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D332"/>
+      <c r="E332"/>
+      <c r="F332"/>
+      <c r="G332"/>
+      <c r="H332"/>
+      <c r="I332"/>
+      <c r="J332"/>
+      <c r="K332"/>
+      <c r="L332"/>
+      <c r="M332"/>
+      <c r="N332"/>
+      <c r="O332"/>
+      <c r="P332"/>
+      <c r="Q332"/>
+      <c r="U332"/>
+      <c r="V332"/>
+      <c r="W332"/>
+      <c r="X332"/>
+    </row>
+    <row r="333" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D333"/>
+      <c r="E333"/>
+      <c r="F333"/>
+      <c r="G333"/>
+      <c r="H333"/>
+      <c r="I333"/>
+      <c r="J333"/>
+      <c r="K333"/>
+      <c r="L333"/>
+      <c r="M333"/>
+      <c r="N333"/>
+      <c r="O333"/>
+      <c r="P333"/>
+      <c r="Q333"/>
+      <c r="U333"/>
+      <c r="V333"/>
+      <c r="W333"/>
+      <c r="X333"/>
+    </row>
+    <row r="334" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D334"/>
+      <c r="E334"/>
+      <c r="F334"/>
+      <c r="G334"/>
+      <c r="H334"/>
+      <c r="I334"/>
+      <c r="J334"/>
+      <c r="K334"/>
+      <c r="L334"/>
+      <c r="M334"/>
+      <c r="N334"/>
+      <c r="O334"/>
+      <c r="P334"/>
+      <c r="Q334"/>
+      <c r="U334"/>
+      <c r="V334"/>
+      <c r="W334"/>
+      <c r="X334"/>
+    </row>
+    <row r="335" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D335"/>
+      <c r="E335"/>
+      <c r="F335"/>
+      <c r="G335"/>
+      <c r="H335"/>
+      <c r="I335"/>
+      <c r="J335"/>
+      <c r="K335"/>
+      <c r="L335"/>
+      <c r="M335"/>
+      <c r="N335"/>
+      <c r="O335"/>
+      <c r="P335"/>
+      <c r="Q335"/>
+      <c r="U335"/>
+      <c r="V335"/>
+      <c r="W335"/>
+      <c r="X335"/>
+    </row>
+    <row r="336" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D336"/>
+      <c r="E336"/>
+      <c r="F336"/>
+      <c r="G336"/>
+      <c r="H336"/>
+      <c r="I336"/>
+      <c r="J336"/>
+      <c r="K336"/>
+      <c r="L336"/>
+      <c r="M336"/>
+      <c r="N336"/>
+      <c r="O336"/>
+      <c r="P336"/>
+      <c r="Q336"/>
+      <c r="U336"/>
+      <c r="V336"/>
+      <c r="W336"/>
+      <c r="X336"/>
+    </row>
+    <row r="337" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D337"/>
+      <c r="E337"/>
+      <c r="F337"/>
+      <c r="G337"/>
+      <c r="H337"/>
+      <c r="I337"/>
+      <c r="J337"/>
+      <c r="K337"/>
+      <c r="L337"/>
+      <c r="M337"/>
+      <c r="N337"/>
+      <c r="O337"/>
+      <c r="P337"/>
+      <c r="Q337"/>
+      <c r="U337"/>
+      <c r="V337"/>
+      <c r="W337"/>
+      <c r="X337"/>
+    </row>
+    <row r="338" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D338"/>
+      <c r="E338"/>
+      <c r="F338"/>
+      <c r="G338"/>
+      <c r="H338"/>
+      <c r="I338"/>
+      <c r="J338"/>
+      <c r="K338"/>
+      <c r="L338"/>
+      <c r="M338"/>
+      <c r="N338"/>
+      <c r="O338"/>
+      <c r="P338"/>
+      <c r="Q338"/>
+      <c r="U338"/>
+      <c r="V338"/>
+      <c r="W338"/>
+      <c r="X338"/>
+    </row>
+    <row r="339" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D339"/>
+      <c r="E339"/>
+      <c r="F339"/>
+      <c r="G339"/>
+      <c r="H339"/>
+      <c r="I339"/>
+      <c r="J339"/>
+      <c r="K339"/>
+      <c r="L339"/>
+      <c r="M339"/>
+      <c r="N339"/>
+      <c r="O339"/>
+      <c r="P339"/>
+      <c r="Q339"/>
+      <c r="U339"/>
+      <c r="V339"/>
+      <c r="W339"/>
+      <c r="X339"/>
+    </row>
+    <row r="340" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D340"/>
+      <c r="E340"/>
+      <c r="F340"/>
+      <c r="G340"/>
+      <c r="H340"/>
+      <c r="I340"/>
+      <c r="J340"/>
+      <c r="K340"/>
+      <c r="L340"/>
+      <c r="M340"/>
+      <c r="N340"/>
+      <c r="O340"/>
+      <c r="P340"/>
+      <c r="Q340"/>
+      <c r="U340"/>
+      <c r="V340"/>
+      <c r="W340"/>
+      <c r="X340"/>
+    </row>
+    <row r="341" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D341"/>
+      <c r="E341"/>
+      <c r="F341"/>
+      <c r="G341"/>
+      <c r="H341"/>
+      <c r="I341"/>
+      <c r="J341"/>
+      <c r="K341"/>
+      <c r="L341"/>
+      <c r="M341"/>
+      <c r="N341"/>
+      <c r="O341"/>
+      <c r="P341"/>
+      <c r="Q341"/>
+      <c r="U341"/>
+      <c r="V341"/>
+      <c r="W341"/>
+      <c r="X341"/>
+    </row>
+    <row r="342" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D342"/>
+      <c r="E342"/>
+      <c r="F342"/>
+      <c r="G342"/>
+      <c r="H342"/>
+      <c r="I342"/>
+      <c r="J342"/>
+      <c r="K342"/>
+      <c r="L342"/>
+      <c r="M342"/>
+      <c r="N342"/>
+      <c r="O342"/>
+      <c r="P342"/>
+      <c r="Q342"/>
+      <c r="U342"/>
+      <c r="V342"/>
+      <c r="W342"/>
+      <c r="X342"/>
+    </row>
+    <row r="343" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D343"/>
+      <c r="E343"/>
+      <c r="F343"/>
+      <c r="G343"/>
+      <c r="H343"/>
+      <c r="I343"/>
+      <c r="J343"/>
+      <c r="K343"/>
+      <c r="L343"/>
+      <c r="M343"/>
+      <c r="N343"/>
+      <c r="O343"/>
+      <c r="P343"/>
+      <c r="Q343"/>
+      <c r="U343"/>
+      <c r="V343"/>
+      <c r="W343"/>
+      <c r="X343"/>
+    </row>
+    <row r="344" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D344"/>
+      <c r="E344"/>
+      <c r="F344"/>
+      <c r="G344"/>
+      <c r="H344"/>
+      <c r="I344"/>
+      <c r="J344"/>
+      <c r="K344"/>
+      <c r="L344"/>
+      <c r="M344"/>
+      <c r="N344"/>
+      <c r="O344"/>
+      <c r="P344"/>
+      <c r="Q344"/>
+      <c r="U344"/>
+      <c r="V344"/>
+      <c r="W344"/>
+      <c r="X344"/>
+    </row>
+    <row r="345" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D345"/>
+      <c r="E345"/>
+      <c r="F345"/>
+      <c r="G345"/>
+      <c r="H345"/>
+      <c r="I345"/>
+      <c r="J345"/>
+      <c r="K345"/>
+      <c r="L345"/>
+      <c r="M345"/>
+      <c r="N345"/>
+      <c r="O345"/>
+      <c r="P345"/>
+      <c r="Q345"/>
+      <c r="U345"/>
+      <c r="V345"/>
+      <c r="W345"/>
+      <c r="X345"/>
+    </row>
+    <row r="346" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D346"/>
+      <c r="E346"/>
+      <c r="F346"/>
+      <c r="G346"/>
+      <c r="H346"/>
+      <c r="I346"/>
+      <c r="J346"/>
+      <c r="K346"/>
+      <c r="L346"/>
+      <c r="M346"/>
+      <c r="N346"/>
+      <c r="O346"/>
+      <c r="P346"/>
+      <c r="Q346"/>
+      <c r="U346"/>
+      <c r="V346"/>
+      <c r="W346"/>
+      <c r="X346"/>
+    </row>
+    <row r="347" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D347"/>
+      <c r="E347"/>
+      <c r="F347"/>
+      <c r="G347"/>
+      <c r="H347"/>
+      <c r="I347"/>
+      <c r="J347"/>
+      <c r="K347"/>
+      <c r="L347"/>
+      <c r="M347"/>
+      <c r="N347"/>
+      <c r="O347"/>
+      <c r="P347"/>
+      <c r="Q347"/>
+      <c r="U347"/>
+      <c r="V347"/>
+      <c r="W347"/>
+      <c r="X347"/>
+    </row>
+    <row r="348" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D348"/>
+      <c r="E348"/>
+      <c r="F348"/>
+      <c r="G348"/>
+      <c r="H348"/>
+      <c r="I348"/>
+      <c r="J348"/>
+      <c r="K348"/>
+      <c r="L348"/>
+      <c r="M348"/>
+      <c r="N348"/>
+      <c r="O348"/>
+      <c r="P348"/>
+      <c r="Q348"/>
+      <c r="U348"/>
+      <c r="V348"/>
+      <c r="W348"/>
+      <c r="X348"/>
+    </row>
+    <row r="349" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D349"/>
+      <c r="E349"/>
+      <c r="F349"/>
+      <c r="G349"/>
+      <c r="H349"/>
+      <c r="I349"/>
+      <c r="J349"/>
+      <c r="K349"/>
+      <c r="L349"/>
+      <c r="M349"/>
+      <c r="N349"/>
+      <c r="O349"/>
+      <c r="P349"/>
+      <c r="Q349"/>
+      <c r="U349"/>
+      <c r="V349"/>
+      <c r="W349"/>
+      <c r="X349"/>
+    </row>
+    <row r="350" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D350"/>
+      <c r="E350"/>
+      <c r="F350"/>
+      <c r="G350"/>
+      <c r="H350"/>
+      <c r="I350"/>
+      <c r="J350"/>
+      <c r="K350"/>
+      <c r="L350"/>
+      <c r="M350"/>
+      <c r="N350"/>
+      <c r="O350"/>
+      <c r="P350"/>
+      <c r="Q350"/>
+      <c r="U350"/>
+      <c r="V350"/>
+      <c r="W350"/>
+      <c r="X350"/>
+    </row>
+    <row r="351" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D351"/>
+      <c r="E351"/>
+      <c r="F351"/>
+      <c r="G351"/>
+      <c r="H351"/>
+      <c r="I351"/>
+      <c r="J351"/>
+      <c r="K351"/>
+      <c r="L351"/>
+      <c r="M351"/>
+      <c r="N351"/>
+      <c r="O351"/>
+      <c r="P351"/>
+      <c r="Q351"/>
+      <c r="U351"/>
+      <c r="V351"/>
+      <c r="W351"/>
+      <c r="X351"/>
+    </row>
+    <row r="352" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D352"/>
+      <c r="E352"/>
+      <c r="F352"/>
+      <c r="G352"/>
+      <c r="H352"/>
+      <c r="I352"/>
+      <c r="J352"/>
+      <c r="K352"/>
+      <c r="L352"/>
+      <c r="M352"/>
+      <c r="N352"/>
+      <c r="O352"/>
+      <c r="P352"/>
+      <c r="Q352"/>
+      <c r="U352"/>
+      <c r="V352"/>
+      <c r="W352"/>
+      <c r="X352"/>
+    </row>
+    <row r="353" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D353"/>
+      <c r="E353"/>
+      <c r="F353"/>
+      <c r="G353"/>
+      <c r="H353"/>
+      <c r="I353"/>
+      <c r="J353"/>
+      <c r="K353"/>
+      <c r="L353"/>
+      <c r="M353"/>
+      <c r="N353"/>
+      <c r="O353"/>
+      <c r="P353"/>
+      <c r="Q353"/>
+      <c r="U353"/>
+      <c r="V353"/>
+      <c r="W353"/>
+      <c r="X353"/>
+    </row>
+    <row r="354" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D354"/>
+      <c r="E354"/>
+      <c r="F354"/>
+      <c r="G354"/>
+      <c r="H354"/>
+      <c r="I354"/>
+      <c r="J354"/>
+      <c r="K354"/>
+      <c r="L354"/>
+      <c r="M354"/>
+      <c r="N354"/>
+      <c r="O354"/>
+      <c r="P354"/>
+      <c r="Q354"/>
+      <c r="U354"/>
+      <c r="V354"/>
+      <c r="W354"/>
+      <c r="X354"/>
+    </row>
+    <row r="355" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D355"/>
+      <c r="E355"/>
+      <c r="F355"/>
+      <c r="G355"/>
+      <c r="H355"/>
+      <c r="I355"/>
+      <c r="J355"/>
+      <c r="K355"/>
+      <c r="L355"/>
+      <c r="M355"/>
+      <c r="N355"/>
+      <c r="O355"/>
+      <c r="P355"/>
+      <c r="Q355"/>
+      <c r="U355"/>
+      <c r="V355"/>
+      <c r="W355"/>
+      <c r="X355"/>
+    </row>
+    <row r="356" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D356"/>
+      <c r="E356"/>
+      <c r="F356"/>
+      <c r="G356"/>
+      <c r="H356"/>
+      <c r="I356"/>
+      <c r="J356"/>
+      <c r="K356"/>
+      <c r="L356"/>
+      <c r="M356"/>
+      <c r="N356"/>
+      <c r="O356"/>
+      <c r="P356"/>
+      <c r="Q356"/>
+      <c r="U356"/>
+      <c r="V356"/>
+      <c r="W356"/>
+      <c r="X356"/>
+    </row>
+    <row r="357" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D357"/>
+      <c r="E357"/>
+      <c r="F357"/>
+      <c r="G357"/>
+      <c r="H357"/>
+      <c r="I357"/>
+      <c r="J357"/>
+      <c r="K357"/>
+      <c r="L357"/>
+      <c r="M357"/>
+      <c r="N357"/>
+      <c r="O357"/>
+      <c r="P357"/>
+      <c r="Q357"/>
+      <c r="U357"/>
+      <c r="V357"/>
+      <c r="W357"/>
+      <c r="X357"/>
+    </row>
+    <row r="358" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D358"/>
+      <c r="E358"/>
+      <c r="F358"/>
+      <c r="G358"/>
+      <c r="H358"/>
+      <c r="I358"/>
+      <c r="J358"/>
+      <c r="K358"/>
+      <c r="L358"/>
+      <c r="M358"/>
+      <c r="N358"/>
+      <c r="O358"/>
+      <c r="P358"/>
+      <c r="Q358"/>
+      <c r="U358"/>
+      <c r="V358"/>
+      <c r="W358"/>
+      <c r="X358"/>
+    </row>
+    <row r="359" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D359"/>
+      <c r="E359"/>
+      <c r="F359"/>
+      <c r="G359"/>
+      <c r="H359"/>
+      <c r="I359"/>
+      <c r="J359"/>
+      <c r="K359"/>
+      <c r="L359"/>
+      <c r="M359"/>
+      <c r="N359"/>
+      <c r="O359"/>
+      <c r="P359"/>
+      <c r="Q359"/>
+      <c r="U359"/>
+      <c r="V359"/>
+      <c r="W359"/>
+      <c r="X359"/>
+    </row>
+    <row r="360" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D360"/>
+      <c r="E360"/>
+      <c r="F360"/>
+      <c r="G360"/>
+      <c r="H360"/>
+      <c r="I360"/>
+      <c r="J360"/>
+      <c r="K360"/>
+      <c r="L360"/>
+      <c r="M360"/>
+      <c r="N360"/>
+      <c r="O360"/>
+      <c r="P360"/>
+      <c r="Q360"/>
+      <c r="U360"/>
+      <c r="V360"/>
+      <c r="W360"/>
+      <c r="X360"/>
+    </row>
+    <row r="361" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D361"/>
+      <c r="E361"/>
+      <c r="F361"/>
+      <c r="G361"/>
+      <c r="H361"/>
+      <c r="I361"/>
+      <c r="J361"/>
+      <c r="K361"/>
+      <c r="L361"/>
+      <c r="M361"/>
+      <c r="N361"/>
+      <c r="O361"/>
+      <c r="P361"/>
+      <c r="Q361"/>
+      <c r="U361"/>
+      <c r="V361"/>
+      <c r="W361"/>
+      <c r="X361"/>
+    </row>
+    <row r="362" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D362"/>
+      <c r="E362"/>
+      <c r="F362"/>
+      <c r="G362"/>
+      <c r="H362"/>
+      <c r="I362"/>
+      <c r="J362"/>
+      <c r="K362"/>
+      <c r="L362"/>
+      <c r="M362"/>
+      <c r="N362"/>
+      <c r="O362"/>
+      <c r="P362"/>
+      <c r="Q362"/>
+      <c r="U362"/>
+      <c r="V362"/>
+      <c r="W362"/>
+      <c r="X362"/>
+    </row>
+    <row r="363" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D363"/>
+      <c r="E363"/>
+      <c r="F363"/>
+      <c r="G363"/>
+      <c r="H363"/>
+      <c r="I363"/>
+      <c r="J363"/>
+      <c r="K363"/>
+      <c r="L363"/>
+      <c r="M363"/>
+      <c r="N363"/>
+      <c r="O363"/>
+      <c r="P363"/>
+      <c r="Q363"/>
+      <c r="U363"/>
+      <c r="V363"/>
+      <c r="W363"/>
+      <c r="X363"/>
+    </row>
+    <row r="364" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D364"/>
+      <c r="E364"/>
+      <c r="F364"/>
+      <c r="G364"/>
+      <c r="H364"/>
+      <c r="I364"/>
+      <c r="J364"/>
+      <c r="K364"/>
+      <c r="L364"/>
+      <c r="M364"/>
+      <c r="N364"/>
+      <c r="O364"/>
+      <c r="P364"/>
+      <c r="Q364"/>
+      <c r="U364"/>
+      <c r="V364"/>
+      <c r="W364"/>
+      <c r="X364"/>
+    </row>
+    <row r="365" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D365"/>
+      <c r="E365"/>
+      <c r="F365"/>
+      <c r="G365"/>
+      <c r="H365"/>
+      <c r="I365"/>
+      <c r="J365"/>
+      <c r="K365"/>
+      <c r="L365"/>
+      <c r="M365"/>
+      <c r="N365"/>
+      <c r="O365"/>
+      <c r="P365"/>
+      <c r="Q365"/>
+      <c r="U365"/>
+      <c r="V365"/>
+      <c r="W365"/>
+      <c r="X365"/>
+    </row>
+    <row r="366" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D366"/>
+      <c r="E366"/>
+      <c r="F366"/>
+      <c r="G366"/>
+      <c r="H366"/>
+      <c r="I366"/>
+      <c r="J366"/>
+      <c r="K366"/>
+      <c r="L366"/>
+      <c r="M366"/>
+      <c r="N366"/>
+      <c r="O366"/>
+      <c r="P366"/>
+      <c r="Q366"/>
+      <c r="U366"/>
+      <c r="V366"/>
+      <c r="W366"/>
+      <c r="X366"/>
+    </row>
+    <row r="367" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D367"/>
+      <c r="E367"/>
+      <c r="F367"/>
+      <c r="G367"/>
+      <c r="H367"/>
+      <c r="I367"/>
+      <c r="J367"/>
+      <c r="K367"/>
+      <c r="L367"/>
+      <c r="M367"/>
+      <c r="N367"/>
+      <c r="O367"/>
+      <c r="P367"/>
+      <c r="Q367"/>
+      <c r="U367"/>
+      <c r="V367"/>
+      <c r="W367"/>
+      <c r="X367"/>
+    </row>
+    <row r="368" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D368"/>
+      <c r="E368"/>
+      <c r="F368"/>
+      <c r="G368"/>
+      <c r="H368"/>
+      <c r="I368"/>
+      <c r="J368"/>
+      <c r="K368"/>
+      <c r="L368"/>
+      <c r="M368"/>
+      <c r="N368"/>
+      <c r="O368"/>
+      <c r="P368"/>
+      <c r="Q368"/>
+      <c r="U368"/>
+      <c r="V368"/>
+      <c r="W368"/>
+      <c r="X368"/>
+    </row>
+    <row r="369" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D369"/>
+      <c r="E369"/>
+      <c r="F369"/>
+      <c r="G369"/>
+      <c r="H369"/>
+      <c r="I369"/>
+      <c r="J369"/>
+      <c r="K369"/>
+      <c r="L369"/>
+      <c r="M369"/>
+      <c r="N369"/>
+      <c r="O369"/>
+      <c r="P369"/>
+      <c r="Q369"/>
+      <c r="U369"/>
+      <c r="V369"/>
+      <c r="W369"/>
+      <c r="X369"/>
+    </row>
+    <row r="370" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D370"/>
+      <c r="E370"/>
+      <c r="F370"/>
+      <c r="G370"/>
+      <c r="H370"/>
+      <c r="I370"/>
+      <c r="J370"/>
+      <c r="K370"/>
+      <c r="L370"/>
+      <c r="M370"/>
+      <c r="N370"/>
+      <c r="O370"/>
+      <c r="P370"/>
+      <c r="Q370"/>
+      <c r="U370"/>
+      <c r="V370"/>
+      <c r="W370"/>
+      <c r="X370"/>
+    </row>
+    <row r="371" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D371"/>
+      <c r="E371"/>
+      <c r="F371"/>
+      <c r="G371"/>
+      <c r="H371"/>
+      <c r="I371"/>
+      <c r="J371"/>
+      <c r="K371"/>
+      <c r="L371"/>
+      <c r="M371"/>
+      <c r="N371"/>
+      <c r="O371"/>
+      <c r="P371"/>
+      <c r="Q371"/>
+      <c r="U371"/>
+      <c r="V371"/>
+      <c r="W371"/>
+      <c r="X371"/>
+    </row>
+    <row r="372" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D372"/>
+      <c r="E372"/>
+      <c r="F372"/>
+      <c r="G372"/>
+      <c r="H372"/>
+      <c r="I372"/>
+      <c r="J372"/>
+      <c r="K372"/>
+      <c r="L372"/>
+      <c r="M372"/>
+      <c r="N372"/>
+      <c r="O372"/>
+      <c r="P372"/>
+      <c r="Q372"/>
+      <c r="U372"/>
+      <c r="V372"/>
+      <c r="W372"/>
+      <c r="X372"/>
+    </row>
+    <row r="373" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D373"/>
+      <c r="E373"/>
+      <c r="F373"/>
+      <c r="G373"/>
+      <c r="H373"/>
+      <c r="I373"/>
+      <c r="J373"/>
+      <c r="K373"/>
+      <c r="L373"/>
+      <c r="M373"/>
+      <c r="N373"/>
+      <c r="O373"/>
+      <c r="P373"/>
+      <c r="Q373"/>
+      <c r="U373"/>
+      <c r="V373"/>
+      <c r="W373"/>
+      <c r="X373"/>
+    </row>
+    <row r="374" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D374"/>
+      <c r="E374"/>
+      <c r="F374"/>
+      <c r="G374"/>
+      <c r="H374"/>
+      <c r="I374"/>
+      <c r="J374"/>
+      <c r="K374"/>
+      <c r="L374"/>
+      <c r="M374"/>
+      <c r="N374"/>
+      <c r="O374"/>
+      <c r="P374"/>
+      <c r="Q374"/>
+      <c r="U374"/>
+      <c r="V374"/>
+      <c r="W374"/>
+      <c r="X374"/>
+    </row>
+    <row r="375" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D375"/>
+      <c r="E375"/>
+      <c r="F375"/>
+      <c r="G375"/>
+      <c r="H375"/>
+      <c r="I375"/>
+      <c r="J375"/>
+      <c r="K375"/>
+      <c r="L375"/>
+      <c r="M375"/>
+      <c r="N375"/>
+      <c r="O375"/>
+      <c r="P375"/>
+      <c r="Q375"/>
+      <c r="U375"/>
+      <c r="V375"/>
+      <c r="W375"/>
+      <c r="X375"/>
+    </row>
+    <row r="376" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D376"/>
+      <c r="E376"/>
+      <c r="F376"/>
+      <c r="G376"/>
+      <c r="H376"/>
+      <c r="I376"/>
+      <c r="J376"/>
+      <c r="K376"/>
+      <c r="L376"/>
+      <c r="M376"/>
+      <c r="N376"/>
+      <c r="O376"/>
+      <c r="P376"/>
+      <c r="Q376"/>
+      <c r="U376"/>
+      <c r="V376"/>
+      <c r="W376"/>
+      <c r="X376"/>
+    </row>
+    <row r="377" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D377"/>
+      <c r="E377"/>
+      <c r="F377"/>
+      <c r="G377"/>
+      <c r="H377"/>
+      <c r="I377"/>
+      <c r="J377"/>
+      <c r="K377"/>
+      <c r="L377"/>
+      <c r="M377"/>
+      <c r="N377"/>
+      <c r="O377"/>
+      <c r="P377"/>
+      <c r="Q377"/>
+      <c r="U377"/>
+      <c r="V377"/>
+      <c r="W377"/>
+      <c r="X377"/>
+    </row>
+    <row r="378" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D378"/>
+      <c r="E378"/>
+      <c r="F378"/>
+      <c r="G378"/>
+      <c r="H378"/>
+      <c r="I378"/>
+      <c r="J378"/>
+      <c r="K378"/>
+      <c r="L378"/>
+      <c r="M378"/>
+      <c r="N378"/>
+      <c r="O378"/>
+      <c r="P378"/>
+      <c r="Q378"/>
+      <c r="U378"/>
+      <c r="V378"/>
+      <c r="W378"/>
+      <c r="X378"/>
+    </row>
+    <row r="379" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D379"/>
+      <c r="E379"/>
+      <c r="F379"/>
+      <c r="G379"/>
+      <c r="H379"/>
+      <c r="I379"/>
+      <c r="J379"/>
+      <c r="K379"/>
+      <c r="L379"/>
+      <c r="M379"/>
+      <c r="N379"/>
+      <c r="O379"/>
+      <c r="P379"/>
+      <c r="Q379"/>
+      <c r="U379"/>
+      <c r="V379"/>
+      <c r="W379"/>
+      <c r="X379"/>
+    </row>
+    <row r="380" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D380"/>
+      <c r="E380"/>
+      <c r="F380"/>
+      <c r="G380"/>
+      <c r="H380"/>
+      <c r="I380"/>
+      <c r="J380"/>
+      <c r="K380"/>
+      <c r="L380"/>
+      <c r="M380"/>
+      <c r="N380"/>
+      <c r="O380"/>
+      <c r="P380"/>
+      <c r="Q380"/>
+      <c r="U380"/>
+      <c r="V380"/>
+      <c r="W380"/>
+      <c r="X380"/>
+    </row>
+    <row r="381" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D381"/>
+      <c r="E381"/>
+      <c r="F381"/>
+      <c r="G381"/>
+      <c r="H381"/>
+      <c r="I381"/>
+      <c r="J381"/>
+      <c r="K381"/>
+      <c r="L381"/>
+      <c r="M381"/>
+      <c r="N381"/>
+      <c r="O381"/>
+      <c r="P381"/>
+      <c r="Q381"/>
+      <c r="U381"/>
+      <c r="V381"/>
+      <c r="W381"/>
+      <c r="X381"/>
+    </row>
+    <row r="382" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D382"/>
+      <c r="E382"/>
+      <c r="F382"/>
+      <c r="G382"/>
+      <c r="H382"/>
+      <c r="I382"/>
+      <c r="J382"/>
+      <c r="K382"/>
+      <c r="L382"/>
+      <c r="M382"/>
+      <c r="N382"/>
+      <c r="O382"/>
+      <c r="P382"/>
+      <c r="Q382"/>
+      <c r="U382"/>
+      <c r="V382"/>
+      <c r="W382"/>
+      <c r="X382"/>
+    </row>
+    <row r="383" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D383"/>
+      <c r="E383"/>
+      <c r="F383"/>
+      <c r="G383"/>
+      <c r="H383"/>
+      <c r="I383"/>
+      <c r="J383"/>
+      <c r="K383"/>
+      <c r="L383"/>
+      <c r="M383"/>
+      <c r="N383"/>
+      <c r="O383"/>
+      <c r="P383"/>
+      <c r="Q383"/>
+      <c r="U383"/>
+      <c r="V383"/>
+      <c r="W383"/>
+      <c r="X383"/>
+    </row>
+    <row r="384" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D384"/>
+      <c r="E384"/>
+      <c r="F384"/>
+      <c r="G384"/>
+      <c r="H384"/>
+      <c r="I384"/>
+      <c r="J384"/>
+      <c r="K384"/>
+      <c r="L384"/>
+      <c r="M384"/>
+      <c r="N384"/>
+      <c r="O384"/>
+      <c r="P384"/>
+      <c r="Q384"/>
+      <c r="U384"/>
+      <c r="V384"/>
+      <c r="W384"/>
+      <c r="X384"/>
+    </row>
+    <row r="385" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D385"/>
+      <c r="E385"/>
+      <c r="F385"/>
+      <c r="G385"/>
+      <c r="H385"/>
+      <c r="I385"/>
+      <c r="J385"/>
+      <c r="K385"/>
+      <c r="L385"/>
+      <c r="M385"/>
+      <c r="N385"/>
+      <c r="O385"/>
+      <c r="P385"/>
+      <c r="Q385"/>
+      <c r="U385"/>
+      <c r="V385"/>
+      <c r="W385"/>
+      <c r="X385"/>
+    </row>
+    <row r="386" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D386"/>
+      <c r="E386"/>
+      <c r="F386"/>
+      <c r="G386"/>
+      <c r="H386"/>
+      <c r="I386"/>
+      <c r="J386"/>
+      <c r="K386"/>
+      <c r="L386"/>
+      <c r="M386"/>
+      <c r="N386"/>
+      <c r="O386"/>
+      <c r="P386"/>
+      <c r="Q386"/>
+      <c r="U386"/>
+      <c r="V386"/>
+      <c r="W386"/>
+      <c r="X386"/>
+    </row>
+    <row r="387" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D387"/>
+      <c r="E387"/>
+      <c r="F387"/>
+      <c r="G387"/>
+      <c r="H387"/>
+      <c r="I387"/>
+      <c r="J387"/>
+      <c r="K387"/>
+      <c r="L387"/>
+      <c r="M387"/>
+      <c r="N387"/>
+      <c r="O387"/>
+      <c r="P387"/>
+      <c r="Q387"/>
+      <c r="U387"/>
+      <c r="V387"/>
+      <c r="W387"/>
+      <c r="X387"/>
+    </row>
+    <row r="388" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D388"/>
+      <c r="E388"/>
+      <c r="F388"/>
+      <c r="G388"/>
+      <c r="H388"/>
+      <c r="I388"/>
+      <c r="J388"/>
+      <c r="K388"/>
+      <c r="L388"/>
+      <c r="M388"/>
+      <c r="N388"/>
+      <c r="O388"/>
+      <c r="P388"/>
+      <c r="Q388"/>
+      <c r="U388"/>
+      <c r="V388"/>
+      <c r="W388"/>
+      <c r="X388"/>
+    </row>
+    <row r="389" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D389"/>
+      <c r="E389"/>
+      <c r="F389"/>
+      <c r="G389"/>
+      <c r="H389"/>
+      <c r="I389"/>
+      <c r="J389"/>
+      <c r="K389"/>
+      <c r="L389"/>
+      <c r="M389"/>
+      <c r="N389"/>
+      <c r="O389"/>
+      <c r="P389"/>
+      <c r="Q389"/>
+      <c r="U389"/>
+      <c r="V389"/>
+      <c r="W389"/>
+      <c r="X389"/>
+    </row>
+    <row r="390" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D390"/>
+      <c r="E390"/>
+      <c r="F390"/>
+      <c r="G390"/>
+      <c r="H390"/>
+      <c r="I390"/>
+      <c r="J390"/>
+      <c r="K390"/>
+      <c r="L390"/>
+      <c r="M390"/>
+      <c r="N390"/>
+      <c r="O390"/>
+      <c r="P390"/>
+      <c r="Q390"/>
+      <c r="U390"/>
+      <c r="V390"/>
+      <c r="W390"/>
+      <c r="X390"/>
+    </row>
+    <row r="391" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D391"/>
+      <c r="E391"/>
+      <c r="F391"/>
+      <c r="G391"/>
+      <c r="H391"/>
+      <c r="I391"/>
+      <c r="J391"/>
+      <c r="K391"/>
+      <c r="L391"/>
+      <c r="M391"/>
+      <c r="N391"/>
+      <c r="O391"/>
+      <c r="P391"/>
+      <c r="Q391"/>
+      <c r="U391"/>
+      <c r="V391"/>
+      <c r="W391"/>
+      <c r="X391"/>
+    </row>
+    <row r="392" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D392"/>
+      <c r="E392"/>
+      <c r="F392"/>
+      <c r="G392"/>
+      <c r="H392"/>
+      <c r="I392"/>
+      <c r="J392"/>
+      <c r="K392"/>
+      <c r="L392"/>
+      <c r="M392"/>
+      <c r="N392"/>
+      <c r="O392"/>
+      <c r="P392"/>
+      <c r="Q392"/>
+      <c r="U392"/>
+      <c r="V392"/>
+      <c r="W392"/>
+      <c r="X392"/>
+    </row>
+    <row r="393" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D393"/>
+      <c r="E393"/>
+      <c r="F393"/>
+      <c r="G393"/>
+      <c r="H393"/>
+      <c r="I393"/>
+      <c r="J393"/>
+      <c r="K393"/>
+      <c r="L393"/>
+      <c r="M393"/>
+      <c r="N393"/>
+      <c r="O393"/>
+      <c r="P393"/>
+      <c r="Q393"/>
+      <c r="U393"/>
+      <c r="V393"/>
+      <c r="W393"/>
+      <c r="X393"/>
+    </row>
+    <row r="394" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D394"/>
+      <c r="E394"/>
+      <c r="F394"/>
+      <c r="G394"/>
+      <c r="H394"/>
+      <c r="I394"/>
+      <c r="J394"/>
+      <c r="K394"/>
+      <c r="L394"/>
+      <c r="M394"/>
+      <c r="N394"/>
+      <c r="O394"/>
+      <c r="P394"/>
+      <c r="Q394"/>
+      <c r="U394"/>
+      <c r="V394"/>
+      <c r="W394"/>
+      <c r="X394"/>
+    </row>
+    <row r="395" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D395"/>
+      <c r="E395"/>
+      <c r="F395"/>
+      <c r="G395"/>
+      <c r="H395"/>
+      <c r="I395"/>
+      <c r="J395"/>
+      <c r="K395"/>
+      <c r="L395"/>
+      <c r="M395"/>
+      <c r="N395"/>
+      <c r="O395"/>
+      <c r="P395"/>
+      <c r="Q395"/>
+      <c r="U395"/>
+      <c r="V395"/>
+      <c r="W395"/>
+      <c r="X395"/>
+    </row>
+    <row r="396" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D396"/>
+      <c r="E396"/>
+      <c r="F396"/>
+      <c r="G396"/>
+      <c r="H396"/>
+      <c r="I396"/>
+      <c r="J396"/>
+      <c r="K396"/>
+      <c r="L396"/>
+      <c r="M396"/>
+      <c r="N396"/>
+      <c r="O396"/>
+      <c r="P396"/>
+      <c r="Q396"/>
+      <c r="U396"/>
+      <c r="V396"/>
+      <c r="W396"/>
+      <c r="X396"/>
+    </row>
+    <row r="397" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D397"/>
+      <c r="E397"/>
+      <c r="F397"/>
+      <c r="G397"/>
+      <c r="H397"/>
+      <c r="I397"/>
+      <c r="J397"/>
+      <c r="K397"/>
+      <c r="L397"/>
+      <c r="M397"/>
+      <c r="N397"/>
+      <c r="O397"/>
+      <c r="P397"/>
+      <c r="Q397"/>
+      <c r="U397"/>
+      <c r="V397"/>
+      <c r="W397"/>
+      <c r="X397"/>
+    </row>
+    <row r="398" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D398"/>
+      <c r="E398"/>
+      <c r="F398"/>
+      <c r="G398"/>
+      <c r="H398"/>
+      <c r="I398"/>
+      <c r="J398"/>
+      <c r="K398"/>
+      <c r="L398"/>
+      <c r="M398"/>
+      <c r="N398"/>
+      <c r="O398"/>
+      <c r="P398"/>
+      <c r="Q398"/>
+      <c r="U398"/>
+      <c r="V398"/>
+      <c r="W398"/>
+      <c r="X398"/>
+    </row>
+    <row r="399" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D399"/>
+      <c r="E399"/>
+      <c r="F399"/>
+      <c r="G399"/>
+      <c r="H399"/>
+      <c r="I399"/>
+      <c r="J399"/>
+      <c r="K399"/>
+      <c r="L399"/>
+      <c r="M399"/>
+      <c r="N399"/>
+      <c r="O399"/>
+      <c r="P399"/>
+      <c r="Q399"/>
+      <c r="U399"/>
+      <c r="V399"/>
+      <c r="W399"/>
+      <c r="X399"/>
+    </row>
+    <row r="400" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D400"/>
+      <c r="E400"/>
+      <c r="F400"/>
+      <c r="G400"/>
+      <c r="H400"/>
+      <c r="I400"/>
+      <c r="J400"/>
+      <c r="K400"/>
+      <c r="L400"/>
+      <c r="M400"/>
+      <c r="N400"/>
+      <c r="O400"/>
+      <c r="P400"/>
+      <c r="Q400"/>
+      <c r="U400"/>
+      <c r="V400"/>
+      <c r="W400"/>
+      <c r="X400"/>
+    </row>
+    <row r="401" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D401"/>
+      <c r="E401"/>
+      <c r="F401"/>
+      <c r="G401"/>
+      <c r="H401"/>
+      <c r="I401"/>
+      <c r="J401"/>
+      <c r="K401"/>
+      <c r="L401"/>
+      <c r="M401"/>
+      <c r="N401"/>
+      <c r="O401"/>
+      <c r="P401"/>
+      <c r="Q401"/>
+      <c r="U401"/>
+      <c r="V401"/>
+      <c r="W401"/>
+      <c r="X401"/>
+    </row>
+    <row r="402" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D402"/>
+      <c r="E402"/>
+      <c r="F402"/>
+      <c r="G402"/>
+      <c r="H402"/>
+      <c r="I402"/>
+      <c r="J402"/>
+      <c r="K402"/>
+      <c r="L402"/>
+      <c r="M402"/>
+      <c r="N402"/>
+      <c r="O402"/>
+      <c r="P402"/>
+      <c r="Q402"/>
+      <c r="U402"/>
+      <c r="V402"/>
+      <c r="W402"/>
+      <c r="X402"/>
+    </row>
+    <row r="403" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D403"/>
+      <c r="E403"/>
+      <c r="F403"/>
+      <c r="G403"/>
+      <c r="H403"/>
+      <c r="I403"/>
+      <c r="J403"/>
+      <c r="K403"/>
+      <c r="L403"/>
+      <c r="M403"/>
+      <c r="N403"/>
+      <c r="O403"/>
+      <c r="P403"/>
+      <c r="Q403"/>
+      <c r="U403"/>
+      <c r="V403"/>
+      <c r="W403"/>
+      <c r="X403"/>
+    </row>
+    <row r="404" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D404"/>
+      <c r="E404"/>
+      <c r="F404"/>
+      <c r="G404"/>
+      <c r="H404"/>
+      <c r="I404"/>
+      <c r="J404"/>
+      <c r="K404"/>
+      <c r="L404"/>
+      <c r="M404"/>
+      <c r="N404"/>
+      <c r="O404"/>
+      <c r="P404"/>
+      <c r="Q404"/>
+      <c r="U404"/>
+      <c r="V404"/>
+      <c r="W404"/>
+      <c r="X404"/>
+    </row>
+    <row r="405" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D405"/>
+      <c r="E405"/>
+      <c r="F405"/>
+      <c r="G405"/>
+      <c r="H405"/>
+      <c r="I405"/>
+      <c r="J405"/>
+      <c r="K405"/>
+      <c r="L405"/>
+      <c r="M405"/>
+      <c r="N405"/>
+      <c r="O405"/>
+      <c r="P405"/>
+      <c r="Q405"/>
+      <c r="U405"/>
+      <c r="V405"/>
+      <c r="W405"/>
+      <c r="X405"/>
+    </row>
+    <row r="406" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D406"/>
+      <c r="E406"/>
+      <c r="F406"/>
+      <c r="G406"/>
+      <c r="H406"/>
+      <c r="I406"/>
+      <c r="J406"/>
+      <c r="K406"/>
+      <c r="L406"/>
+      <c r="M406"/>
+      <c r="N406"/>
+      <c r="O406"/>
+      <c r="P406"/>
+      <c r="Q406"/>
+      <c r="U406"/>
+      <c r="V406"/>
+      <c r="W406"/>
+      <c r="X406"/>
+    </row>
+    <row r="407" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D407"/>
+      <c r="E407"/>
+      <c r="F407"/>
+      <c r="G407"/>
+      <c r="H407"/>
+      <c r="I407"/>
+      <c r="J407"/>
+      <c r="K407"/>
+      <c r="L407"/>
+      <c r="M407"/>
+      <c r="N407"/>
+      <c r="O407"/>
+      <c r="P407"/>
+      <c r="Q407"/>
+      <c r="U407"/>
+      <c r="V407"/>
+      <c r="W407"/>
+      <c r="X407"/>
+    </row>
+    <row r="408" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D408"/>
+      <c r="E408"/>
+      <c r="F408"/>
+      <c r="G408"/>
+      <c r="H408"/>
+      <c r="I408"/>
+      <c r="J408"/>
+      <c r="K408"/>
+      <c r="L408"/>
+      <c r="M408"/>
+      <c r="N408"/>
+      <c r="O408"/>
+      <c r="P408"/>
+      <c r="Q408"/>
+      <c r="U408"/>
+      <c r="V408"/>
+      <c r="W408"/>
+      <c r="X408"/>
+    </row>
+    <row r="409" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D409"/>
+      <c r="E409"/>
+      <c r="F409"/>
+      <c r="G409"/>
+      <c r="H409"/>
+      <c r="I409"/>
+      <c r="J409"/>
+      <c r="K409"/>
+      <c r="L409"/>
+      <c r="M409"/>
+      <c r="N409"/>
+      <c r="O409"/>
+      <c r="P409"/>
+      <c r="Q409"/>
+      <c r="U409"/>
+      <c r="V409"/>
+      <c r="W409"/>
+      <c r="X409"/>
+    </row>
+    <row r="410" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D410"/>
+      <c r="E410"/>
+      <c r="F410"/>
+      <c r="G410"/>
+      <c r="H410"/>
+      <c r="I410"/>
+      <c r="J410"/>
+      <c r="K410"/>
+      <c r="L410"/>
+      <c r="M410"/>
+      <c r="N410"/>
+      <c r="O410"/>
+      <c r="P410"/>
+      <c r="Q410"/>
+      <c r="U410"/>
+      <c r="V410"/>
+      <c r="W410"/>
+      <c r="X410"/>
+    </row>
+    <row r="411" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D411"/>
+      <c r="E411"/>
+      <c r="F411"/>
+      <c r="G411"/>
+      <c r="H411"/>
+      <c r="I411"/>
+      <c r="J411"/>
+      <c r="K411"/>
+      <c r="L411"/>
+      <c r="M411"/>
+      <c r="N411"/>
+      <c r="O411"/>
+      <c r="P411"/>
+      <c r="Q411"/>
+      <c r="U411"/>
+      <c r="V411"/>
+      <c r="W411"/>
+      <c r="X411"/>
+    </row>
+    <row r="412" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D412"/>
+      <c r="E412"/>
+      <c r="F412"/>
+      <c r="G412"/>
+      <c r="H412"/>
+      <c r="I412"/>
+      <c r="J412"/>
+      <c r="K412"/>
+      <c r="L412"/>
+      <c r="M412"/>
+      <c r="N412"/>
+      <c r="O412"/>
+      <c r="P412"/>
+      <c r="Q412"/>
+      <c r="U412"/>
+      <c r="V412"/>
+      <c r="W412"/>
+      <c r="X412"/>
+    </row>
+    <row r="413" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D413"/>
+      <c r="E413"/>
+      <c r="F413"/>
+      <c r="G413"/>
+      <c r="H413"/>
+      <c r="I413"/>
+      <c r="J413"/>
+      <c r="K413"/>
+      <c r="L413"/>
+      <c r="M413"/>
+      <c r="N413"/>
+      <c r="O413"/>
+      <c r="P413"/>
+      <c r="Q413"/>
+      <c r="U413"/>
+      <c r="V413"/>
+      <c r="W413"/>
+      <c r="X413"/>
+    </row>
+    <row r="414" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D414"/>
+      <c r="E414"/>
+      <c r="F414"/>
+      <c r="G414"/>
+      <c r="H414"/>
+      <c r="I414"/>
+      <c r="J414"/>
+      <c r="K414"/>
+      <c r="L414"/>
+      <c r="M414"/>
+      <c r="N414"/>
+      <c r="O414"/>
+      <c r="P414"/>
+      <c r="Q414"/>
+      <c r="U414"/>
+      <c r="V414"/>
+      <c r="W414"/>
+      <c r="X414"/>
+    </row>
+    <row r="415" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D415"/>
+      <c r="E415"/>
+      <c r="F415"/>
+      <c r="G415"/>
+      <c r="H415"/>
+      <c r="I415"/>
+      <c r="J415"/>
+      <c r="K415"/>
+      <c r="L415"/>
+      <c r="M415"/>
+      <c r="N415"/>
+      <c r="O415"/>
+      <c r="P415"/>
+      <c r="Q415"/>
+      <c r="U415"/>
+      <c r="V415"/>
+      <c r="W415"/>
+      <c r="X415"/>
+    </row>
+    <row r="416" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D416"/>
+      <c r="E416"/>
+      <c r="F416"/>
+      <c r="G416"/>
+      <c r="H416"/>
+      <c r="I416"/>
+      <c r="J416"/>
+      <c r="K416"/>
+      <c r="L416"/>
+      <c r="M416"/>
+      <c r="N416"/>
+      <c r="O416"/>
+      <c r="P416"/>
+      <c r="Q416"/>
+      <c r="U416"/>
+      <c r="V416"/>
+      <c r="W416"/>
+      <c r="X416"/>
+    </row>
+    <row r="417" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D417"/>
+      <c r="E417"/>
+      <c r="F417"/>
+      <c r="G417"/>
+      <c r="H417"/>
+      <c r="I417"/>
+      <c r="J417"/>
+      <c r="K417"/>
+      <c r="L417"/>
+      <c r="M417"/>
+      <c r="N417"/>
+      <c r="O417"/>
+      <c r="P417"/>
+      <c r="Q417"/>
+      <c r="U417"/>
+      <c r="V417"/>
+      <c r="W417"/>
+      <c r="X417"/>
+    </row>
+    <row r="418" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D418"/>
+      <c r="E418"/>
+      <c r="F418"/>
+      <c r="G418"/>
+      <c r="H418"/>
+      <c r="I418"/>
+      <c r="J418"/>
+      <c r="K418"/>
+      <c r="L418"/>
+      <c r="M418"/>
+      <c r="N418"/>
+      <c r="O418"/>
+      <c r="P418"/>
+      <c r="Q418"/>
+      <c r="U418"/>
+      <c r="V418"/>
+      <c r="W418"/>
+      <c r="X418"/>
+    </row>
+    <row r="419" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D419"/>
+      <c r="E419"/>
+      <c r="F419"/>
+      <c r="G419"/>
+      <c r="H419"/>
+      <c r="I419"/>
+      <c r="J419"/>
+      <c r="K419"/>
+      <c r="L419"/>
+      <c r="M419"/>
+      <c r="N419"/>
+      <c r="O419"/>
+      <c r="P419"/>
+      <c r="Q419"/>
+      <c r="U419"/>
+      <c r="V419"/>
+      <c r="W419"/>
+      <c r="X419"/>
+    </row>
+    <row r="420" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D420"/>
+      <c r="E420"/>
+      <c r="F420"/>
+      <c r="G420"/>
+      <c r="H420"/>
+      <c r="I420"/>
+      <c r="J420"/>
+      <c r="K420"/>
+      <c r="L420"/>
+      <c r="M420"/>
+      <c r="N420"/>
+      <c r="O420"/>
+      <c r="P420"/>
+      <c r="Q420"/>
+      <c r="U420"/>
+      <c r="V420"/>
+      <c r="W420"/>
+      <c r="X420"/>
+    </row>
+    <row r="421" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D421"/>
+      <c r="E421"/>
+      <c r="F421"/>
+      <c r="G421"/>
+      <c r="H421"/>
+      <c r="I421"/>
+      <c r="J421"/>
+      <c r="K421"/>
+      <c r="L421"/>
+      <c r="M421"/>
+      <c r="N421"/>
+      <c r="O421"/>
+      <c r="P421"/>
+      <c r="Q421"/>
+      <c r="U421"/>
+      <c r="V421"/>
+      <c r="W421"/>
+      <c r="X421"/>
+    </row>
+    <row r="422" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D422"/>
+      <c r="E422"/>
+      <c r="F422"/>
+      <c r="G422"/>
+      <c r="H422"/>
+      <c r="I422"/>
+      <c r="J422"/>
+      <c r="K422"/>
+      <c r="L422"/>
+      <c r="M422"/>
+      <c r="N422"/>
+      <c r="O422"/>
+      <c r="P422"/>
+      <c r="Q422"/>
+      <c r="U422"/>
+      <c r="V422"/>
+      <c r="W422"/>
+      <c r="X422"/>
+    </row>
+    <row r="423" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D423"/>
+      <c r="E423"/>
+      <c r="F423"/>
+      <c r="G423"/>
+      <c r="H423"/>
+      <c r="I423"/>
+      <c r="J423"/>
+      <c r="K423"/>
+      <c r="L423"/>
+      <c r="M423"/>
+      <c r="N423"/>
+      <c r="O423"/>
+      <c r="P423"/>
+      <c r="Q423"/>
+      <c r="U423"/>
+      <c r="V423"/>
+      <c r="W423"/>
+      <c r="X423"/>
+    </row>
+    <row r="424" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D424"/>
+      <c r="E424"/>
+      <c r="F424"/>
+      <c r="G424"/>
+      <c r="H424"/>
+      <c r="I424"/>
+      <c r="J424"/>
+      <c r="K424"/>
+      <c r="L424"/>
+      <c r="M424"/>
+      <c r="N424"/>
+      <c r="O424"/>
+      <c r="P424"/>
+      <c r="Q424"/>
+      <c r="U424"/>
+      <c r="V424"/>
+      <c r="W424"/>
+      <c r="X424"/>
+    </row>
+    <row r="425" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D425"/>
+      <c r="E425"/>
+      <c r="F425"/>
+      <c r="G425"/>
+      <c r="H425"/>
+      <c r="I425"/>
+      <c r="J425"/>
+      <c r="K425"/>
+      <c r="L425"/>
+      <c r="M425"/>
+      <c r="N425"/>
+      <c r="O425"/>
+      <c r="P425"/>
+      <c r="Q425"/>
+      <c r="U425"/>
+      <c r="V425"/>
+      <c r="W425"/>
+      <c r="X425"/>
+    </row>
+    <row r="426" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D426"/>
+      <c r="E426"/>
+      <c r="F426"/>
+      <c r="G426"/>
+      <c r="H426"/>
+      <c r="I426"/>
+      <c r="J426"/>
+      <c r="K426"/>
+      <c r="L426"/>
+      <c r="M426"/>
+      <c r="N426"/>
+      <c r="O426"/>
+      <c r="P426"/>
+      <c r="Q426"/>
+      <c r="U426"/>
+      <c r="V426"/>
+      <c r="W426"/>
+      <c r="X426"/>
+    </row>
+    <row r="427" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D427"/>
+      <c r="E427"/>
+      <c r="F427"/>
+      <c r="G427"/>
+      <c r="H427"/>
+      <c r="I427"/>
+      <c r="J427"/>
+      <c r="K427"/>
+      <c r="L427"/>
+      <c r="M427"/>
+      <c r="N427"/>
+      <c r="O427"/>
+      <c r="P427"/>
+      <c r="Q427"/>
+      <c r="U427"/>
+      <c r="V427"/>
+      <c r="W427"/>
+      <c r="X427"/>
+    </row>
+    <row r="428" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D428"/>
+      <c r="E428"/>
+      <c r="F428"/>
+      <c r="G428"/>
+      <c r="H428"/>
+      <c r="I428"/>
+      <c r="J428"/>
+      <c r="K428"/>
+      <c r="L428"/>
+      <c r="M428"/>
+      <c r="N428"/>
+      <c r="O428"/>
+      <c r="P428"/>
+      <c r="Q428"/>
+      <c r="U428"/>
+      <c r="V428"/>
+      <c r="W428"/>
+      <c r="X428"/>
+    </row>
+    <row r="429" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D429"/>
+      <c r="E429"/>
+      <c r="F429"/>
+      <c r="G429"/>
+      <c r="H429"/>
+      <c r="I429"/>
+      <c r="J429"/>
+      <c r="K429"/>
+      <c r="L429"/>
+      <c r="M429"/>
+      <c r="N429"/>
+      <c r="O429"/>
+      <c r="P429"/>
+      <c r="Q429"/>
+      <c r="U429"/>
+      <c r="V429"/>
+      <c r="W429"/>
+      <c r="X429"/>
+    </row>
+    <row r="430" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D430"/>
+      <c r="E430"/>
+      <c r="F430"/>
+      <c r="G430"/>
+      <c r="H430"/>
+      <c r="I430"/>
+      <c r="J430"/>
+      <c r="K430"/>
+      <c r="L430"/>
+      <c r="M430"/>
+      <c r="N430"/>
+      <c r="O430"/>
+      <c r="P430"/>
+      <c r="Q430"/>
+      <c r="U430"/>
+      <c r="V430"/>
+      <c r="W430"/>
+      <c r="X430"/>
+    </row>
+    <row r="431" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D431"/>
+      <c r="E431"/>
+      <c r="F431"/>
+      <c r="G431"/>
+      <c r="H431"/>
+      <c r="I431"/>
+      <c r="J431"/>
+      <c r="K431"/>
+      <c r="L431"/>
+      <c r="M431"/>
+      <c r="N431"/>
+      <c r="O431"/>
+      <c r="P431"/>
+      <c r="Q431"/>
+      <c r="U431"/>
+      <c r="V431"/>
+      <c r="W431"/>
+      <c r="X431"/>
+    </row>
+    <row r="432" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D432"/>
+      <c r="E432"/>
+      <c r="F432"/>
+      <c r="G432"/>
+      <c r="H432"/>
+      <c r="I432"/>
+      <c r="J432"/>
+      <c r="K432"/>
+      <c r="L432"/>
+      <c r="M432"/>
+      <c r="N432"/>
+      <c r="O432"/>
+      <c r="P432"/>
+      <c r="Q432"/>
+      <c r="U432"/>
+      <c r="V432"/>
+      <c r="W432"/>
+      <c r="X432"/>
+    </row>
+    <row r="433" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D433"/>
+      <c r="E433"/>
+      <c r="F433"/>
+      <c r="G433"/>
+      <c r="H433"/>
+      <c r="I433"/>
+      <c r="J433"/>
+      <c r="K433"/>
+      <c r="L433"/>
+      <c r="M433"/>
+      <c r="N433"/>
+      <c r="O433"/>
+      <c r="P433"/>
+      <c r="Q433"/>
+      <c r="U433"/>
+      <c r="V433"/>
+      <c r="W433"/>
+      <c r="X433"/>
+    </row>
+    <row r="434" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D434"/>
+      <c r="E434"/>
+      <c r="F434"/>
+      <c r="G434"/>
+      <c r="H434"/>
+      <c r="I434"/>
+      <c r="J434"/>
+      <c r="K434"/>
+      <c r="L434"/>
+      <c r="M434"/>
+      <c r="N434"/>
+      <c r="O434"/>
+      <c r="P434"/>
+      <c r="Q434"/>
+      <c r="U434"/>
+      <c r="V434"/>
+      <c r="W434"/>
+      <c r="X434"/>
+    </row>
+    <row r="435" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D435"/>
+      <c r="E435"/>
+      <c r="F435"/>
+      <c r="G435"/>
+      <c r="H435"/>
+      <c r="I435"/>
+      <c r="J435"/>
+      <c r="K435"/>
+      <c r="L435"/>
+      <c r="M435"/>
+      <c r="N435"/>
+      <c r="O435"/>
+      <c r="P435"/>
+      <c r="Q435"/>
+      <c r="U435"/>
+      <c r="V435"/>
+      <c r="W435"/>
+      <c r="X435"/>
+    </row>
+    <row r="436" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D436"/>
+      <c r="E436"/>
+      <c r="F436"/>
+      <c r="G436"/>
+      <c r="H436"/>
+      <c r="I436"/>
+      <c r="J436"/>
+      <c r="K436"/>
+      <c r="L436"/>
+      <c r="M436"/>
+      <c r="N436"/>
+      <c r="O436"/>
+      <c r="P436"/>
+      <c r="Q436"/>
+      <c r="U436"/>
+      <c r="V436"/>
+      <c r="W436"/>
+      <c r="X436"/>
+    </row>
+    <row r="437" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D437"/>
+      <c r="E437"/>
+      <c r="F437"/>
+      <c r="G437"/>
+      <c r="H437"/>
+      <c r="I437"/>
+      <c r="J437"/>
+      <c r="K437"/>
+      <c r="L437"/>
+      <c r="M437"/>
+      <c r="N437"/>
+      <c r="O437"/>
+      <c r="P437"/>
+      <c r="Q437"/>
+      <c r="U437"/>
+      <c r="V437"/>
+      <c r="W437"/>
+      <c r="X437"/>
+    </row>
+    <row r="438" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D438"/>
+      <c r="E438"/>
+      <c r="F438"/>
+      <c r="G438"/>
+      <c r="H438"/>
+      <c r="I438"/>
+      <c r="J438"/>
+      <c r="K438"/>
+      <c r="L438"/>
+      <c r="M438"/>
+      <c r="N438"/>
+      <c r="O438"/>
+      <c r="P438"/>
+      <c r="Q438"/>
+      <c r="U438"/>
+      <c r="V438"/>
+      <c r="W438"/>
+      <c r="X438"/>
+    </row>
+    <row r="439" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D439"/>
+      <c r="E439"/>
+      <c r="F439"/>
+      <c r="G439"/>
+      <c r="H439"/>
+      <c r="I439"/>
+      <c r="J439"/>
+      <c r="K439"/>
+      <c r="L439"/>
+      <c r="M439"/>
+      <c r="N439"/>
+      <c r="O439"/>
+      <c r="P439"/>
+      <c r="Q439"/>
+      <c r="U439"/>
+      <c r="V439"/>
+      <c r="W439"/>
+      <c r="X439"/>
+    </row>
+    <row r="440" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D440"/>
+      <c r="E440"/>
+      <c r="F440"/>
+      <c r="G440"/>
+      <c r="H440"/>
+      <c r="I440"/>
+      <c r="J440"/>
+      <c r="K440"/>
+      <c r="L440"/>
+      <c r="M440"/>
+      <c r="N440"/>
+      <c r="O440"/>
+      <c r="P440"/>
+      <c r="Q440"/>
+      <c r="U440"/>
+      <c r="V440"/>
+      <c r="W440"/>
+      <c r="X440"/>
+    </row>
+    <row r="441" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D441"/>
+      <c r="E441"/>
+      <c r="F441"/>
+      <c r="G441"/>
+      <c r="H441"/>
+      <c r="I441"/>
+      <c r="J441"/>
+      <c r="K441"/>
+      <c r="L441"/>
+      <c r="M441"/>
+      <c r="N441"/>
+      <c r="O441"/>
+      <c r="P441"/>
+      <c r="Q441"/>
+      <c r="U441"/>
+      <c r="V441"/>
+      <c r="W441"/>
+      <c r="X441"/>
+    </row>
+    <row r="442" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D442"/>
+      <c r="E442"/>
+      <c r="F442"/>
+      <c r="G442"/>
+      <c r="H442"/>
+      <c r="I442"/>
+      <c r="J442"/>
+      <c r="K442"/>
+      <c r="L442"/>
+      <c r="M442"/>
+      <c r="N442"/>
+      <c r="O442"/>
+      <c r="P442"/>
+      <c r="Q442"/>
+      <c r="U442"/>
+      <c r="V442"/>
+      <c r="W442"/>
+      <c r="X442"/>
+    </row>
+    <row r="443" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D443"/>
+      <c r="E443"/>
+      <c r="F443"/>
+      <c r="G443"/>
+      <c r="H443"/>
+      <c r="I443"/>
+      <c r="J443"/>
+      <c r="K443"/>
+      <c r="L443"/>
+      <c r="M443"/>
+      <c r="N443"/>
+      <c r="O443"/>
+      <c r="P443"/>
+      <c r="Q443"/>
+      <c r="U443"/>
+      <c r="V443"/>
+      <c r="W443"/>
+      <c r="X443"/>
+    </row>
+    <row r="444" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D444"/>
+      <c r="E444"/>
+      <c r="F444"/>
+      <c r="G444"/>
+      <c r="H444"/>
+      <c r="I444"/>
+      <c r="J444"/>
+      <c r="K444"/>
+      <c r="L444"/>
+      <c r="M444"/>
+      <c r="N444"/>
+      <c r="O444"/>
+      <c r="P444"/>
+      <c r="Q444"/>
+      <c r="U444"/>
+      <c r="V444"/>
+      <c r="W444"/>
+      <c r="X444"/>
+    </row>
+    <row r="445" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D445"/>
+      <c r="E445"/>
+      <c r="F445"/>
+      <c r="G445"/>
+      <c r="H445"/>
+      <c r="I445"/>
+      <c r="J445"/>
+      <c r="K445"/>
+      <c r="L445"/>
+      <c r="M445"/>
+      <c r="N445"/>
+      <c r="O445"/>
+      <c r="P445"/>
+      <c r="Q445"/>
+      <c r="U445"/>
+      <c r="V445"/>
+      <c r="W445"/>
+      <c r="X445"/>
+    </row>
+    <row r="446" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D446"/>
+      <c r="E446"/>
+      <c r="F446"/>
+      <c r="G446"/>
+      <c r="H446"/>
+      <c r="I446"/>
+      <c r="J446"/>
+      <c r="K446"/>
+      <c r="L446"/>
+      <c r="M446"/>
+      <c r="N446"/>
+      <c r="O446"/>
+      <c r="P446"/>
+      <c r="Q446"/>
+      <c r="U446"/>
+      <c r="V446"/>
+      <c r="W446"/>
+      <c r="X446"/>
+    </row>
+    <row r="447" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D447"/>
+      <c r="E447"/>
+      <c r="F447"/>
+      <c r="G447"/>
+      <c r="H447"/>
+      <c r="I447"/>
+      <c r="J447"/>
+      <c r="K447"/>
+      <c r="L447"/>
+      <c r="M447"/>
+      <c r="N447"/>
+      <c r="O447"/>
+      <c r="P447"/>
+      <c r="Q447"/>
+      <c r="U447"/>
+      <c r="V447"/>
+      <c r="W447"/>
+      <c r="X447"/>
+    </row>
+    <row r="448" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D448"/>
+      <c r="E448"/>
+      <c r="F448"/>
+      <c r="G448"/>
+      <c r="H448"/>
+      <c r="I448"/>
+      <c r="J448"/>
+      <c r="K448"/>
+      <c r="L448"/>
+      <c r="M448"/>
+      <c r="N448"/>
+      <c r="O448"/>
+      <c r="P448"/>
+      <c r="Q448"/>
+      <c r="U448"/>
+      <c r="V448"/>
+      <c r="W448"/>
+      <c r="X448"/>
+    </row>
+    <row r="449" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D449"/>
+      <c r="E449"/>
+      <c r="F449"/>
+      <c r="G449"/>
+      <c r="H449"/>
+      <c r="I449"/>
+      <c r="J449"/>
+      <c r="K449"/>
+      <c r="L449"/>
+      <c r="M449"/>
+      <c r="N449"/>
+      <c r="O449"/>
+      <c r="P449"/>
+      <c r="Q449"/>
+      <c r="U449"/>
+      <c r="V449"/>
+      <c r="W449"/>
+      <c r="X449"/>
+    </row>
+    <row r="450" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D450"/>
+      <c r="E450"/>
+      <c r="F450"/>
+      <c r="G450"/>
+      <c r="H450"/>
+      <c r="I450"/>
+      <c r="J450"/>
+      <c r="K450"/>
+      <c r="L450"/>
+      <c r="M450"/>
+      <c r="N450"/>
+      <c r="O450"/>
+      <c r="P450"/>
+      <c r="Q450"/>
+      <c r="U450"/>
+      <c r="V450"/>
+      <c r="W450"/>
+      <c r="X450"/>
+    </row>
+    <row r="451" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D451"/>
+      <c r="E451"/>
+      <c r="F451"/>
+      <c r="G451"/>
+      <c r="H451"/>
+      <c r="I451"/>
+      <c r="J451"/>
+      <c r="K451"/>
+      <c r="L451"/>
+      <c r="M451"/>
+      <c r="N451"/>
+      <c r="O451"/>
+      <c r="P451"/>
+      <c r="Q451"/>
+      <c r="U451"/>
+      <c r="V451"/>
+      <c r="W451"/>
+      <c r="X451"/>
+    </row>
+    <row r="452" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D452"/>
+      <c r="E452"/>
+      <c r="F452"/>
+      <c r="G452"/>
+      <c r="H452"/>
+      <c r="I452"/>
+      <c r="J452"/>
+      <c r="K452"/>
+      <c r="L452"/>
+      <c r="M452"/>
+      <c r="N452"/>
+      <c r="O452"/>
+      <c r="P452"/>
+      <c r="Q452"/>
+      <c r="U452"/>
+      <c r="V452"/>
+      <c r="W452"/>
+      <c r="X452"/>
+    </row>
+    <row r="453" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D453"/>
+      <c r="E453"/>
+      <c r="F453"/>
+      <c r="G453"/>
+      <c r="H453"/>
+      <c r="I453"/>
+      <c r="J453"/>
+      <c r="K453"/>
+      <c r="L453"/>
+      <c r="M453"/>
+      <c r="N453"/>
+      <c r="O453"/>
+      <c r="P453"/>
+      <c r="Q453"/>
+      <c r="U453"/>
+      <c r="V453"/>
+      <c r="W453"/>
+      <c r="X453"/>
+    </row>
+    <row r="454" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D454"/>
+      <c r="E454"/>
+      <c r="F454"/>
+      <c r="G454"/>
+      <c r="H454"/>
+      <c r="I454"/>
+      <c r="J454"/>
+      <c r="K454"/>
+      <c r="L454"/>
+      <c r="M454"/>
+      <c r="N454"/>
+      <c r="O454"/>
+      <c r="P454"/>
+      <c r="Q454"/>
+      <c r="U454"/>
+      <c r="V454"/>
+      <c r="W454"/>
+      <c r="X454"/>
+    </row>
+    <row r="455" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D455"/>
+      <c r="E455"/>
+      <c r="F455"/>
+      <c r="G455"/>
+      <c r="H455"/>
+      <c r="I455"/>
+      <c r="J455"/>
+      <c r="K455"/>
+      <c r="L455"/>
+      <c r="M455"/>
+      <c r="N455"/>
+      <c r="O455"/>
+      <c r="P455"/>
+      <c r="Q455"/>
+      <c r="U455"/>
+      <c r="V455"/>
+      <c r="W455"/>
+      <c r="X455"/>
+    </row>
+    <row r="456" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D456"/>
+      <c r="E456"/>
+      <c r="F456"/>
+      <c r="G456"/>
+      <c r="H456"/>
+      <c r="I456"/>
+      <c r="J456"/>
+      <c r="K456"/>
+      <c r="L456"/>
+      <c r="M456"/>
+      <c r="N456"/>
+      <c r="O456"/>
+      <c r="P456"/>
+      <c r="Q456"/>
+      <c r="U456"/>
+      <c r="V456"/>
+      <c r="W456"/>
+      <c r="X456"/>
+    </row>
+    <row r="457" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D457"/>
+      <c r="E457"/>
+      <c r="F457"/>
+      <c r="G457"/>
+      <c r="H457"/>
+      <c r="I457"/>
+      <c r="J457"/>
+      <c r="K457"/>
+      <c r="L457"/>
+      <c r="M457"/>
+      <c r="N457"/>
+      <c r="O457"/>
+      <c r="P457"/>
+      <c r="Q457"/>
+      <c r="U457"/>
+      <c r="V457"/>
+      <c r="W457"/>
+      <c r="X457"/>
+    </row>
+    <row r="458" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D458"/>
+      <c r="E458"/>
+      <c r="F458"/>
+      <c r="G458"/>
+      <c r="H458"/>
+      <c r="I458"/>
+      <c r="J458"/>
+      <c r="K458"/>
+      <c r="L458"/>
+      <c r="M458"/>
+      <c r="N458"/>
+      <c r="O458"/>
+      <c r="P458"/>
+      <c r="Q458"/>
+      <c r="U458"/>
+      <c r="V458"/>
+      <c r="W458"/>
+      <c r="X458"/>
+    </row>
+    <row r="459" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D459"/>
+      <c r="E459"/>
+      <c r="F459"/>
+      <c r="G459"/>
+      <c r="H459"/>
+      <c r="I459"/>
+      <c r="J459"/>
+      <c r="K459"/>
+      <c r="L459"/>
+      <c r="M459"/>
+      <c r="N459"/>
+      <c r="O459"/>
+      <c r="P459"/>
+      <c r="Q459"/>
+      <c r="U459"/>
+      <c r="V459"/>
+      <c r="W459"/>
+      <c r="X459"/>
+    </row>
+    <row r="460" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D460"/>
+      <c r="E460"/>
+      <c r="F460"/>
+      <c r="G460"/>
+      <c r="H460"/>
+      <c r="I460"/>
+      <c r="J460"/>
+      <c r="K460"/>
+      <c r="L460"/>
+      <c r="M460"/>
+      <c r="N460"/>
+      <c r="O460"/>
+      <c r="P460"/>
+      <c r="Q460"/>
+      <c r="U460"/>
+      <c r="V460"/>
+      <c r="W460"/>
+      <c r="X460"/>
+    </row>
+    <row r="461" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D461"/>
+      <c r="E461"/>
+      <c r="F461"/>
+      <c r="G461"/>
+      <c r="H461"/>
+      <c r="I461"/>
+      <c r="J461"/>
+      <c r="K461"/>
+      <c r="L461"/>
+      <c r="M461"/>
+      <c r="N461"/>
+      <c r="O461"/>
+      <c r="P461"/>
+      <c r="Q461"/>
+      <c r="U461"/>
+      <c r="V461"/>
+      <c r="W461"/>
+      <c r="X461"/>
+    </row>
+    <row r="462" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D462"/>
+      <c r="E462"/>
+      <c r="F462"/>
+      <c r="G462"/>
+      <c r="H462"/>
+      <c r="I462"/>
+      <c r="J462"/>
+      <c r="K462"/>
+      <c r="L462"/>
+      <c r="M462"/>
+      <c r="N462"/>
+      <c r="O462"/>
+      <c r="P462"/>
+      <c r="Q462"/>
+      <c r="U462"/>
+      <c r="V462"/>
+      <c r="W462"/>
+      <c r="X462"/>
+    </row>
+    <row r="463" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D463"/>
+      <c r="E463"/>
+      <c r="F463"/>
+      <c r="G463"/>
+      <c r="H463"/>
+      <c r="I463"/>
+      <c r="J463"/>
+      <c r="K463"/>
+      <c r="L463"/>
+      <c r="M463"/>
+      <c r="N463"/>
+      <c r="O463"/>
+      <c r="P463"/>
+      <c r="Q463"/>
+      <c r="U463"/>
+      <c r="V463"/>
+      <c r="W463"/>
+      <c r="X463"/>
+    </row>
+    <row r="464" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D464"/>
+      <c r="E464"/>
+      <c r="F464"/>
+      <c r="G464"/>
+      <c r="H464"/>
+      <c r="I464"/>
+      <c r="J464"/>
+      <c r="K464"/>
+      <c r="L464"/>
+      <c r="M464"/>
+      <c r="N464"/>
+      <c r="O464"/>
+      <c r="P464"/>
+      <c r="Q464"/>
+      <c r="U464"/>
+      <c r="V464"/>
+      <c r="W464"/>
+      <c r="X464"/>
+    </row>
+    <row r="465" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D465"/>
+      <c r="E465"/>
+      <c r="F465"/>
+      <c r="G465"/>
+      <c r="H465"/>
+      <c r="I465"/>
+      <c r="J465"/>
+      <c r="K465"/>
+      <c r="L465"/>
+      <c r="M465"/>
+      <c r="N465"/>
+      <c r="O465"/>
+      <c r="P465"/>
+      <c r="Q465"/>
+      <c r="U465"/>
+      <c r="V465"/>
+      <c r="W465"/>
+      <c r="X465"/>
+    </row>
+    <row r="466" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D466"/>
+      <c r="E466"/>
+      <c r="F466"/>
+      <c r="G466"/>
+      <c r="H466"/>
+      <c r="I466"/>
+      <c r="J466"/>
+      <c r="K466"/>
+      <c r="L466"/>
+      <c r="M466"/>
+      <c r="N466"/>
+      <c r="O466"/>
+      <c r="P466"/>
+      <c r="Q466"/>
+      <c r="U466"/>
+      <c r="V466"/>
+      <c r="W466"/>
+      <c r="X466"/>
+    </row>
+    <row r="467" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D467"/>
+      <c r="E467"/>
+      <c r="F467"/>
+      <c r="G467"/>
+      <c r="H467"/>
+      <c r="I467"/>
+      <c r="J467"/>
+      <c r="K467"/>
+      <c r="L467"/>
+      <c r="M467"/>
+      <c r="N467"/>
+      <c r="O467"/>
+      <c r="P467"/>
+      <c r="Q467"/>
+      <c r="U467"/>
+      <c r="V467"/>
+      <c r="W467"/>
+      <c r="X467"/>
+    </row>
+    <row r="468" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D468"/>
+      <c r="E468"/>
+      <c r="F468"/>
+      <c r="G468"/>
+      <c r="H468"/>
+      <c r="I468"/>
+      <c r="J468"/>
+      <c r="K468"/>
+      <c r="L468"/>
+      <c r="M468"/>
+      <c r="N468"/>
+      <c r="O468"/>
+      <c r="P468"/>
+      <c r="Q468"/>
+      <c r="U468"/>
+      <c r="V468"/>
+      <c r="W468"/>
+      <c r="X468"/>
+    </row>
+    <row r="469" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D469"/>
+      <c r="E469"/>
+      <c r="F469"/>
+      <c r="G469"/>
+      <c r="H469"/>
+      <c r="I469"/>
+      <c r="J469"/>
+      <c r="K469"/>
+      <c r="L469"/>
+      <c r="M469"/>
+      <c r="N469"/>
+      <c r="O469"/>
+      <c r="P469"/>
+      <c r="Q469"/>
+      <c r="U469"/>
+      <c r="V469"/>
+      <c r="W469"/>
+      <c r="X469"/>
+    </row>
+    <row r="470" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D470"/>
+      <c r="E470"/>
+      <c r="F470"/>
+      <c r="G470"/>
+      <c r="H470"/>
+      <c r="I470"/>
+      <c r="J470"/>
+      <c r="K470"/>
+      <c r="L470"/>
+      <c r="M470"/>
+      <c r="N470"/>
+      <c r="O470"/>
+      <c r="P470"/>
+      <c r="Q470"/>
+      <c r="U470"/>
+      <c r="V470"/>
+      <c r="W470"/>
+      <c r="X470"/>
+    </row>
+    <row r="471" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D471"/>
+      <c r="E471"/>
+      <c r="F471"/>
+      <c r="G471"/>
+      <c r="H471"/>
+      <c r="I471"/>
+      <c r="J471"/>
+      <c r="K471"/>
+      <c r="L471"/>
+      <c r="M471"/>
+      <c r="N471"/>
+      <c r="O471"/>
+      <c r="P471"/>
+      <c r="Q471"/>
+      <c r="U471"/>
+      <c r="V471"/>
+      <c r="W471"/>
+      <c r="X471"/>
+    </row>
+    <row r="472" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D472"/>
+      <c r="E472"/>
+      <c r="F472"/>
+      <c r="G472"/>
+      <c r="H472"/>
+      <c r="I472"/>
+      <c r="J472"/>
+      <c r="K472"/>
+      <c r="L472"/>
+      <c r="M472"/>
+      <c r="N472"/>
+      <c r="O472"/>
+      <c r="P472"/>
+      <c r="Q472"/>
+      <c r="U472"/>
+      <c r="V472"/>
+      <c r="W472"/>
+      <c r="X472"/>
+    </row>
+    <row r="473" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D473"/>
+      <c r="E473"/>
+      <c r="F473"/>
+      <c r="G473"/>
+      <c r="H473"/>
+      <c r="I473"/>
+      <c r="J473"/>
+      <c r="K473"/>
+      <c r="L473"/>
+      <c r="M473"/>
+      <c r="N473"/>
+      <c r="O473"/>
+      <c r="P473"/>
+      <c r="Q473"/>
+      <c r="U473"/>
+      <c r="V473"/>
+      <c r="W473"/>
+      <c r="X473"/>
+    </row>
+    <row r="474" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D474"/>
+      <c r="E474"/>
+      <c r="F474"/>
+      <c r="G474"/>
+      <c r="H474"/>
+      <c r="I474"/>
+      <c r="J474"/>
+      <c r="K474"/>
+      <c r="L474"/>
+      <c r="M474"/>
+      <c r="N474"/>
+      <c r="O474"/>
+      <c r="P474"/>
+      <c r="Q474"/>
+      <c r="U474"/>
+      <c r="V474"/>
+      <c r="W474"/>
+      <c r="X474"/>
+    </row>
+    <row r="475" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D475"/>
+      <c r="E475"/>
+      <c r="F475"/>
+      <c r="G475"/>
+      <c r="H475"/>
+      <c r="I475"/>
+      <c r="J475"/>
+      <c r="K475"/>
+      <c r="L475"/>
+      <c r="M475"/>
+      <c r="N475"/>
+      <c r="O475"/>
+      <c r="P475"/>
+      <c r="Q475"/>
+      <c r="U475"/>
+      <c r="V475"/>
+      <c r="W475"/>
+      <c r="X475"/>
+    </row>
+    <row r="476" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D476"/>
+      <c r="E476"/>
+      <c r="F476"/>
+      <c r="G476"/>
+      <c r="H476"/>
+      <c r="I476"/>
+      <c r="J476"/>
+      <c r="K476"/>
+      <c r="L476"/>
+      <c r="M476"/>
+      <c r="N476"/>
+      <c r="O476"/>
+      <c r="P476"/>
+      <c r="Q476"/>
+      <c r="U476"/>
+      <c r="V476"/>
+      <c r="W476"/>
+      <c r="X476"/>
+    </row>
+    <row r="477" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D477"/>
+      <c r="E477"/>
+      <c r="F477"/>
+      <c r="G477"/>
+      <c r="H477"/>
+      <c r="I477"/>
+      <c r="J477"/>
+      <c r="K477"/>
+      <c r="L477"/>
+      <c r="M477"/>
+      <c r="N477"/>
+      <c r="O477"/>
+      <c r="P477"/>
+      <c r="Q477"/>
+      <c r="U477"/>
+      <c r="V477"/>
+      <c r="W477"/>
+      <c r="X477"/>
+    </row>
+    <row r="478" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D478"/>
+      <c r="E478"/>
+      <c r="F478"/>
+      <c r="G478"/>
+      <c r="H478"/>
+      <c r="I478"/>
+      <c r="J478"/>
+      <c r="K478"/>
+      <c r="L478"/>
+      <c r="M478"/>
+      <c r="N478"/>
+      <c r="O478"/>
+      <c r="P478"/>
+      <c r="Q478"/>
+      <c r="U478"/>
+      <c r="V478"/>
+      <c r="W478"/>
+      <c r="X478"/>
+    </row>
+    <row r="479" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D479"/>
+      <c r="E479"/>
+      <c r="F479"/>
+      <c r="G479"/>
+      <c r="H479"/>
+      <c r="I479"/>
+      <c r="J479"/>
+      <c r="K479"/>
+      <c r="L479"/>
+      <c r="M479"/>
+      <c r="N479"/>
+      <c r="O479"/>
+      <c r="P479"/>
+      <c r="Q479"/>
+      <c r="U479"/>
+      <c r="V479"/>
+      <c r="W479"/>
+      <c r="X479"/>
+    </row>
+    <row r="480" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D480"/>
+      <c r="E480"/>
+      <c r="F480"/>
+      <c r="G480"/>
+      <c r="H480"/>
+      <c r="I480"/>
+      <c r="J480"/>
+      <c r="K480"/>
+      <c r="L480"/>
+      <c r="M480"/>
+      <c r="N480"/>
+      <c r="O480"/>
+      <c r="P480"/>
+      <c r="Q480"/>
+      <c r="U480"/>
+      <c r="V480"/>
+      <c r="W480"/>
+      <c r="X480"/>
+    </row>
+    <row r="481" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D481"/>
+      <c r="E481"/>
+      <c r="F481"/>
+      <c r="G481"/>
+      <c r="H481"/>
+      <c r="I481"/>
+      <c r="J481"/>
+      <c r="K481"/>
+      <c r="L481"/>
+      <c r="M481"/>
+      <c r="N481"/>
+      <c r="O481"/>
+      <c r="P481"/>
+      <c r="Q481"/>
+      <c r="U481"/>
+      <c r="V481"/>
+      <c r="W481"/>
+      <c r="X481"/>
+    </row>
+    <row r="482" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D482"/>
+      <c r="E482"/>
+      <c r="F482"/>
+      <c r="G482"/>
+      <c r="H482"/>
+      <c r="I482"/>
+      <c r="J482"/>
+      <c r="K482"/>
+      <c r="L482"/>
+      <c r="M482"/>
+      <c r="N482"/>
+      <c r="O482"/>
+      <c r="P482"/>
+      <c r="Q482"/>
+      <c r="U482"/>
+      <c r="V482"/>
+      <c r="W482"/>
+      <c r="X482"/>
+    </row>
+    <row r="483" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D483"/>
+      <c r="E483"/>
+      <c r="F483"/>
+      <c r="G483"/>
+      <c r="H483"/>
+      <c r="I483"/>
+      <c r="J483"/>
+      <c r="K483"/>
+      <c r="L483"/>
+      <c r="M483"/>
+      <c r="N483"/>
+      <c r="O483"/>
+      <c r="P483"/>
+      <c r="Q483"/>
+      <c r="U483"/>
+      <c r="V483"/>
+      <c r="W483"/>
+      <c r="X483"/>
+    </row>
+    <row r="484" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D484"/>
+      <c r="E484"/>
+      <c r="F484"/>
+      <c r="G484"/>
+      <c r="H484"/>
+      <c r="I484"/>
+      <c r="J484"/>
+      <c r="K484"/>
+      <c r="L484"/>
+      <c r="M484"/>
+      <c r="N484"/>
+      <c r="O484"/>
+      <c r="P484"/>
+      <c r="Q484"/>
+      <c r="U484"/>
+      <c r="V484"/>
+      <c r="W484"/>
+      <c r="X484"/>
+    </row>
+    <row r="485" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D485"/>
+      <c r="E485"/>
+      <c r="F485"/>
+      <c r="G485"/>
+      <c r="H485"/>
+      <c r="I485"/>
+      <c r="J485"/>
+      <c r="K485"/>
+      <c r="L485"/>
+      <c r="M485"/>
+      <c r="N485"/>
+      <c r="O485"/>
+      <c r="P485"/>
+      <c r="Q485"/>
+      <c r="U485"/>
+      <c r="V485"/>
+      <c r="W485"/>
+      <c r="X485"/>
+    </row>
+    <row r="486" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D486"/>
+      <c r="E486"/>
+      <c r="F486"/>
+      <c r="G486"/>
+      <c r="H486"/>
+      <c r="I486"/>
+      <c r="J486"/>
+      <c r="K486"/>
+      <c r="L486"/>
+      <c r="M486"/>
+      <c r="N486"/>
+      <c r="O486"/>
+      <c r="P486"/>
+      <c r="Q486"/>
+      <c r="U486"/>
+      <c r="V486"/>
+      <c r="W486"/>
+      <c r="X486"/>
+    </row>
+    <row r="487" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D487"/>
+      <c r="E487"/>
+      <c r="F487"/>
+      <c r="G487"/>
+      <c r="H487"/>
+      <c r="I487"/>
+      <c r="J487"/>
+      <c r="K487"/>
+      <c r="L487"/>
+      <c r="M487"/>
+      <c r="N487"/>
+      <c r="O487"/>
+      <c r="P487"/>
+      <c r="Q487"/>
+      <c r="U487"/>
+      <c r="V487"/>
+      <c r="W487"/>
+      <c r="X487"/>
+    </row>
+    <row r="488" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D488"/>
+      <c r="E488"/>
+      <c r="F488"/>
+      <c r="G488"/>
+      <c r="H488"/>
+      <c r="I488"/>
+      <c r="J488"/>
+      <c r="K488"/>
+      <c r="L488"/>
+      <c r="M488"/>
+      <c r="N488"/>
+      <c r="O488"/>
+      <c r="P488"/>
+      <c r="Q488"/>
+      <c r="U488"/>
+      <c r="V488"/>
+      <c r="W488"/>
+      <c r="X488"/>
+    </row>
+    <row r="489" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D489"/>
+      <c r="E489"/>
+      <c r="F489"/>
+      <c r="G489"/>
+      <c r="H489"/>
+      <c r="I489"/>
+      <c r="J489"/>
+      <c r="K489"/>
+      <c r="L489"/>
+      <c r="M489"/>
+      <c r="N489"/>
+      <c r="O489"/>
+      <c r="P489"/>
+      <c r="Q489"/>
+      <c r="U489"/>
+      <c r="V489"/>
+      <c r="W489"/>
+      <c r="X489"/>
+    </row>
+    <row r="490" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D490"/>
+      <c r="E490"/>
+      <c r="F490"/>
+      <c r="G490"/>
+      <c r="H490"/>
+      <c r="I490"/>
+      <c r="J490"/>
+      <c r="K490"/>
+      <c r="L490"/>
+      <c r="M490"/>
+      <c r="N490"/>
+      <c r="O490"/>
+      <c r="P490"/>
+      <c r="Q490"/>
+      <c r="U490"/>
+      <c r="V490"/>
+      <c r="W490"/>
+      <c r="X490"/>
+    </row>
+    <row r="491" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D491"/>
+      <c r="E491"/>
+      <c r="F491"/>
+      <c r="G491"/>
+      <c r="H491"/>
+      <c r="I491"/>
+      <c r="J491"/>
+      <c r="K491"/>
+      <c r="L491"/>
+      <c r="M491"/>
+      <c r="N491"/>
+      <c r="O491"/>
+      <c r="P491"/>
+      <c r="Q491"/>
+      <c r="U491"/>
+      <c r="V491"/>
+      <c r="W491"/>
+      <c r="X491"/>
+    </row>
+    <row r="492" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D492"/>
+      <c r="E492"/>
+      <c r="F492"/>
+      <c r="G492"/>
+      <c r="H492"/>
+      <c r="I492"/>
+      <c r="J492"/>
+      <c r="K492"/>
+      <c r="L492"/>
+      <c r="M492"/>
+      <c r="N492"/>
+      <c r="O492"/>
+      <c r="P492"/>
+      <c r="Q492"/>
+      <c r="U492"/>
+      <c r="V492"/>
+      <c r="W492"/>
+      <c r="X492"/>
+    </row>
+    <row r="493" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D493"/>
+      <c r="E493"/>
+      <c r="F493"/>
+      <c r="G493"/>
+      <c r="H493"/>
+      <c r="I493"/>
+      <c r="J493"/>
+      <c r="K493"/>
+      <c r="L493"/>
+      <c r="M493"/>
+      <c r="N493"/>
+      <c r="O493"/>
+      <c r="P493"/>
+      <c r="Q493"/>
+      <c r="U493"/>
+      <c r="V493"/>
+      <c r="W493"/>
+      <c r="X493"/>
+    </row>
+    <row r="494" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D494"/>
+      <c r="E494"/>
+      <c r="F494"/>
+      <c r="G494"/>
+      <c r="H494"/>
+      <c r="I494"/>
+      <c r="J494"/>
+      <c r="K494"/>
+      <c r="L494"/>
+      <c r="M494"/>
+      <c r="N494"/>
+      <c r="O494"/>
+      <c r="P494"/>
+      <c r="Q494"/>
+      <c r="U494"/>
+      <c r="V494"/>
+      <c r="W494"/>
+      <c r="X494"/>
+    </row>
+    <row r="495" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D495"/>
+      <c r="E495"/>
+      <c r="F495"/>
+      <c r="G495"/>
+      <c r="H495"/>
+      <c r="I495"/>
+      <c r="J495"/>
+      <c r="K495"/>
+      <c r="L495"/>
+      <c r="M495"/>
+      <c r="N495"/>
+      <c r="O495"/>
+      <c r="P495"/>
+      <c r="Q495"/>
+      <c r="U495"/>
+      <c r="V495"/>
+      <c r="W495"/>
+      <c r="X495"/>
+    </row>
+    <row r="496" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D496"/>
+      <c r="E496"/>
+      <c r="F496"/>
+      <c r="G496"/>
+      <c r="H496"/>
+      <c r="I496"/>
+      <c r="J496"/>
+      <c r="K496"/>
+      <c r="L496"/>
+      <c r="M496"/>
+      <c r="N496"/>
+      <c r="O496"/>
+      <c r="P496"/>
+      <c r="Q496"/>
+      <c r="U496"/>
+      <c r="V496"/>
+      <c r="W496"/>
+      <c r="X496"/>
+    </row>
+    <row r="497" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D497"/>
+      <c r="E497"/>
+      <c r="F497"/>
+      <c r="G497"/>
+      <c r="H497"/>
+      <c r="I497"/>
+      <c r="J497"/>
+      <c r="K497"/>
+      <c r="L497"/>
+      <c r="M497"/>
+      <c r="N497"/>
+      <c r="O497"/>
+      <c r="P497"/>
+      <c r="Q497"/>
+      <c r="U497"/>
+      <c r="V497"/>
+      <c r="W497"/>
+      <c r="X497"/>
+    </row>
+    <row r="498" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D498"/>
+      <c r="E498"/>
+      <c r="F498"/>
+      <c r="G498"/>
+      <c r="H498"/>
+      <c r="I498"/>
+      <c r="J498"/>
+      <c r="K498"/>
+      <c r="L498"/>
+      <c r="M498"/>
+      <c r="N498"/>
+      <c r="O498"/>
+      <c r="P498"/>
+      <c r="Q498"/>
+      <c r="U498"/>
+      <c r="V498"/>
+      <c r="W498"/>
+      <c r="X498"/>
+    </row>
+    <row r="499" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D499"/>
+      <c r="E499"/>
+      <c r="F499"/>
+      <c r="G499"/>
+      <c r="H499"/>
+      <c r="I499"/>
+      <c r="J499"/>
+      <c r="K499"/>
+      <c r="L499"/>
+      <c r="M499"/>
+      <c r="N499"/>
+      <c r="O499"/>
+      <c r="P499"/>
+      <c r="Q499"/>
+      <c r="U499"/>
+      <c r="V499"/>
+      <c r="W499"/>
+      <c r="X499"/>
+    </row>
+    <row r="500" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D500"/>
+      <c r="E500"/>
+      <c r="F500"/>
+      <c r="G500"/>
+      <c r="H500"/>
+      <c r="I500"/>
+      <c r="J500"/>
+      <c r="K500"/>
+      <c r="L500"/>
+      <c r="M500"/>
+      <c r="N500"/>
+      <c r="O500"/>
+      <c r="P500"/>
+      <c r="Q500"/>
+      <c r="U500"/>
+      <c r="V500"/>
+      <c r="W500"/>
+      <c r="X500"/>
+    </row>
+    <row r="501" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D501"/>
+      <c r="E501"/>
+      <c r="F501"/>
+      <c r="G501"/>
+      <c r="H501"/>
+      <c r="I501"/>
+      <c r="J501"/>
+      <c r="K501"/>
+      <c r="L501"/>
+      <c r="M501"/>
+      <c r="N501"/>
+      <c r="O501"/>
+      <c r="P501"/>
+      <c r="Q501"/>
+      <c r="U501"/>
+      <c r="V501"/>
+      <c r="W501"/>
+      <c r="X501"/>
+    </row>
+    <row r="502" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D502"/>
+      <c r="E502"/>
+      <c r="F502"/>
+      <c r="G502"/>
+      <c r="H502"/>
+      <c r="I502"/>
+      <c r="J502"/>
+      <c r="K502"/>
+      <c r="L502"/>
+      <c r="M502"/>
+      <c r="N502"/>
+      <c r="O502"/>
+      <c r="P502"/>
+      <c r="Q502"/>
+      <c r="U502"/>
+      <c r="V502"/>
+      <c r="W502"/>
+      <c r="X502"/>
+    </row>
+    <row r="503" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D503"/>
+      <c r="E503"/>
+      <c r="F503"/>
+      <c r="G503"/>
+      <c r="H503"/>
+      <c r="I503"/>
+      <c r="J503"/>
+      <c r="K503"/>
+      <c r="L503"/>
+      <c r="M503"/>
+      <c r="N503"/>
+      <c r="O503"/>
+      <c r="P503"/>
+      <c r="Q503"/>
+      <c r="U503"/>
+      <c r="V503"/>
+      <c r="W503"/>
+      <c r="X503"/>
+    </row>
+    <row r="504" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D504"/>
+      <c r="E504"/>
+      <c r="F504"/>
+      <c r="G504"/>
+      <c r="H504"/>
+      <c r="I504"/>
+      <c r="J504"/>
+      <c r="K504"/>
+      <c r="L504"/>
+      <c r="M504"/>
+      <c r="N504"/>
+      <c r="O504"/>
+      <c r="P504"/>
+      <c r="Q504"/>
+      <c r="U504"/>
+      <c r="V504"/>
+      <c r="W504"/>
+      <c r="X504"/>
+    </row>
+    <row r="505" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D505"/>
+      <c r="E505"/>
+      <c r="F505"/>
+      <c r="G505"/>
+      <c r="H505"/>
+      <c r="I505"/>
+      <c r="J505"/>
+      <c r="K505"/>
+      <c r="L505"/>
+      <c r="M505"/>
+      <c r="N505"/>
+      <c r="O505"/>
+      <c r="P505"/>
+      <c r="Q505"/>
+      <c r="U505"/>
+      <c r="V505"/>
+      <c r="W505"/>
+      <c r="X505"/>
+    </row>
+    <row r="506" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D506"/>
+      <c r="E506"/>
+      <c r="F506"/>
+      <c r="G506"/>
+      <c r="H506"/>
+      <c r="I506"/>
+      <c r="J506"/>
+      <c r="K506"/>
+      <c r="L506"/>
+      <c r="M506"/>
+      <c r="N506"/>
+      <c r="O506"/>
+      <c r="P506"/>
+      <c r="Q506"/>
+      <c r="U506"/>
+      <c r="V506"/>
+      <c r="W506"/>
+      <c r="X506"/>
+    </row>
+    <row r="507" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D507"/>
+      <c r="E507"/>
+      <c r="F507"/>
+      <c r="G507"/>
+      <c r="H507"/>
+      <c r="I507"/>
+      <c r="J507"/>
+      <c r="K507"/>
+      <c r="L507"/>
+      <c r="M507"/>
+      <c r="N507"/>
+      <c r="O507"/>
+      <c r="P507"/>
+      <c r="Q507"/>
+      <c r="U507"/>
+      <c r="V507"/>
+      <c r="W507"/>
+      <c r="X507"/>
+    </row>
+    <row r="508" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D508"/>
+      <c r="E508"/>
+      <c r="F508"/>
+      <c r="G508"/>
+      <c r="H508"/>
+      <c r="I508"/>
+      <c r="J508"/>
+      <c r="K508"/>
+      <c r="L508"/>
+      <c r="M508"/>
+      <c r="N508"/>
+      <c r="O508"/>
+      <c r="P508"/>
+      <c r="Q508"/>
+      <c r="U508"/>
+      <c r="V508"/>
+      <c r="W508"/>
+      <c r="X508"/>
+    </row>
+    <row r="509" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D509"/>
+      <c r="E509"/>
+      <c r="F509"/>
+      <c r="G509"/>
+      <c r="H509"/>
+      <c r="I509"/>
+      <c r="J509"/>
+      <c r="K509"/>
+      <c r="L509"/>
+      <c r="M509"/>
+      <c r="N509"/>
+      <c r="O509"/>
+      <c r="P509"/>
+      <c r="Q509"/>
+      <c r="U509"/>
+      <c r="V509"/>
+      <c r="W509"/>
+      <c r="X509"/>
+    </row>
+    <row r="510" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D510"/>
+      <c r="E510"/>
+      <c r="F510"/>
+      <c r="G510"/>
+      <c r="H510"/>
+      <c r="I510"/>
+      <c r="J510"/>
+      <c r="K510"/>
+      <c r="L510"/>
+      <c r="M510"/>
+      <c r="N510"/>
+      <c r="O510"/>
+      <c r="P510"/>
+      <c r="Q510"/>
+      <c r="U510"/>
+      <c r="V510"/>
+      <c r="W510"/>
+      <c r="X510"/>
+    </row>
+    <row r="511" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D511"/>
+      <c r="E511"/>
+      <c r="F511"/>
+      <c r="G511"/>
+      <c r="H511"/>
+      <c r="I511"/>
+      <c r="J511"/>
+      <c r="K511"/>
+      <c r="L511"/>
+      <c r="M511"/>
+      <c r="N511"/>
+      <c r="O511"/>
+      <c r="P511"/>
+      <c r="Q511"/>
+      <c r="U511"/>
+      <c r="V511"/>
+      <c r="W511"/>
+      <c r="X511"/>
+    </row>
+    <row r="512" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D512"/>
+      <c r="E512"/>
+      <c r="F512"/>
+      <c r="G512"/>
+      <c r="H512"/>
+      <c r="I512"/>
+      <c r="J512"/>
+      <c r="K512"/>
+      <c r="L512"/>
+      <c r="M512"/>
+      <c r="N512"/>
+      <c r="O512"/>
+      <c r="P512"/>
+      <c r="Q512"/>
+      <c r="U512"/>
+      <c r="V512"/>
+      <c r="W512"/>
+      <c r="X512"/>
+    </row>
+    <row r="513" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D513"/>
+      <c r="E513"/>
+      <c r="F513"/>
+      <c r="G513"/>
+      <c r="H513"/>
+      <c r="I513"/>
+      <c r="J513"/>
+      <c r="K513"/>
+      <c r="L513"/>
+      <c r="M513"/>
+      <c r="N513"/>
+      <c r="O513"/>
+      <c r="P513"/>
+      <c r="Q513"/>
+      <c r="U513"/>
+      <c r="V513"/>
+      <c r="W513"/>
+      <c r="X513"/>
+    </row>
+    <row r="514" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D514"/>
+      <c r="E514"/>
+      <c r="F514"/>
+      <c r="G514"/>
+      <c r="H514"/>
+      <c r="I514"/>
+      <c r="J514"/>
+      <c r="K514"/>
+      <c r="L514"/>
+      <c r="M514"/>
+      <c r="N514"/>
+      <c r="O514"/>
+      <c r="P514"/>
+      <c r="Q514"/>
+      <c r="U514"/>
+      <c r="V514"/>
+      <c r="W514"/>
+      <c r="X514"/>
+    </row>
+    <row r="515" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D515"/>
+      <c r="E515"/>
+      <c r="F515"/>
+      <c r="G515"/>
+      <c r="H515"/>
+      <c r="I515"/>
+      <c r="J515"/>
+      <c r="K515"/>
+      <c r="L515"/>
+      <c r="M515"/>
+      <c r="N515"/>
+      <c r="O515"/>
+      <c r="P515"/>
+      <c r="Q515"/>
+      <c r="U515"/>
+      <c r="V515"/>
+      <c r="W515"/>
+      <c r="X515"/>
+    </row>
+    <row r="516" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D516"/>
+      <c r="E516"/>
+      <c r="F516"/>
+      <c r="G516"/>
+      <c r="H516"/>
+      <c r="I516"/>
+      <c r="J516"/>
+      <c r="K516"/>
+      <c r="L516"/>
+      <c r="M516"/>
+      <c r="N516"/>
+      <c r="O516"/>
+      <c r="P516"/>
+      <c r="Q516"/>
+      <c r="U516"/>
+      <c r="V516"/>
+      <c r="W516"/>
+      <c r="X516"/>
+    </row>
+    <row r="517" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D517"/>
+      <c r="E517"/>
+      <c r="F517"/>
+      <c r="G517"/>
+      <c r="H517"/>
+      <c r="I517"/>
+      <c r="J517"/>
+      <c r="K517"/>
+      <c r="L517"/>
+      <c r="M517"/>
+      <c r="N517"/>
+      <c r="O517"/>
+      <c r="P517"/>
+      <c r="Q517"/>
+      <c r="U517"/>
+      <c r="V517"/>
+      <c r="W517"/>
+      <c r="X517"/>
+    </row>
+    <row r="518" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D518"/>
+      <c r="E518"/>
+      <c r="F518"/>
+      <c r="G518"/>
+      <c r="H518"/>
+      <c r="I518"/>
+      <c r="J518"/>
+      <c r="K518"/>
+      <c r="L518"/>
+      <c r="M518"/>
+      <c r="N518"/>
+      <c r="O518"/>
+      <c r="P518"/>
+      <c r="Q518"/>
+      <c r="U518"/>
+      <c r="V518"/>
+      <c r="W518"/>
+      <c r="X518"/>
+    </row>
+    <row r="519" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D519"/>
+      <c r="E519"/>
+      <c r="F519"/>
+      <c r="G519"/>
+      <c r="H519"/>
+      <c r="I519"/>
+      <c r="J519"/>
+      <c r="K519"/>
+      <c r="L519"/>
+      <c r="M519"/>
+      <c r="N519"/>
+      <c r="O519"/>
+      <c r="P519"/>
+      <c r="Q519"/>
+      <c r="U519"/>
+      <c r="V519"/>
+      <c r="W519"/>
+      <c r="X519"/>
+    </row>
+    <row r="520" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D520"/>
+      <c r="E520"/>
+      <c r="F520"/>
+      <c r="G520"/>
+      <c r="H520"/>
+      <c r="I520"/>
+      <c r="J520"/>
+      <c r="K520"/>
+      <c r="L520"/>
+      <c r="M520"/>
+      <c r="N520"/>
+      <c r="O520"/>
+      <c r="P520"/>
+      <c r="Q520"/>
+      <c r="U520"/>
+      <c r="V520"/>
+      <c r="W520"/>
+      <c r="X520"/>
+    </row>
+    <row r="521" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D521"/>
+      <c r="E521"/>
+      <c r="F521"/>
+      <c r="G521"/>
+      <c r="H521"/>
+      <c r="I521"/>
+      <c r="J521"/>
+      <c r="K521"/>
+      <c r="L521"/>
+      <c r="M521"/>
+      <c r="N521"/>
+      <c r="O521"/>
+      <c r="P521"/>
+      <c r="Q521"/>
+      <c r="U521"/>
+      <c r="V521"/>
+      <c r="W521"/>
+      <c r="X521"/>
+    </row>
+    <row r="522" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D522"/>
+      <c r="E522"/>
+      <c r="F522"/>
+      <c r="G522"/>
+      <c r="H522"/>
+      <c r="I522"/>
+      <c r="J522"/>
+      <c r="K522"/>
+      <c r="L522"/>
+      <c r="M522"/>
+      <c r="N522"/>
+      <c r="O522"/>
+      <c r="P522"/>
+      <c r="Q522"/>
+      <c r="U522"/>
+      <c r="V522"/>
+      <c r="W522"/>
+      <c r="X522"/>
+    </row>
+    <row r="523" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D523"/>
+      <c r="E523"/>
+      <c r="F523"/>
+      <c r="G523"/>
+      <c r="H523"/>
+      <c r="I523"/>
+      <c r="J523"/>
+      <c r="K523"/>
+      <c r="L523"/>
+      <c r="M523"/>
+      <c r="N523"/>
+      <c r="O523"/>
+      <c r="P523"/>
+      <c r="Q523"/>
+      <c r="U523"/>
+      <c r="V523"/>
+      <c r="W523"/>
+      <c r="X523"/>
+    </row>
+    <row r="524" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D524"/>
+      <c r="E524"/>
+      <c r="F524"/>
+      <c r="G524"/>
+      <c r="H524"/>
+      <c r="I524"/>
+      <c r="J524"/>
+      <c r="K524"/>
+      <c r="L524"/>
+      <c r="M524"/>
+      <c r="N524"/>
+      <c r="O524"/>
+      <c r="P524"/>
+      <c r="Q524"/>
+      <c r="U524"/>
+      <c r="V524"/>
+      <c r="W524"/>
+      <c r="X524"/>
+    </row>
+    <row r="525" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D525"/>
+      <c r="E525"/>
+      <c r="F525"/>
+      <c r="G525"/>
+      <c r="H525"/>
+      <c r="I525"/>
+      <c r="J525"/>
+      <c r="K525"/>
+      <c r="L525"/>
+      <c r="M525"/>
+      <c r="N525"/>
+      <c r="O525"/>
+      <c r="P525"/>
+      <c r="Q525"/>
+      <c r="U525"/>
+      <c r="V525"/>
+      <c r="W525"/>
+      <c r="X525"/>
+    </row>
+    <row r="526" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D526"/>
+      <c r="E526"/>
+      <c r="F526"/>
+      <c r="G526"/>
+      <c r="H526"/>
+      <c r="I526"/>
+      <c r="J526"/>
+      <c r="K526"/>
+      <c r="L526"/>
+      <c r="M526"/>
+      <c r="N526"/>
+      <c r="O526"/>
+      <c r="P526"/>
+      <c r="Q526"/>
+      <c r="U526"/>
+      <c r="V526"/>
+      <c r="W526"/>
+      <c r="X526"/>
+    </row>
+    <row r="527" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D527"/>
+      <c r="E527"/>
+      <c r="F527"/>
+      <c r="G527"/>
+      <c r="H527"/>
+      <c r="I527"/>
+      <c r="J527"/>
+      <c r="K527"/>
+      <c r="L527"/>
+      <c r="M527"/>
+      <c r="N527"/>
+      <c r="O527"/>
+      <c r="P527"/>
+      <c r="Q527"/>
+      <c r="U527"/>
+      <c r="V527"/>
+      <c r="W527"/>
+      <c r="X527"/>
+    </row>
+    <row r="528" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D528"/>
+      <c r="E528"/>
+      <c r="F528"/>
+      <c r="G528"/>
+      <c r="H528"/>
+      <c r="I528"/>
+      <c r="J528"/>
+      <c r="K528"/>
+      <c r="L528"/>
+      <c r="M528"/>
+      <c r="N528"/>
+      <c r="O528"/>
+      <c r="P528"/>
+      <c r="Q528"/>
+      <c r="U528"/>
+      <c r="V528"/>
+      <c r="W528"/>
+      <c r="X528"/>
+    </row>
+    <row r="529" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D529"/>
+      <c r="E529"/>
+      <c r="F529"/>
+      <c r="G529"/>
+      <c r="H529"/>
+      <c r="I529"/>
+      <c r="J529"/>
+      <c r="K529"/>
+      <c r="L529"/>
+      <c r="M529"/>
+      <c r="N529"/>
+      <c r="O529"/>
+      <c r="P529"/>
+      <c r="Q529"/>
+      <c r="U529"/>
+      <c r="V529"/>
+      <c r="W529"/>
+      <c r="X529"/>
+    </row>
+    <row r="530" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D530"/>
+      <c r="E530"/>
+      <c r="F530"/>
+      <c r="G530"/>
+      <c r="H530"/>
+      <c r="I530"/>
+      <c r="J530"/>
+      <c r="K530"/>
+      <c r="L530"/>
+      <c r="M530"/>
+      <c r="N530"/>
+      <c r="O530"/>
+      <c r="P530"/>
+      <c r="Q530"/>
+      <c r="U530"/>
+      <c r="V530"/>
+      <c r="W530"/>
+      <c r="X530"/>
+    </row>
+    <row r="531" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D531"/>
+      <c r="E531"/>
+      <c r="F531"/>
+      <c r="G531"/>
+      <c r="H531"/>
+      <c r="I531"/>
+      <c r="J531"/>
+      <c r="K531"/>
+      <c r="L531"/>
+      <c r="M531"/>
+      <c r="N531"/>
+      <c r="O531"/>
+      <c r="P531"/>
+      <c r="Q531"/>
+      <c r="U531"/>
+      <c r="V531"/>
+      <c r="W531"/>
+      <c r="X531"/>
+    </row>
+    <row r="532" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D532"/>
+      <c r="E532"/>
+      <c r="F532"/>
+      <c r="G532"/>
+      <c r="H532"/>
+      <c r="I532"/>
+      <c r="J532"/>
+      <c r="K532"/>
+      <c r="L532"/>
+      <c r="M532"/>
+      <c r="N532"/>
+      <c r="O532"/>
+      <c r="P532"/>
+      <c r="Q532"/>
+      <c r="U532"/>
+      <c r="V532"/>
+      <c r="W532"/>
+      <c r="X532"/>
+    </row>
+    <row r="533" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D533"/>
+      <c r="E533"/>
+      <c r="F533"/>
+      <c r="G533"/>
+      <c r="H533"/>
+      <c r="I533"/>
+      <c r="J533"/>
+      <c r="K533"/>
+      <c r="L533"/>
+      <c r="M533"/>
+      <c r="N533"/>
+      <c r="O533"/>
+      <c r="P533"/>
+      <c r="Q533"/>
+      <c r="U533"/>
+      <c r="V533"/>
+      <c r="W533"/>
+      <c r="X533"/>
+    </row>
+    <row r="534" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D534"/>
+      <c r="E534"/>
+      <c r="F534"/>
+      <c r="G534"/>
+      <c r="H534"/>
+      <c r="I534"/>
+      <c r="J534"/>
+      <c r="K534"/>
+      <c r="L534"/>
+      <c r="M534"/>
+      <c r="N534"/>
+      <c r="O534"/>
+      <c r="P534"/>
+      <c r="Q534"/>
+      <c r="U534"/>
+      <c r="V534"/>
+      <c r="W534"/>
+      <c r="X534"/>
+    </row>
+    <row r="535" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D535"/>
+      <c r="E535"/>
+      <c r="F535"/>
+      <c r="G535"/>
+      <c r="H535"/>
+      <c r="I535"/>
+      <c r="J535"/>
+      <c r="K535"/>
+      <c r="L535"/>
+      <c r="M535"/>
+      <c r="N535"/>
+      <c r="O535"/>
+      <c r="P535"/>
+      <c r="Q535"/>
+      <c r="U535"/>
+      <c r="V535"/>
+      <c r="W535"/>
+      <c r="X535"/>
+    </row>
+    <row r="536" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D536"/>
+      <c r="E536"/>
+      <c r="F536"/>
+      <c r="G536"/>
+      <c r="H536"/>
+      <c r="I536"/>
+      <c r="J536"/>
+      <c r="K536"/>
+      <c r="L536"/>
+      <c r="M536"/>
+      <c r="N536"/>
+      <c r="O536"/>
+      <c r="P536"/>
+      <c r="Q536"/>
+      <c r="U536"/>
+      <c r="V536"/>
+      <c r="W536"/>
+      <c r="X536"/>
+    </row>
+    <row r="537" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D537"/>
+      <c r="E537"/>
+      <c r="F537"/>
+      <c r="G537"/>
+      <c r="H537"/>
+      <c r="I537"/>
+      <c r="J537"/>
+      <c r="K537"/>
+      <c r="L537"/>
+      <c r="M537"/>
+      <c r="N537"/>
+      <c r="O537"/>
+      <c r="P537"/>
+      <c r="Q537"/>
+      <c r="U537"/>
+      <c r="V537"/>
+      <c r="W537"/>
+      <c r="X537"/>
+    </row>
+    <row r="538" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D538"/>
+      <c r="E538"/>
+      <c r="F538"/>
+      <c r="G538"/>
+      <c r="H538"/>
+      <c r="I538"/>
+      <c r="J538"/>
+      <c r="K538"/>
+      <c r="L538"/>
+      <c r="M538"/>
+      <c r="N538"/>
+      <c r="O538"/>
+      <c r="P538"/>
+      <c r="Q538"/>
+      <c r="U538"/>
+      <c r="V538"/>
+      <c r="W538"/>
+      <c r="X538"/>
+    </row>
+    <row r="539" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D539"/>
+      <c r="E539"/>
+      <c r="F539"/>
+      <c r="G539"/>
+      <c r="H539"/>
+      <c r="I539"/>
+      <c r="J539"/>
+      <c r="K539"/>
+      <c r="L539"/>
+      <c r="M539"/>
+      <c r="N539"/>
+      <c r="O539"/>
+      <c r="P539"/>
+      <c r="Q539"/>
+      <c r="U539"/>
+      <c r="V539"/>
+      <c r="W539"/>
+      <c r="X539"/>
+    </row>
+    <row r="540" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D540"/>
+      <c r="E540"/>
+      <c r="F540"/>
+      <c r="G540"/>
+      <c r="H540"/>
+      <c r="I540"/>
+      <c r="J540"/>
+      <c r="K540"/>
+      <c r="L540"/>
+      <c r="M540"/>
+      <c r="N540"/>
+      <c r="O540"/>
+      <c r="P540"/>
+      <c r="Q540"/>
+      <c r="U540"/>
+      <c r="V540"/>
+      <c r="W540"/>
+      <c r="X540"/>
+    </row>
+    <row r="541" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D541"/>
+      <c r="E541"/>
+      <c r="F541"/>
+      <c r="G541"/>
+      <c r="H541"/>
+      <c r="I541"/>
+      <c r="J541"/>
+      <c r="K541"/>
+      <c r="L541"/>
+      <c r="M541"/>
+      <c r="N541"/>
+      <c r="O541"/>
+      <c r="P541"/>
+      <c r="Q541"/>
+      <c r="U541"/>
+      <c r="V541"/>
+      <c r="W541"/>
+      <c r="X541"/>
+    </row>
+    <row r="542" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D542"/>
+      <c r="E542"/>
+      <c r="F542"/>
+      <c r="G542"/>
+      <c r="H542"/>
+      <c r="I542"/>
+      <c r="J542"/>
+      <c r="K542"/>
+      <c r="L542"/>
+      <c r="M542"/>
+      <c r="N542"/>
+      <c r="O542"/>
+      <c r="P542"/>
+      <c r="Q542"/>
+      <c r="U542"/>
+      <c r="V542"/>
+      <c r="W542"/>
+      <c r="X542"/>
+    </row>
+    <row r="543" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D543"/>
+      <c r="E543"/>
+      <c r="F543"/>
+      <c r="G543"/>
+      <c r="H543"/>
+      <c r="I543"/>
+      <c r="J543"/>
+      <c r="K543"/>
+      <c r="L543"/>
+      <c r="M543"/>
+      <c r="N543"/>
+      <c r="O543"/>
+      <c r="P543"/>
+      <c r="Q543"/>
+      <c r="U543"/>
+      <c r="V543"/>
+      <c r="W543"/>
+      <c r="X543"/>
+    </row>
+    <row r="544" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D544"/>
+      <c r="E544"/>
+      <c r="F544"/>
+      <c r="G544"/>
+      <c r="H544"/>
+      <c r="I544"/>
+      <c r="J544"/>
+      <c r="K544"/>
+      <c r="L544"/>
+      <c r="M544"/>
+      <c r="N544"/>
+      <c r="O544"/>
+      <c r="P544"/>
+      <c r="Q544"/>
+      <c r="U544"/>
+      <c r="V544"/>
+      <c r="W544"/>
+      <c r="X544"/>
+    </row>
+    <row r="545" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D545"/>
+      <c r="E545"/>
+      <c r="F545"/>
+      <c r="G545"/>
+      <c r="H545"/>
+      <c r="I545"/>
+      <c r="J545"/>
+      <c r="K545"/>
+      <c r="L545"/>
+      <c r="M545"/>
+      <c r="N545"/>
+      <c r="O545"/>
+      <c r="P545"/>
+      <c r="Q545"/>
+      <c r="U545"/>
+      <c r="V545"/>
+      <c r="W545"/>
+      <c r="X545"/>
+    </row>
+    <row r="546" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D546"/>
+      <c r="E546"/>
+      <c r="F546"/>
+      <c r="G546"/>
+      <c r="H546"/>
+      <c r="I546"/>
+      <c r="J546"/>
+      <c r="K546"/>
+      <c r="L546"/>
+      <c r="M546"/>
+      <c r="N546"/>
+      <c r="O546"/>
+      <c r="P546"/>
+      <c r="Q546"/>
+      <c r="U546"/>
+      <c r="V546"/>
+      <c r="W546"/>
+      <c r="X546"/>
+    </row>
+    <row r="547" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D547"/>
+      <c r="E547"/>
+      <c r="F547"/>
+      <c r="G547"/>
+      <c r="H547"/>
+      <c r="I547"/>
+      <c r="J547"/>
+      <c r="K547"/>
+      <c r="L547"/>
+      <c r="M547"/>
+      <c r="N547"/>
+      <c r="O547"/>
+      <c r="P547"/>
+      <c r="Q547"/>
+      <c r="U547"/>
+      <c r="V547"/>
+      <c r="W547"/>
+      <c r="X547"/>
+    </row>
+    <row r="548" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D548"/>
+      <c r="E548"/>
+      <c r="F548"/>
+      <c r="G548"/>
+      <c r="H548"/>
+      <c r="I548"/>
+      <c r="J548"/>
+      <c r="K548"/>
+      <c r="L548"/>
+      <c r="M548"/>
+      <c r="N548"/>
+      <c r="O548"/>
+      <c r="P548"/>
+      <c r="Q548"/>
+      <c r="U548"/>
+      <c r="V548"/>
+      <c r="W548"/>
+      <c r="X548"/>
+    </row>
+    <row r="549" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D549"/>
+      <c r="E549"/>
+      <c r="F549"/>
+      <c r="G549"/>
+      <c r="H549"/>
+      <c r="I549"/>
+      <c r="J549"/>
+      <c r="K549"/>
+      <c r="L549"/>
+      <c r="M549"/>
+      <c r="N549"/>
+      <c r="O549"/>
+      <c r="P549"/>
+      <c r="Q549"/>
+      <c r="U549"/>
+      <c r="V549"/>
+      <c r="W549"/>
+      <c r="X549"/>
+    </row>
+    <row r="550" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D550"/>
+      <c r="E550"/>
+      <c r="F550"/>
+      <c r="G550"/>
+      <c r="H550"/>
+      <c r="I550"/>
+      <c r="J550"/>
+      <c r="K550"/>
+      <c r="L550"/>
+      <c r="M550"/>
+      <c r="N550"/>
+      <c r="O550"/>
+      <c r="P550"/>
+      <c r="Q550"/>
+      <c r="U550"/>
+      <c r="V550"/>
+      <c r="W550"/>
+      <c r="X550"/>
+    </row>
+    <row r="551" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D551"/>
+      <c r="E551"/>
+      <c r="F551"/>
+      <c r="G551"/>
+      <c r="H551"/>
+      <c r="I551"/>
+      <c r="J551"/>
+      <c r="K551"/>
+      <c r="L551"/>
+      <c r="M551"/>
+      <c r="N551"/>
+      <c r="O551"/>
+      <c r="P551"/>
+      <c r="Q551"/>
+      <c r="U551"/>
+      <c r="V551"/>
+      <c r="W551"/>
+      <c r="X551"/>
+    </row>
+    <row r="552" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D552"/>
+      <c r="E552"/>
+      <c r="F552"/>
+      <c r="G552"/>
+      <c r="H552"/>
+      <c r="I552"/>
+      <c r="J552"/>
+      <c r="K552"/>
+      <c r="L552"/>
+      <c r="M552"/>
+      <c r="N552"/>
+      <c r="O552"/>
+      <c r="P552"/>
+      <c r="Q552"/>
+      <c r="U552"/>
+      <c r="V552"/>
+      <c r="W552"/>
+      <c r="X552"/>
+    </row>
+    <row r="553" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D553"/>
+      <c r="E553"/>
+      <c r="F553"/>
+      <c r="G553"/>
+      <c r="H553"/>
+      <c r="I553"/>
+      <c r="J553"/>
+      <c r="K553"/>
+      <c r="L553"/>
+      <c r="M553"/>
+      <c r="N553"/>
+      <c r="O553"/>
+      <c r="P553"/>
+      <c r="Q553"/>
+      <c r="U553"/>
+      <c r="V553"/>
+      <c r="W553"/>
+      <c r="X553"/>
+    </row>
+    <row r="554" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D554"/>
+      <c r="E554"/>
+      <c r="F554"/>
+      <c r="G554"/>
+      <c r="H554"/>
+      <c r="I554"/>
+      <c r="J554"/>
+      <c r="K554"/>
+      <c r="L554"/>
+      <c r="M554"/>
+      <c r="N554"/>
+      <c r="O554"/>
+      <c r="P554"/>
+      <c r="Q554"/>
+      <c r="U554"/>
+      <c r="V554"/>
+      <c r="W554"/>
+      <c r="X554"/>
+    </row>
+    <row r="555" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D555"/>
+      <c r="E555"/>
+      <c r="F555"/>
+      <c r="G555"/>
+      <c r="H555"/>
+      <c r="I555"/>
+      <c r="J555"/>
+      <c r="K555"/>
+      <c r="L555"/>
+      <c r="M555"/>
+      <c r="N555"/>
+      <c r="O555"/>
+      <c r="P555"/>
+      <c r="Q555"/>
+      <c r="U555"/>
+      <c r="V555"/>
+      <c r="W555"/>
+      <c r="X555"/>
+    </row>
+    <row r="556" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D556"/>
+      <c r="E556"/>
+      <c r="F556"/>
+      <c r="G556"/>
+      <c r="H556"/>
+      <c r="I556"/>
+      <c r="J556"/>
+      <c r="K556"/>
+      <c r="L556"/>
+      <c r="M556"/>
+      <c r="N556"/>
+      <c r="O556"/>
+      <c r="P556"/>
+      <c r="Q556"/>
+      <c r="U556"/>
+      <c r="V556"/>
+      <c r="W556"/>
+      <c r="X556"/>
+    </row>
+    <row r="557" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D557"/>
+      <c r="E557"/>
+      <c r="F557"/>
+      <c r="G557"/>
+      <c r="H557"/>
+      <c r="I557"/>
+      <c r="J557"/>
+      <c r="K557"/>
+      <c r="L557"/>
+      <c r="M557"/>
+      <c r="N557"/>
+      <c r="O557"/>
+      <c r="P557"/>
+      <c r="Q557"/>
+      <c r="U557"/>
+      <c r="V557"/>
+      <c r="W557"/>
+      <c r="X557"/>
+    </row>
+    <row r="558" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D558"/>
+      <c r="E558"/>
+      <c r="F558"/>
+      <c r="G558"/>
+      <c r="H558"/>
+      <c r="I558"/>
+      <c r="J558"/>
+      <c r="K558"/>
+      <c r="L558"/>
+      <c r="M558"/>
+      <c r="N558"/>
+      <c r="O558"/>
+      <c r="P558"/>
+      <c r="Q558"/>
+      <c r="U558"/>
+      <c r="V558"/>
+      <c r="W558"/>
+      <c r="X558"/>
+    </row>
+    <row r="559" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D559"/>
+      <c r="E559"/>
+      <c r="F559"/>
+      <c r="G559"/>
+      <c r="H559"/>
+      <c r="I559"/>
+      <c r="J559"/>
+      <c r="K559"/>
+      <c r="L559"/>
+      <c r="M559"/>
+      <c r="N559"/>
+      <c r="O559"/>
+      <c r="P559"/>
+      <c r="Q559"/>
+      <c r="U559"/>
+      <c r="V559"/>
+      <c r="W559"/>
+      <c r="X559"/>
+    </row>
+    <row r="560" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D560"/>
+      <c r="E560"/>
+      <c r="F560"/>
+      <c r="G560"/>
+      <c r="H560"/>
+      <c r="I560"/>
+      <c r="J560"/>
+      <c r="K560"/>
+      <c r="L560"/>
+      <c r="M560"/>
+      <c r="N560"/>
+      <c r="O560"/>
+      <c r="P560"/>
+      <c r="Q560"/>
+      <c r="U560"/>
+      <c r="V560"/>
+      <c r="W560"/>
+      <c r="X560"/>
+    </row>
+    <row r="561" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D561"/>
+      <c r="E561"/>
+      <c r="F561"/>
+      <c r="G561"/>
+      <c r="H561"/>
+      <c r="I561"/>
+      <c r="J561"/>
+      <c r="K561"/>
+      <c r="L561"/>
+      <c r="M561"/>
+      <c r="N561"/>
+      <c r="O561"/>
+      <c r="P561"/>
+      <c r="Q561"/>
+      <c r="U561"/>
+      <c r="V561"/>
+      <c r="W561"/>
+      <c r="X561"/>
+    </row>
+    <row r="562" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D562"/>
+      <c r="E562"/>
+      <c r="F562"/>
+      <c r="G562"/>
+      <c r="H562"/>
+      <c r="I562"/>
+      <c r="J562"/>
+      <c r="K562"/>
+      <c r="L562"/>
+      <c r="M562"/>
+      <c r="N562"/>
+      <c r="O562"/>
+      <c r="P562"/>
+      <c r="Q562"/>
+      <c r="U562"/>
+      <c r="V562"/>
+      <c r="W562"/>
+      <c r="X562"/>
+    </row>
+    <row r="563" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D563"/>
+      <c r="E563"/>
+      <c r="F563"/>
+      <c r="G563"/>
+      <c r="H563"/>
+      <c r="I563"/>
+      <c r="J563"/>
+      <c r="K563"/>
+      <c r="L563"/>
+      <c r="M563"/>
+      <c r="N563"/>
+      <c r="O563"/>
+      <c r="P563"/>
+      <c r="Q563"/>
+      <c r="U563"/>
+      <c r="V563"/>
+      <c r="W563"/>
+      <c r="X563"/>
+    </row>
+    <row r="564" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D564"/>
+      <c r="E564"/>
+      <c r="F564"/>
+      <c r="G564"/>
+      <c r="H564"/>
+      <c r="I564"/>
+      <c r="J564"/>
+      <c r="K564"/>
+      <c r="L564"/>
+      <c r="M564"/>
+      <c r="N564"/>
+      <c r="O564"/>
+      <c r="P564"/>
+      <c r="Q564"/>
+      <c r="U564"/>
+      <c r="V564"/>
+      <c r="W564"/>
+      <c r="X564"/>
+    </row>
+    <row r="565" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D565"/>
+      <c r="E565"/>
+      <c r="F565"/>
+      <c r="G565"/>
+      <c r="H565"/>
+      <c r="I565"/>
+      <c r="J565"/>
+      <c r="K565"/>
+      <c r="L565"/>
+      <c r="M565"/>
+      <c r="N565"/>
+      <c r="O565"/>
+      <c r="P565"/>
+      <c r="Q565"/>
+      <c r="U565"/>
+      <c r="V565"/>
+      <c r="W565"/>
+      <c r="X565"/>
+    </row>
+    <row r="566" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D566"/>
+      <c r="E566"/>
+      <c r="F566"/>
+      <c r="G566"/>
+      <c r="H566"/>
+      <c r="I566"/>
+      <c r="J566"/>
+      <c r="K566"/>
+      <c r="L566"/>
+      <c r="M566"/>
+      <c r="N566"/>
+      <c r="O566"/>
+      <c r="P566"/>
+      <c r="Q566"/>
+      <c r="U566"/>
+      <c r="V566"/>
+      <c r="W566"/>
+      <c r="X566"/>
+    </row>
+    <row r="567" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D567"/>
+      <c r="E567"/>
+      <c r="F567"/>
+      <c r="G567"/>
+      <c r="H567"/>
+      <c r="I567"/>
+      <c r="J567"/>
+      <c r="K567"/>
+      <c r="L567"/>
+      <c r="M567"/>
+      <c r="N567"/>
+      <c r="O567"/>
+      <c r="P567"/>
+      <c r="Q567"/>
+      <c r="U567"/>
+      <c r="V567"/>
+      <c r="W567"/>
+      <c r="X567"/>
+    </row>
+    <row r="568" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D568"/>
+      <c r="E568"/>
+      <c r="F568"/>
+      <c r="G568"/>
+      <c r="H568"/>
+      <c r="I568"/>
+      <c r="J568"/>
+      <c r="K568"/>
+      <c r="L568"/>
+      <c r="M568"/>
+      <c r="N568"/>
+      <c r="O568"/>
+      <c r="P568"/>
+      <c r="Q568"/>
+      <c r="U568"/>
+      <c r="V568"/>
+      <c r="W568"/>
+      <c r="X568"/>
+    </row>
+    <row r="569" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D569"/>
+      <c r="E569"/>
+      <c r="F569"/>
+      <c r="G569"/>
+      <c r="H569"/>
+      <c r="I569"/>
+      <c r="J569"/>
+      <c r="K569"/>
+      <c r="L569"/>
+      <c r="M569"/>
+      <c r="N569"/>
+      <c r="O569"/>
+      <c r="P569"/>
+      <c r="Q569"/>
+      <c r="U569"/>
+      <c r="V569"/>
+      <c r="W569"/>
+      <c r="X569"/>
+    </row>
+    <row r="570" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D570"/>
+      <c r="E570"/>
+      <c r="F570"/>
+      <c r="G570"/>
+      <c r="H570"/>
+      <c r="I570"/>
+      <c r="J570"/>
+      <c r="K570"/>
+      <c r="L570"/>
+      <c r="M570"/>
+      <c r="N570"/>
+      <c r="O570"/>
+      <c r="P570"/>
+      <c r="Q570"/>
+      <c r="U570"/>
+      <c r="V570"/>
+      <c r="W570"/>
+      <c r="X570"/>
+    </row>
+    <row r="571" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D571"/>
+      <c r="E571"/>
+      <c r="F571"/>
+      <c r="G571"/>
+      <c r="H571"/>
+      <c r="I571"/>
+      <c r="J571"/>
+      <c r="K571"/>
+      <c r="L571"/>
+      <c r="M571"/>
+      <c r="N571"/>
+      <c r="O571"/>
+      <c r="P571"/>
+      <c r="Q571"/>
+      <c r="U571"/>
+      <c r="V571"/>
+      <c r="W571"/>
+      <c r="X571"/>
+    </row>
+    <row r="572" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D572"/>
+      <c r="E572"/>
+      <c r="F572"/>
+      <c r="G572"/>
+      <c r="H572"/>
+      <c r="I572"/>
+      <c r="J572"/>
+      <c r="K572"/>
+      <c r="L572"/>
+      <c r="M572"/>
+      <c r="N572"/>
+      <c r="O572"/>
+      <c r="P572"/>
+      <c r="Q572"/>
+      <c r="U572"/>
+      <c r="V572"/>
+      <c r="W572"/>
+      <c r="X572"/>
+    </row>
+    <row r="573" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D573"/>
+      <c r="E573"/>
+      <c r="F573"/>
+      <c r="G573"/>
+      <c r="H573"/>
+      <c r="I573"/>
+      <c r="J573"/>
+      <c r="K573"/>
+      <c r="L573"/>
+      <c r="M573"/>
+      <c r="N573"/>
+      <c r="O573"/>
+      <c r="P573"/>
+      <c r="Q573"/>
+      <c r="U573"/>
+      <c r="V573"/>
+      <c r="W573"/>
+      <c r="X573"/>
+    </row>
+    <row r="574" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D574"/>
+      <c r="E574"/>
+      <c r="F574"/>
+      <c r="G574"/>
+      <c r="H574"/>
+      <c r="I574"/>
+      <c r="J574"/>
+      <c r="K574"/>
+      <c r="L574"/>
+      <c r="M574"/>
+      <c r="N574"/>
+      <c r="O574"/>
+      <c r="P574"/>
+      <c r="Q574"/>
+      <c r="U574"/>
+      <c r="V574"/>
+      <c r="W574"/>
+      <c r="X574"/>
+    </row>
+    <row r="575" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D575"/>
+      <c r="E575"/>
+      <c r="F575"/>
+      <c r="G575"/>
+      <c r="H575"/>
+      <c r="I575"/>
+      <c r="J575"/>
+      <c r="K575"/>
+      <c r="L575"/>
+      <c r="M575"/>
+      <c r="N575"/>
+      <c r="O575"/>
+      <c r="P575"/>
+      <c r="Q575"/>
+      <c r="U575"/>
+      <c r="V575"/>
+      <c r="W575"/>
+      <c r="X575"/>
+    </row>
+    <row r="576" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D576"/>
+      <c r="E576"/>
+      <c r="F576"/>
+      <c r="G576"/>
+      <c r="H576"/>
+      <c r="I576"/>
+      <c r="J576"/>
+      <c r="K576"/>
+      <c r="L576"/>
+      <c r="M576"/>
+      <c r="N576"/>
+      <c r="O576"/>
+      <c r="P576"/>
+      <c r="Q576"/>
+      <c r="U576"/>
+      <c r="V576"/>
+      <c r="W576"/>
+      <c r="X576"/>
+    </row>
+    <row r="577" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D577"/>
+      <c r="E577"/>
+      <c r="F577"/>
+      <c r="G577"/>
+      <c r="H577"/>
+      <c r="I577"/>
+      <c r="J577"/>
+      <c r="K577"/>
+      <c r="L577"/>
+      <c r="M577"/>
+      <c r="N577"/>
+      <c r="O577"/>
+      <c r="P577"/>
+      <c r="Q577"/>
+      <c r="U577"/>
+      <c r="V577"/>
+      <c r="W577"/>
+      <c r="X577"/>
+    </row>
+    <row r="578" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D578"/>
+      <c r="E578"/>
+      <c r="F578"/>
+      <c r="G578"/>
+      <c r="H578"/>
+      <c r="I578"/>
+      <c r="J578"/>
+      <c r="K578"/>
+      <c r="L578"/>
+      <c r="M578"/>
+      <c r="N578"/>
+      <c r="O578"/>
+      <c r="P578"/>
+      <c r="Q578"/>
+      <c r="U578"/>
+      <c r="V578"/>
+      <c r="W578"/>
+      <c r="X578"/>
+    </row>
+    <row r="579" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D579"/>
+      <c r="E579"/>
+      <c r="F579"/>
+      <c r="G579"/>
+      <c r="H579"/>
+      <c r="I579"/>
+      <c r="J579"/>
+      <c r="K579"/>
+      <c r="L579"/>
+      <c r="M579"/>
+      <c r="N579"/>
+      <c r="O579"/>
+      <c r="P579"/>
+      <c r="Q579"/>
+      <c r="U579"/>
+      <c r="V579"/>
+      <c r="W579"/>
+      <c r="X579"/>
+    </row>
+    <row r="580" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D580"/>
+      <c r="E580"/>
+      <c r="F580"/>
+      <c r="G580"/>
+      <c r="H580"/>
+      <c r="I580"/>
+      <c r="J580"/>
+      <c r="K580"/>
+      <c r="L580"/>
+      <c r="M580"/>
+      <c r="N580"/>
+      <c r="O580"/>
+      <c r="P580"/>
+      <c r="Q580"/>
+      <c r="U580"/>
+      <c r="V580"/>
+      <c r="W580"/>
+      <c r="X580"/>
+    </row>
+    <row r="581" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D581"/>
+      <c r="E581"/>
+      <c r="F581"/>
+      <c r="G581"/>
+      <c r="H581"/>
+      <c r="I581"/>
+      <c r="J581"/>
+      <c r="K581"/>
+      <c r="L581"/>
+      <c r="M581"/>
+      <c r="N581"/>
+      <c r="O581"/>
+      <c r="P581"/>
+      <c r="Q581"/>
+      <c r="U581"/>
+      <c r="V581"/>
+      <c r="W581"/>
+      <c r="X581"/>
+    </row>
+    <row r="582" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D582"/>
+      <c r="E582"/>
+      <c r="F582"/>
+      <c r="G582"/>
+      <c r="H582"/>
+      <c r="I582"/>
+      <c r="J582"/>
+      <c r="K582"/>
+      <c r="L582"/>
+      <c r="M582"/>
+      <c r="N582"/>
+      <c r="O582"/>
+      <c r="P582"/>
+      <c r="Q582"/>
+      <c r="U582"/>
+      <c r="V582"/>
+      <c r="W582"/>
+      <c r="X582"/>
+    </row>
+    <row r="583" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D583"/>
+      <c r="E583"/>
+      <c r="F583"/>
+      <c r="G583"/>
+      <c r="H583"/>
+      <c r="I583"/>
+      <c r="J583"/>
+      <c r="K583"/>
+      <c r="L583"/>
+      <c r="M583"/>
+      <c r="N583"/>
+      <c r="O583"/>
+      <c r="P583"/>
+      <c r="Q583"/>
+      <c r="U583"/>
+      <c r="V583"/>
+      <c r="W583"/>
+      <c r="X583"/>
+    </row>
+    <row r="584" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D584"/>
+      <c r="E584"/>
+      <c r="F584"/>
+      <c r="G584"/>
+      <c r="H584"/>
+      <c r="I584"/>
+      <c r="J584"/>
+      <c r="K584"/>
+      <c r="L584"/>
+      <c r="M584"/>
+      <c r="N584"/>
+      <c r="O584"/>
+      <c r="P584"/>
+      <c r="Q584"/>
+      <c r="U584"/>
+      <c r="V584"/>
+      <c r="W584"/>
+      <c r="X584"/>
+    </row>
+    <row r="585" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D585"/>
+      <c r="E585"/>
+      <c r="F585"/>
+      <c r="G585"/>
+      <c r="H585"/>
+      <c r="I585"/>
+      <c r="J585"/>
+      <c r="K585"/>
+      <c r="L585"/>
+      <c r="M585"/>
+      <c r="N585"/>
+      <c r="O585"/>
+      <c r="P585"/>
+      <c r="Q585"/>
+      <c r="U585"/>
+      <c r="V585"/>
+      <c r="W585"/>
+      <c r="X585"/>
+    </row>
+    <row r="586" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D586"/>
+      <c r="E586"/>
+      <c r="F586"/>
+      <c r="G586"/>
+      <c r="H586"/>
+      <c r="I586"/>
+      <c r="J586"/>
+      <c r="K586"/>
+      <c r="L586"/>
+      <c r="M586"/>
+      <c r="N586"/>
+      <c r="O586"/>
+      <c r="P586"/>
+      <c r="Q586"/>
+      <c r="U586"/>
+      <c r="V586"/>
+      <c r="W586"/>
+      <c r="X586"/>
+    </row>
+    <row r="587" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D587"/>
+      <c r="E587"/>
+      <c r="F587"/>
+      <c r="G587"/>
+      <c r="H587"/>
+      <c r="I587"/>
+      <c r="J587"/>
+      <c r="K587"/>
+      <c r="L587"/>
+      <c r="M587"/>
+      <c r="N587"/>
+      <c r="O587"/>
+      <c r="P587"/>
+      <c r="Q587"/>
+      <c r="U587"/>
+      <c r="V587"/>
+      <c r="W587"/>
+      <c r="X587"/>
+    </row>
+    <row r="588" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D588"/>
+      <c r="E588"/>
+      <c r="F588"/>
+      <c r="G588"/>
+      <c r="H588"/>
+      <c r="I588"/>
+      <c r="J588"/>
+      <c r="K588"/>
+      <c r="L588"/>
+      <c r="M588"/>
+      <c r="N588"/>
+      <c r="O588"/>
+      <c r="P588"/>
+      <c r="Q588"/>
+      <c r="U588"/>
+      <c r="V588"/>
+      <c r="W588"/>
+      <c r="X588"/>
+    </row>
+    <row r="589" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D589"/>
+      <c r="E589"/>
+      <c r="F589"/>
+      <c r="G589"/>
+      <c r="H589"/>
+      <c r="I589"/>
+      <c r="J589"/>
+      <c r="K589"/>
+      <c r="L589"/>
+      <c r="M589"/>
+      <c r="N589"/>
+      <c r="O589"/>
+      <c r="P589"/>
+      <c r="Q589"/>
+      <c r="U589"/>
+      <c r="V589"/>
+      <c r="W589"/>
+      <c r="X589"/>
+    </row>
+    <row r="590" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D590"/>
+      <c r="E590"/>
+      <c r="F590"/>
+      <c r="G590"/>
+      <c r="H590"/>
+      <c r="I590"/>
+      <c r="J590"/>
+      <c r="K590"/>
+      <c r="L590"/>
+      <c r="M590"/>
+      <c r="N590"/>
+      <c r="O590"/>
+      <c r="P590"/>
+      <c r="Q590"/>
+      <c r="U590"/>
+      <c r="V590"/>
+      <c r="W590"/>
+      <c r="X590"/>
+    </row>
+    <row r="591" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D591"/>
+      <c r="E591"/>
+      <c r="F591"/>
+      <c r="G591"/>
+      <c r="H591"/>
+      <c r="I591"/>
+      <c r="J591"/>
+      <c r="K591"/>
+      <c r="L591"/>
+      <c r="M591"/>
+      <c r="N591"/>
+      <c r="O591"/>
+      <c r="P591"/>
+      <c r="Q591"/>
+      <c r="U591"/>
+      <c r="V591"/>
+      <c r="W591"/>
+      <c r="X591"/>
+    </row>
+    <row r="592" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D592"/>
+      <c r="E592"/>
+      <c r="F592"/>
+      <c r="G592"/>
+      <c r="H592"/>
+      <c r="I592"/>
+      <c r="J592"/>
+      <c r="K592"/>
+      <c r="L592"/>
+      <c r="M592"/>
+      <c r="N592"/>
+      <c r="O592"/>
+      <c r="P592"/>
+      <c r="Q592"/>
+      <c r="U592"/>
+      <c r="V592"/>
+      <c r="W592"/>
+      <c r="X592"/>
+    </row>
+    <row r="593" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D593"/>
+      <c r="E593"/>
+      <c r="F593"/>
+      <c r="G593"/>
+      <c r="H593"/>
+      <c r="I593"/>
+      <c r="J593"/>
+      <c r="K593"/>
+      <c r="L593"/>
+      <c r="M593"/>
+      <c r="N593"/>
+      <c r="O593"/>
+      <c r="P593"/>
+      <c r="Q593"/>
+      <c r="U593"/>
+      <c r="V593"/>
+      <c r="W593"/>
+      <c r="X593"/>
+    </row>
+    <row r="594" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D594"/>
+      <c r="E594"/>
+      <c r="F594"/>
+      <c r="G594"/>
+      <c r="H594"/>
+      <c r="I594"/>
+      <c r="J594"/>
+      <c r="K594"/>
+      <c r="L594"/>
+      <c r="M594"/>
+      <c r="N594"/>
+      <c r="O594"/>
+      <c r="P594"/>
+      <c r="Q594"/>
+      <c r="U594"/>
+      <c r="V594"/>
+      <c r="W594"/>
+      <c r="X594"/>
+    </row>
+    <row r="595" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D595"/>
+      <c r="E595"/>
+      <c r="F595"/>
+      <c r="G595"/>
+      <c r="H595"/>
+      <c r="I595"/>
+      <c r="J595"/>
+      <c r="K595"/>
+      <c r="L595"/>
+      <c r="M595"/>
+      <c r="N595"/>
+      <c r="O595"/>
+      <c r="P595"/>
+      <c r="Q595"/>
+      <c r="U595"/>
+      <c r="V595"/>
+      <c r="W595"/>
+      <c r="X595"/>
+    </row>
+    <row r="596" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D596"/>
+      <c r="E596"/>
+      <c r="F596"/>
+      <c r="G596"/>
+      <c r="H596"/>
+      <c r="I596"/>
+      <c r="J596"/>
+      <c r="K596"/>
+      <c r="L596"/>
+      <c r="M596"/>
+      <c r="N596"/>
+      <c r="O596"/>
+      <c r="P596"/>
+      <c r="Q596"/>
+      <c r="U596"/>
+      <c r="V596"/>
+      <c r="W596"/>
+      <c r="X596"/>
+    </row>
+    <row r="597" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D597"/>
+      <c r="E597"/>
+      <c r="F597"/>
+      <c r="G597"/>
+      <c r="H597"/>
+      <c r="I597"/>
+      <c r="J597"/>
+      <c r="K597"/>
+      <c r="L597"/>
+      <c r="M597"/>
+      <c r="N597"/>
+      <c r="O597"/>
+      <c r="P597"/>
+      <c r="Q597"/>
+      <c r="U597"/>
+      <c r="V597"/>
+      <c r="W597"/>
+      <c r="X597"/>
+    </row>
+    <row r="598" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D598"/>
+      <c r="E598"/>
+      <c r="F598"/>
+      <c r="G598"/>
+      <c r="H598"/>
+      <c r="I598"/>
+      <c r="J598"/>
+      <c r="K598"/>
+      <c r="L598"/>
+      <c r="M598"/>
+      <c r="N598"/>
+      <c r="O598"/>
+      <c r="P598"/>
+      <c r="Q598"/>
+      <c r="U598"/>
+      <c r="V598"/>
+      <c r="W598"/>
+      <c r="X598"/>
+    </row>
+    <row r="599" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D599"/>
+      <c r="E599"/>
+      <c r="F599"/>
+      <c r="G599"/>
+      <c r="H599"/>
+      <c r="I599"/>
+      <c r="J599"/>
+      <c r="K599"/>
+      <c r="L599"/>
+      <c r="M599"/>
+      <c r="N599"/>
+      <c r="O599"/>
+      <c r="P599"/>
+      <c r="Q599"/>
+      <c r="U599"/>
+      <c r="V599"/>
+      <c r="W599"/>
+      <c r="X599"/>
+    </row>
+    <row r="600" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D600"/>
+      <c r="E600"/>
+      <c r="F600"/>
+      <c r="G600"/>
+      <c r="H600"/>
+      <c r="I600"/>
+      <c r="J600"/>
+      <c r="K600"/>
+      <c r="L600"/>
+      <c r="M600"/>
+      <c r="N600"/>
+      <c r="O600"/>
+      <c r="P600"/>
+      <c r="Q600"/>
+      <c r="U600"/>
+      <c r="V600"/>
+      <c r="W600"/>
+      <c r="X600"/>
+    </row>
+    <row r="601" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D601"/>
+      <c r="E601"/>
+      <c r="F601"/>
+      <c r="G601"/>
+      <c r="H601"/>
+      <c r="I601"/>
+      <c r="J601"/>
+      <c r="K601"/>
+      <c r="L601"/>
+      <c r="M601"/>
+      <c r="N601"/>
+      <c r="O601"/>
+      <c r="P601"/>
+      <c r="Q601"/>
+      <c r="U601"/>
+      <c r="V601"/>
+      <c r="W601"/>
+      <c r="X601"/>
+    </row>
+    <row r="602" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D602"/>
+      <c r="E602"/>
+      <c r="F602"/>
+      <c r="G602"/>
+      <c r="H602"/>
+      <c r="I602"/>
+      <c r="J602"/>
+      <c r="K602"/>
+      <c r="L602"/>
+      <c r="M602"/>
+      <c r="N602"/>
+      <c r="O602"/>
+      <c r="P602"/>
+      <c r="Q602"/>
+      <c r="U602"/>
+      <c r="V602"/>
+      <c r="W602"/>
+      <c r="X602"/>
+    </row>
+    <row r="603" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D603"/>
+      <c r="E603"/>
+      <c r="F603"/>
+      <c r="G603"/>
+      <c r="H603"/>
+      <c r="I603"/>
+      <c r="J603"/>
+      <c r="K603"/>
+      <c r="L603"/>
+      <c r="M603"/>
+      <c r="N603"/>
+      <c r="O603"/>
+      <c r="P603"/>
+      <c r="Q603"/>
+      <c r="U603"/>
+      <c r="V603"/>
+      <c r="W603"/>
+      <c r="X603"/>
+    </row>
+    <row r="604" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D604"/>
+      <c r="E604"/>
+      <c r="F604"/>
+      <c r="G604"/>
+      <c r="H604"/>
+      <c r="I604"/>
+      <c r="J604"/>
+      <c r="K604"/>
+      <c r="L604"/>
+      <c r="M604"/>
+      <c r="N604"/>
+      <c r="O604"/>
+      <c r="P604"/>
+      <c r="Q604"/>
+      <c r="U604"/>
+      <c r="V604"/>
+      <c r="W604"/>
+      <c r="X604"/>
+    </row>
+    <row r="605" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D605"/>
+      <c r="E605"/>
+      <c r="F605"/>
+      <c r="G605"/>
+      <c r="H605"/>
+      <c r="I605"/>
+      <c r="J605"/>
+      <c r="K605"/>
+      <c r="L605"/>
+      <c r="M605"/>
+      <c r="N605"/>
+      <c r="O605"/>
+      <c r="P605"/>
+      <c r="Q605"/>
+      <c r="U605"/>
+      <c r="V605"/>
+      <c r="W605"/>
+      <c r="X605"/>
+    </row>
+    <row r="606" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D606"/>
+      <c r="E606"/>
+      <c r="F606"/>
+      <c r="G606"/>
+      <c r="H606"/>
+      <c r="I606"/>
+      <c r="J606"/>
+      <c r="K606"/>
+      <c r="L606"/>
+      <c r="M606"/>
+      <c r="N606"/>
+      <c r="O606"/>
+      <c r="P606"/>
+      <c r="Q606"/>
+      <c r="U606"/>
+      <c r="V606"/>
+      <c r="W606"/>
+      <c r="X606"/>
+    </row>
+    <row r="607" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D607"/>
+      <c r="E607"/>
+      <c r="F607"/>
+      <c r="G607"/>
+      <c r="H607"/>
+      <c r="I607"/>
+      <c r="J607"/>
+      <c r="K607"/>
+      <c r="L607"/>
+      <c r="M607"/>
+      <c r="N607"/>
+      <c r="O607"/>
+      <c r="P607"/>
+      <c r="Q607"/>
+      <c r="U607"/>
+      <c r="V607"/>
+      <c r="W607"/>
+      <c r="X607"/>
+    </row>
+    <row r="608" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D608"/>
+      <c r="E608"/>
+      <c r="F608"/>
+      <c r="G608"/>
+      <c r="H608"/>
+      <c r="I608"/>
+      <c r="J608"/>
+      <c r="K608"/>
+      <c r="L608"/>
+      <c r="M608"/>
+      <c r="N608"/>
+      <c r="O608"/>
+      <c r="P608"/>
+      <c r="Q608"/>
+      <c r="U608"/>
+      <c r="V608"/>
+      <c r="W608"/>
+      <c r="X608"/>
+    </row>
+    <row r="609" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D609"/>
+      <c r="E609"/>
+      <c r="F609"/>
+      <c r="G609"/>
+      <c r="H609"/>
+      <c r="I609"/>
+      <c r="J609"/>
+      <c r="K609"/>
+      <c r="L609"/>
+      <c r="M609"/>
+      <c r="N609"/>
+      <c r="O609"/>
+      <c r="P609"/>
+      <c r="Q609"/>
+      <c r="U609"/>
+      <c r="V609"/>
+      <c r="W609"/>
+      <c r="X609"/>
+    </row>
+    <row r="610" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D610"/>
+      <c r="E610"/>
+      <c r="F610"/>
+      <c r="G610"/>
+      <c r="H610"/>
+      <c r="I610"/>
+      <c r="J610"/>
+      <c r="K610"/>
+      <c r="L610"/>
+      <c r="M610"/>
+      <c r="N610"/>
+      <c r="O610"/>
+      <c r="P610"/>
+      <c r="Q610"/>
+      <c r="U610"/>
+      <c r="V610"/>
+      <c r="W610"/>
+      <c r="X610"/>
+    </row>
+    <row r="611" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D611"/>
+      <c r="E611"/>
+      <c r="F611"/>
+      <c r="G611"/>
+      <c r="H611"/>
+      <c r="I611"/>
+      <c r="J611"/>
+      <c r="K611"/>
+      <c r="L611"/>
+      <c r="M611"/>
+      <c r="N611"/>
+      <c r="O611"/>
+      <c r="P611"/>
+      <c r="Q611"/>
+      <c r="U611"/>
+      <c r="V611"/>
+      <c r="W611"/>
+      <c r="X611"/>
+    </row>
+    <row r="612" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D612"/>
+      <c r="E612"/>
+      <c r="F612"/>
+      <c r="G612"/>
+      <c r="H612"/>
+      <c r="I612"/>
+      <c r="J612"/>
+      <c r="K612"/>
+      <c r="L612"/>
+      <c r="M612"/>
+      <c r="N612"/>
+      <c r="O612"/>
+      <c r="P612"/>
+      <c r="Q612"/>
+      <c r="U612"/>
+      <c r="V612"/>
+      <c r="W612"/>
+      <c r="X612"/>
+    </row>
+    <row r="613" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D613"/>
+      <c r="E613"/>
+      <c r="F613"/>
+      <c r="G613"/>
+      <c r="H613"/>
+      <c r="I613"/>
+      <c r="J613"/>
+      <c r="K613"/>
+      <c r="L613"/>
+      <c r="M613"/>
+      <c r="N613"/>
+      <c r="O613"/>
+      <c r="P613"/>
+      <c r="Q613"/>
+      <c r="U613"/>
+      <c r="V613"/>
+      <c r="W613"/>
+      <c r="X613"/>
+    </row>
+    <row r="614" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D614"/>
+      <c r="E614"/>
+      <c r="F614"/>
+      <c r="G614"/>
+      <c r="H614"/>
+      <c r="I614"/>
+      <c r="J614"/>
+      <c r="K614"/>
+      <c r="L614"/>
+      <c r="M614"/>
+      <c r="N614"/>
+      <c r="O614"/>
+      <c r="P614"/>
+      <c r="Q614"/>
+      <c r="U614"/>
+      <c r="V614"/>
+      <c r="W614"/>
+      <c r="X614"/>
+    </row>
+    <row r="615" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D615"/>
+      <c r="E615"/>
+      <c r="F615"/>
+      <c r="G615"/>
+      <c r="H615"/>
+      <c r="I615"/>
+      <c r="J615"/>
+      <c r="K615"/>
+      <c r="L615"/>
+      <c r="M615"/>
+      <c r="N615"/>
+      <c r="O615"/>
+      <c r="P615"/>
+      <c r="Q615"/>
+      <c r="U615"/>
+      <c r="V615"/>
+      <c r="W615"/>
+      <c r="X615"/>
+    </row>
+    <row r="616" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D616"/>
+      <c r="E616"/>
+      <c r="F616"/>
+      <c r="G616"/>
+      <c r="H616"/>
+      <c r="I616"/>
+      <c r="J616"/>
+      <c r="K616"/>
+      <c r="L616"/>
+      <c r="M616"/>
+      <c r="N616"/>
+      <c r="O616"/>
+      <c r="P616"/>
+      <c r="Q616"/>
+      <c r="U616"/>
+      <c r="V616"/>
+      <c r="W616"/>
+      <c r="X616"/>
+    </row>
+    <row r="617" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D617"/>
+      <c r="E617"/>
+      <c r="F617"/>
+      <c r="G617"/>
+      <c r="H617"/>
+      <c r="I617"/>
+      <c r="J617"/>
+      <c r="K617"/>
+      <c r="L617"/>
+      <c r="M617"/>
+      <c r="N617"/>
+      <c r="O617"/>
+      <c r="P617"/>
+      <c r="Q617"/>
+      <c r="U617"/>
+      <c r="V617"/>
+      <c r="W617"/>
+      <c r="X617"/>
+    </row>
+    <row r="618" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D618"/>
+      <c r="E618"/>
+      <c r="F618"/>
+      <c r="G618"/>
+      <c r="H618"/>
+      <c r="I618"/>
+      <c r="J618"/>
+      <c r="K618"/>
+      <c r="L618"/>
+      <c r="M618"/>
+      <c r="N618"/>
+      <c r="O618"/>
+      <c r="P618"/>
+      <c r="Q618"/>
+      <c r="U618"/>
+      <c r="V618"/>
+      <c r="W618"/>
+      <c r="X618"/>
+    </row>
+    <row r="619" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D619"/>
+      <c r="E619"/>
+      <c r="F619"/>
+      <c r="G619"/>
+      <c r="H619"/>
+      <c r="I619"/>
+      <c r="J619"/>
+      <c r="K619"/>
+      <c r="L619"/>
+      <c r="M619"/>
+      <c r="N619"/>
+      <c r="O619"/>
+      <c r="P619"/>
+      <c r="Q619"/>
+      <c r="U619"/>
+      <c r="V619"/>
+      <c r="W619"/>
+      <c r="X619"/>
+    </row>
+    <row r="620" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D620"/>
+      <c r="E620"/>
+      <c r="F620"/>
+      <c r="G620"/>
+      <c r="H620"/>
+      <c r="I620"/>
+      <c r="J620"/>
+      <c r="K620"/>
+      <c r="L620"/>
+      <c r="M620"/>
+      <c r="N620"/>
+      <c r="O620"/>
+      <c r="P620"/>
+      <c r="Q620"/>
+      <c r="U620"/>
+      <c r="V620"/>
+      <c r="W620"/>
+      <c r="X620"/>
+    </row>
+    <row r="621" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D621"/>
+      <c r="E621"/>
+      <c r="F621"/>
+      <c r="G621"/>
+      <c r="H621"/>
+      <c r="I621"/>
+      <c r="J621"/>
+      <c r="K621"/>
+      <c r="L621"/>
+      <c r="M621"/>
+      <c r="N621"/>
+      <c r="O621"/>
+      <c r="P621"/>
+      <c r="Q621"/>
+      <c r="U621"/>
+      <c r="V621"/>
+      <c r="W621"/>
+      <c r="X621"/>
+    </row>
+    <row r="622" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D622"/>
+      <c r="E622"/>
+      <c r="F622"/>
+      <c r="G622"/>
+      <c r="H622"/>
+      <c r="I622"/>
+      <c r="J622"/>
+      <c r="K622"/>
+      <c r="L622"/>
+      <c r="M622"/>
+      <c r="N622"/>
+      <c r="O622"/>
+      <c r="P622"/>
+      <c r="Q622"/>
+      <c r="U622"/>
+      <c r="V622"/>
+      <c r="W622"/>
+      <c r="X622"/>
+    </row>
+    <row r="623" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D623"/>
+      <c r="E623"/>
+      <c r="F623"/>
+      <c r="G623"/>
+      <c r="H623"/>
+      <c r="I623"/>
+      <c r="J623"/>
+      <c r="K623"/>
+      <c r="L623"/>
+      <c r="M623"/>
+      <c r="N623"/>
+      <c r="O623"/>
+      <c r="P623"/>
+      <c r="Q623"/>
+      <c r="U623"/>
+      <c r="V623"/>
+      <c r="W623"/>
+      <c r="X623"/>
+    </row>
+    <row r="624" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D624"/>
+      <c r="E624"/>
+      <c r="F624"/>
+      <c r="G624"/>
+      <c r="H624"/>
+      <c r="I624"/>
+      <c r="J624"/>
+      <c r="K624"/>
+      <c r="L624"/>
+      <c r="M624"/>
+      <c r="N624"/>
+      <c r="O624"/>
+      <c r="P624"/>
+      <c r="Q624"/>
+      <c r="U624"/>
+      <c r="V624"/>
+      <c r="W624"/>
+      <c r="X624"/>
+    </row>
+    <row r="625" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D625"/>
+      <c r="E625"/>
+      <c r="F625"/>
+      <c r="G625"/>
+      <c r="H625"/>
+      <c r="I625"/>
+      <c r="J625"/>
+      <c r="K625"/>
+      <c r="L625"/>
+      <c r="M625"/>
+      <c r="N625"/>
+      <c r="O625"/>
+      <c r="P625"/>
+      <c r="Q625"/>
+      <c r="U625"/>
+      <c r="V625"/>
+      <c r="W625"/>
+      <c r="X625"/>
+    </row>
+    <row r="626" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D626"/>
+      <c r="E626"/>
+      <c r="F626"/>
+      <c r="G626"/>
+      <c r="H626"/>
+      <c r="I626"/>
+      <c r="J626"/>
+      <c r="K626"/>
+      <c r="L626"/>
+      <c r="M626"/>
+      <c r="N626"/>
+      <c r="O626"/>
+      <c r="P626"/>
+      <c r="Q626"/>
+      <c r="U626"/>
+      <c r="V626"/>
+      <c r="W626"/>
+      <c r="X626"/>
+    </row>
+    <row r="627" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D627"/>
+      <c r="E627"/>
+      <c r="F627"/>
+      <c r="G627"/>
+      <c r="H627"/>
+      <c r="I627"/>
+      <c r="J627"/>
+      <c r="K627"/>
+      <c r="L627"/>
+      <c r="M627"/>
+      <c r="N627"/>
+      <c r="O627"/>
+      <c r="P627"/>
+      <c r="Q627"/>
+      <c r="U627"/>
+      <c r="V627"/>
+      <c r="W627"/>
+      <c r="X627"/>
+    </row>
+    <row r="628" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D628"/>
+      <c r="E628"/>
+      <c r="F628"/>
+      <c r="G628"/>
+      <c r="H628"/>
+      <c r="I628"/>
+      <c r="J628"/>
+      <c r="K628"/>
+      <c r="L628"/>
+      <c r="M628"/>
+      <c r="N628"/>
+      <c r="O628"/>
+      <c r="P628"/>
+      <c r="Q628"/>
+      <c r="U628"/>
+      <c r="V628"/>
+      <c r="W628"/>
+      <c r="X628"/>
+    </row>
+    <row r="629" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D629"/>
+      <c r="E629"/>
+      <c r="F629"/>
+      <c r="G629"/>
+      <c r="H629"/>
+      <c r="I629"/>
+      <c r="J629"/>
+      <c r="K629"/>
+      <c r="L629"/>
+      <c r="M629"/>
+      <c r="N629"/>
+      <c r="O629"/>
+      <c r="P629"/>
+      <c r="Q629"/>
+      <c r="U629"/>
+      <c r="V629"/>
+      <c r="W629"/>
+      <c r="X629"/>
+    </row>
+    <row r="630" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D630"/>
+      <c r="E630"/>
+      <c r="F630"/>
+      <c r="G630"/>
+      <c r="H630"/>
+      <c r="I630"/>
+      <c r="J630"/>
+      <c r="K630"/>
+      <c r="L630"/>
+      <c r="M630"/>
+      <c r="N630"/>
+      <c r="O630"/>
+      <c r="P630"/>
+      <c r="Q630"/>
+      <c r="U630"/>
+      <c r="V630"/>
+      <c r="W630"/>
+      <c r="X630"/>
+    </row>
+    <row r="631" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D631"/>
+      <c r="E631"/>
+      <c r="F631"/>
+      <c r="G631"/>
+      <c r="H631"/>
+      <c r="I631"/>
+      <c r="J631"/>
+      <c r="K631"/>
+      <c r="L631"/>
+      <c r="M631"/>
+      <c r="N631"/>
+      <c r="O631"/>
+      <c r="P631"/>
+      <c r="Q631"/>
+      <c r="U631"/>
+      <c r="V631"/>
+      <c r="W631"/>
+      <c r="X631"/>
+    </row>
+    <row r="632" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D632"/>
+      <c r="E632"/>
+      <c r="F632"/>
+      <c r="G632"/>
+      <c r="H632"/>
+      <c r="I632"/>
+      <c r="J632"/>
+      <c r="K632"/>
+      <c r="L632"/>
+      <c r="M632"/>
+      <c r="N632"/>
+      <c r="O632"/>
+      <c r="P632"/>
+      <c r="Q632"/>
+      <c r="U632"/>
+      <c r="V632"/>
+      <c r="W632"/>
+      <c r="X632"/>
+    </row>
+    <row r="633" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D633"/>
+      <c r="E633"/>
+      <c r="F633"/>
+      <c r="G633"/>
+      <c r="H633"/>
+      <c r="I633"/>
+      <c r="J633"/>
+      <c r="K633"/>
+      <c r="L633"/>
+      <c r="M633"/>
+      <c r="N633"/>
+      <c r="O633"/>
+      <c r="P633"/>
+      <c r="Q633"/>
+      <c r="U633"/>
+      <c r="V633"/>
+      <c r="W633"/>
+      <c r="X633"/>
+    </row>
+    <row r="634" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D634"/>
+      <c r="E634"/>
+      <c r="F634"/>
+      <c r="G634"/>
+      <c r="H634"/>
+      <c r="I634"/>
+      <c r="J634"/>
+      <c r="K634"/>
+      <c r="L634"/>
+      <c r="M634"/>
+      <c r="N634"/>
+      <c r="O634"/>
+      <c r="P634"/>
+      <c r="Q634"/>
+      <c r="U634"/>
+      <c r="V634"/>
+      <c r="W634"/>
+      <c r="X634"/>
+    </row>
+    <row r="635" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D635"/>
+      <c r="E635"/>
+      <c r="F635"/>
+      <c r="G635"/>
+      <c r="H635"/>
+      <c r="I635"/>
+      <c r="J635"/>
+      <c r="K635"/>
+      <c r="L635"/>
+      <c r="M635"/>
+      <c r="N635"/>
+      <c r="O635"/>
+      <c r="P635"/>
+      <c r="Q635"/>
+      <c r="U635"/>
+      <c r="V635"/>
+      <c r="W635"/>
+      <c r="X635"/>
+    </row>
+    <row r="636" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D636"/>
+      <c r="E636"/>
+      <c r="F636"/>
+      <c r="G636"/>
+      <c r="H636"/>
+      <c r="I636"/>
+      <c r="J636"/>
+      <c r="K636"/>
+      <c r="L636"/>
+      <c r="M636"/>
+      <c r="N636"/>
+      <c r="O636"/>
+      <c r="P636"/>
+      <c r="Q636"/>
+      <c r="U636"/>
+      <c r="V636"/>
+      <c r="W636"/>
+      <c r="X636"/>
+    </row>
+    <row r="637" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D637"/>
+      <c r="E637"/>
+      <c r="F637"/>
+      <c r="G637"/>
+      <c r="H637"/>
+      <c r="I637"/>
+      <c r="J637"/>
+      <c r="K637"/>
+      <c r="L637"/>
+      <c r="M637"/>
+      <c r="N637"/>
+      <c r="O637"/>
+      <c r="P637"/>
+      <c r="Q637"/>
+      <c r="U637"/>
+      <c r="V637"/>
+      <c r="W637"/>
+      <c r="X637"/>
+    </row>
+    <row r="638" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D638"/>
+      <c r="E638"/>
+      <c r="F638"/>
+      <c r="G638"/>
+      <c r="H638"/>
+      <c r="I638"/>
+      <c r="J638"/>
+      <c r="K638"/>
+      <c r="L638"/>
+      <c r="M638"/>
+      <c r="N638"/>
+      <c r="O638"/>
+      <c r="P638"/>
+      <c r="Q638"/>
+      <c r="U638"/>
+      <c r="V638"/>
+      <c r="W638"/>
+      <c r="X638"/>
+    </row>
+    <row r="639" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D639"/>
+      <c r="E639"/>
+      <c r="F639"/>
+      <c r="G639"/>
+      <c r="H639"/>
+      <c r="I639"/>
+      <c r="J639"/>
+      <c r="K639"/>
+      <c r="L639"/>
+      <c r="M639"/>
+      <c r="N639"/>
+      <c r="O639"/>
+      <c r="P639"/>
+      <c r="Q639"/>
+      <c r="U639"/>
+      <c r="V639"/>
+      <c r="W639"/>
+      <c r="X639"/>
+    </row>
+    <row r="640" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D640"/>
+      <c r="E640"/>
+      <c r="F640"/>
+      <c r="G640"/>
+      <c r="H640"/>
+      <c r="I640"/>
+      <c r="J640"/>
+      <c r="K640"/>
+      <c r="L640"/>
+      <c r="M640"/>
+      <c r="N640"/>
+      <c r="O640"/>
+      <c r="P640"/>
+      <c r="Q640"/>
+      <c r="U640"/>
+      <c r="V640"/>
+      <c r="W640"/>
+      <c r="X640"/>
+    </row>
+    <row r="641" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D641"/>
+      <c r="E641"/>
+      <c r="F641"/>
+      <c r="G641"/>
+      <c r="H641"/>
+      <c r="I641"/>
+      <c r="J641"/>
+      <c r="K641"/>
+      <c r="L641"/>
+      <c r="M641"/>
+      <c r="N641"/>
+      <c r="O641"/>
+      <c r="P641"/>
+      <c r="Q641"/>
+      <c r="U641"/>
+      <c r="V641"/>
+      <c r="W641"/>
+      <c r="X641"/>
+    </row>
+    <row r="642" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D642"/>
+      <c r="E642"/>
+      <c r="F642"/>
+      <c r="G642"/>
+      <c r="H642"/>
+      <c r="I642"/>
+      <c r="J642"/>
+      <c r="K642"/>
+      <c r="L642"/>
+      <c r="M642"/>
+      <c r="N642"/>
+      <c r="O642"/>
+      <c r="P642"/>
+      <c r="Q642"/>
+      <c r="U642"/>
+      <c r="V642"/>
+      <c r="W642"/>
+      <c r="X642"/>
+    </row>
+    <row r="643" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D643"/>
+      <c r="E643"/>
+      <c r="F643"/>
+      <c r="G643"/>
+      <c r="H643"/>
+      <c r="I643"/>
+      <c r="J643"/>
+      <c r="K643"/>
+      <c r="L643"/>
+      <c r="M643"/>
+      <c r="N643"/>
+      <c r="O643"/>
+      <c r="P643"/>
+      <c r="Q643"/>
+      <c r="U643"/>
+      <c r="V643"/>
+      <c r="W643"/>
+      <c r="X643"/>
+    </row>
+    <row r="644" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D644"/>
+      <c r="E644"/>
+      <c r="F644"/>
+      <c r="G644"/>
+      <c r="H644"/>
+      <c r="I644"/>
+      <c r="J644"/>
+      <c r="K644"/>
+      <c r="L644"/>
+      <c r="M644"/>
+      <c r="N644"/>
+      <c r="O644"/>
+      <c r="P644"/>
+      <c r="Q644"/>
+      <c r="U644"/>
+      <c r="V644"/>
+      <c r="W644"/>
+      <c r="X644"/>
+    </row>
+    <row r="645" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D645"/>
+      <c r="E645"/>
+      <c r="F645"/>
+      <c r="G645"/>
+      <c r="H645"/>
+      <c r="I645"/>
+      <c r="J645"/>
+      <c r="K645"/>
+      <c r="L645"/>
+      <c r="M645"/>
+      <c r="N645"/>
+      <c r="O645"/>
+      <c r="P645"/>
+      <c r="Q645"/>
+      <c r="U645"/>
+      <c r="V645"/>
+      <c r="W645"/>
+      <c r="X645"/>
+    </row>
+    <row r="646" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D646"/>
+      <c r="E646"/>
+      <c r="F646"/>
+      <c r="G646"/>
+      <c r="H646"/>
+      <c r="I646"/>
+      <c r="J646"/>
+      <c r="K646"/>
+      <c r="L646"/>
+      <c r="M646"/>
+      <c r="N646"/>
+      <c r="O646"/>
+      <c r="P646"/>
+      <c r="Q646"/>
+      <c r="U646"/>
+      <c r="V646"/>
+      <c r="W646"/>
+      <c r="X646"/>
+    </row>
+    <row r="647" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D647"/>
+      <c r="E647"/>
+      <c r="F647"/>
+      <c r="G647"/>
+      <c r="H647"/>
+      <c r="I647"/>
+      <c r="J647"/>
+      <c r="K647"/>
+      <c r="L647"/>
+      <c r="M647"/>
+      <c r="N647"/>
+      <c r="O647"/>
+      <c r="P647"/>
+      <c r="Q647"/>
+      <c r="U647"/>
+      <c r="V647"/>
+      <c r="W647"/>
+      <c r="X647"/>
+    </row>
+    <row r="648" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D648"/>
+      <c r="E648"/>
+      <c r="F648"/>
+      <c r="G648"/>
+      <c r="H648"/>
+      <c r="I648"/>
+      <c r="J648"/>
+      <c r="K648"/>
+      <c r="L648"/>
+      <c r="M648"/>
+      <c r="N648"/>
+      <c r="O648"/>
+      <c r="P648"/>
+      <c r="Q648"/>
+      <c r="U648"/>
+      <c r="V648"/>
+      <c r="W648"/>
+      <c r="X648"/>
+    </row>
+    <row r="649" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D649"/>
+      <c r="E649"/>
+      <c r="F649"/>
+      <c r="G649"/>
+      <c r="H649"/>
+      <c r="I649"/>
+      <c r="J649"/>
+      <c r="K649"/>
+      <c r="L649"/>
+      <c r="M649"/>
+      <c r="N649"/>
+      <c r="O649"/>
+      <c r="P649"/>
+      <c r="Q649"/>
+      <c r="U649"/>
+      <c r="V649"/>
+      <c r="W649"/>
+      <c r="X649"/>
+    </row>
+    <row r="650" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D650"/>
+      <c r="E650"/>
+      <c r="F650"/>
+      <c r="G650"/>
+      <c r="H650"/>
+      <c r="I650"/>
+      <c r="J650"/>
+      <c r="K650"/>
+      <c r="L650"/>
+      <c r="M650"/>
+      <c r="N650"/>
+      <c r="O650"/>
+      <c r="P650"/>
+      <c r="Q650"/>
+      <c r="U650"/>
+      <c r="V650"/>
+      <c r="W650"/>
+      <c r="X650"/>
+    </row>
+    <row r="651" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D651"/>
+      <c r="E651"/>
+      <c r="F651"/>
+      <c r="G651"/>
+      <c r="H651"/>
+      <c r="I651"/>
+      <c r="J651"/>
+      <c r="K651"/>
+      <c r="L651"/>
+      <c r="M651"/>
+      <c r="N651"/>
+      <c r="O651"/>
+      <c r="P651"/>
+      <c r="Q651"/>
+      <c r="U651"/>
+      <c r="V651"/>
+      <c r="W651"/>
+      <c r="X651"/>
+    </row>
+    <row r="652" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D652"/>
+      <c r="E652"/>
+      <c r="F652"/>
+      <c r="G652"/>
+      <c r="H652"/>
+      <c r="I652"/>
+      <c r="J652"/>
+      <c r="K652"/>
+      <c r="L652"/>
+      <c r="M652"/>
+      <c r="N652"/>
+      <c r="O652"/>
+      <c r="P652"/>
+      <c r="Q652"/>
+      <c r="U652"/>
+      <c r="V652"/>
+      <c r="W652"/>
+      <c r="X652"/>
+    </row>
+    <row r="653" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D653"/>
+      <c r="E653"/>
+      <c r="F653"/>
+      <c r="G653"/>
+      <c r="H653"/>
+      <c r="I653"/>
+      <c r="J653"/>
+      <c r="K653"/>
+      <c r="L653"/>
+      <c r="M653"/>
+      <c r="N653"/>
+      <c r="O653"/>
+      <c r="P653"/>
+      <c r="Q653"/>
+      <c r="U653"/>
+      <c r="V653"/>
+      <c r="W653"/>
+      <c r="X653"/>
+    </row>
+    <row r="654" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D654"/>
+      <c r="E654"/>
+      <c r="F654"/>
+      <c r="G654"/>
+      <c r="H654"/>
+      <c r="I654"/>
+      <c r="J654"/>
+      <c r="K654"/>
+      <c r="L654"/>
+      <c r="M654"/>
+      <c r="N654"/>
+      <c r="O654"/>
+      <c r="P654"/>
+      <c r="Q654"/>
+      <c r="U654"/>
+      <c r="V654"/>
+      <c r="W654"/>
+      <c r="X654"/>
+    </row>
+    <row r="655" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D655"/>
+      <c r="E655"/>
+      <c r="F655"/>
+      <c r="G655"/>
+      <c r="H655"/>
+      <c r="I655"/>
+      <c r="J655"/>
+      <c r="K655"/>
+      <c r="L655"/>
+      <c r="M655"/>
+      <c r="N655"/>
+      <c r="O655"/>
+      <c r="P655"/>
+      <c r="Q655"/>
+      <c r="U655"/>
+      <c r="V655"/>
+      <c r="W655"/>
+      <c r="X655"/>
+    </row>
+    <row r="656" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D656"/>
+      <c r="E656"/>
+      <c r="F656"/>
+      <c r="G656"/>
+      <c r="H656"/>
+      <c r="I656"/>
+      <c r="J656"/>
+      <c r="K656"/>
+      <c r="L656"/>
+      <c r="M656"/>
+      <c r="N656"/>
+      <c r="O656"/>
+      <c r="P656"/>
+      <c r="Q656"/>
+      <c r="U656"/>
+      <c r="V656"/>
+      <c r="W656"/>
+      <c r="X656"/>
+    </row>
+    <row r="657" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D657"/>
+      <c r="E657"/>
+      <c r="F657"/>
+      <c r="G657"/>
+      <c r="H657"/>
+      <c r="I657"/>
+      <c r="J657"/>
+      <c r="K657"/>
+      <c r="L657"/>
+      <c r="M657"/>
+      <c r="N657"/>
+      <c r="O657"/>
+      <c r="P657"/>
+      <c r="Q657"/>
+      <c r="U657"/>
+      <c r="V657"/>
+      <c r="W657"/>
+      <c r="X657"/>
+    </row>
+    <row r="658" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D658"/>
+      <c r="E658"/>
+      <c r="F658"/>
+      <c r="G658"/>
+      <c r="H658"/>
+      <c r="I658"/>
+      <c r="J658"/>
+      <c r="K658"/>
+      <c r="L658"/>
+      <c r="M658"/>
+      <c r="N658"/>
+      <c r="O658"/>
+      <c r="P658"/>
+      <c r="Q658"/>
+      <c r="U658"/>
+      <c r="V658"/>
+      <c r="W658"/>
+      <c r="X658"/>
+    </row>
+    <row r="659" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D659"/>
+      <c r="E659"/>
+      <c r="F659"/>
+      <c r="G659"/>
+      <c r="H659"/>
+      <c r="I659"/>
+      <c r="J659"/>
+      <c r="K659"/>
+      <c r="L659"/>
+      <c r="M659"/>
+      <c r="N659"/>
+      <c r="O659"/>
+      <c r="P659"/>
+      <c r="Q659"/>
+      <c r="U659"/>
+      <c r="V659"/>
+      <c r="W659"/>
+      <c r="X659"/>
+    </row>
+    <row r="660" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D660"/>
+      <c r="E660"/>
+      <c r="F660"/>
+      <c r="G660"/>
+      <c r="H660"/>
+      <c r="I660"/>
+      <c r="J660"/>
+      <c r="K660"/>
+      <c r="L660"/>
+      <c r="M660"/>
+      <c r="N660"/>
+      <c r="O660"/>
+      <c r="P660"/>
+      <c r="Q660"/>
+      <c r="U660"/>
+      <c r="V660"/>
+      <c r="W660"/>
+      <c r="X660"/>
+    </row>
+    <row r="661" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D661"/>
+      <c r="E661"/>
+      <c r="F661"/>
+      <c r="G661"/>
+      <c r="H661"/>
+      <c r="I661"/>
+      <c r="J661"/>
+      <c r="K661"/>
+      <c r="L661"/>
+      <c r="M661"/>
+      <c r="N661"/>
+      <c r="O661"/>
+      <c r="P661"/>
+      <c r="Q661"/>
+      <c r="U661"/>
+      <c r="V661"/>
+      <c r="W661"/>
+      <c r="X661"/>
+    </row>
+    <row r="662" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D662"/>
+      <c r="E662"/>
+      <c r="F662"/>
+      <c r="G662"/>
+      <c r="H662"/>
+      <c r="I662"/>
+      <c r="J662"/>
+      <c r="K662"/>
+      <c r="L662"/>
+      <c r="M662"/>
+      <c r="N662"/>
+      <c r="O662"/>
+      <c r="P662"/>
+      <c r="Q662"/>
+      <c r="U662"/>
+      <c r="V662"/>
+      <c r="W662"/>
+      <c r="X662"/>
+    </row>
+    <row r="663" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D663"/>
+      <c r="E663"/>
+      <c r="F663"/>
+      <c r="G663"/>
+      <c r="H663"/>
+      <c r="I663"/>
+      <c r="J663"/>
+      <c r="K663"/>
+      <c r="L663"/>
+      <c r="M663"/>
+      <c r="N663"/>
+      <c r="O663"/>
+      <c r="P663"/>
+      <c r="Q663"/>
+      <c r="U663"/>
+      <c r="V663"/>
+      <c r="W663"/>
+      <c r="X663"/>
+    </row>
+    <row r="664" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D664"/>
+      <c r="E664"/>
+      <c r="F664"/>
+      <c r="G664"/>
+      <c r="H664"/>
+      <c r="I664"/>
+      <c r="J664"/>
+      <c r="K664"/>
+      <c r="L664"/>
+      <c r="M664"/>
+      <c r="N664"/>
+      <c r="O664"/>
+      <c r="P664"/>
+      <c r="Q664"/>
+      <c r="U664"/>
+      <c r="V664"/>
+      <c r="W664"/>
+      <c r="X664"/>
+    </row>
+    <row r="665" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D665"/>
+      <c r="E665"/>
+      <c r="F665"/>
+      <c r="G665"/>
+      <c r="H665"/>
+      <c r="I665"/>
+      <c r="J665"/>
+      <c r="K665"/>
+      <c r="L665"/>
+      <c r="M665"/>
+      <c r="N665"/>
+      <c r="O665"/>
+      <c r="P665"/>
+      <c r="Q665"/>
+      <c r="U665"/>
+      <c r="V665"/>
+      <c r="W665"/>
+      <c r="X665"/>
+    </row>
+    <row r="666" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D666"/>
+      <c r="E666"/>
+      <c r="F666"/>
+      <c r="G666"/>
+      <c r="H666"/>
+      <c r="I666"/>
+      <c r="J666"/>
+      <c r="K666"/>
+      <c r="L666"/>
+      <c r="M666"/>
+      <c r="N666"/>
+      <c r="O666"/>
+      <c r="P666"/>
+      <c r="Q666"/>
+      <c r="U666"/>
+      <c r="V666"/>
+      <c r="W666"/>
+      <c r="X666"/>
+    </row>
+    <row r="667" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D667"/>
+      <c r="E667"/>
+      <c r="F667"/>
+      <c r="G667"/>
+      <c r="H667"/>
+      <c r="I667"/>
+      <c r="J667"/>
+      <c r="K667"/>
+      <c r="L667"/>
+      <c r="M667"/>
+      <c r="N667"/>
+      <c r="O667"/>
+      <c r="P667"/>
+      <c r="Q667"/>
+      <c r="U667"/>
+      <c r="V667"/>
+      <c r="W667"/>
+      <c r="X667"/>
+    </row>
+    <row r="668" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D668"/>
+      <c r="E668"/>
+      <c r="F668"/>
+      <c r="G668"/>
+      <c r="H668"/>
+      <c r="I668"/>
+      <c r="J668"/>
+      <c r="K668"/>
+      <c r="L668"/>
+      <c r="M668"/>
+      <c r="N668"/>
+      <c r="O668"/>
+      <c r="P668"/>
+      <c r="Q668"/>
+      <c r="U668"/>
+      <c r="V668"/>
+      <c r="W668"/>
+      <c r="X668"/>
+    </row>
+    <row r="669" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D669"/>
+      <c r="E669"/>
+      <c r="F669"/>
+      <c r="G669"/>
+      <c r="H669"/>
+      <c r="I669"/>
+      <c r="J669"/>
+      <c r="K669"/>
+      <c r="L669"/>
+      <c r="M669"/>
+      <c r="N669"/>
+      <c r="O669"/>
+      <c r="P669"/>
+      <c r="Q669"/>
+      <c r="U669"/>
+      <c r="V669"/>
+      <c r="W669"/>
+      <c r="X669"/>
+    </row>
+    <row r="670" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D670"/>
+      <c r="E670"/>
+      <c r="F670"/>
+      <c r="G670"/>
+      <c r="H670"/>
+      <c r="I670"/>
+      <c r="J670"/>
+      <c r="K670"/>
+      <c r="L670"/>
+      <c r="M670"/>
+      <c r="N670"/>
+      <c r="O670"/>
+      <c r="P670"/>
+      <c r="Q670"/>
+      <c r="U670"/>
+      <c r="V670"/>
+      <c r="W670"/>
+      <c r="X670"/>
+    </row>
+    <row r="671" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D671"/>
+      <c r="E671"/>
+      <c r="F671"/>
+      <c r="G671"/>
+      <c r="H671"/>
+      <c r="I671"/>
+      <c r="J671"/>
+      <c r="K671"/>
+      <c r="L671"/>
+      <c r="M671"/>
+      <c r="N671"/>
+      <c r="O671"/>
+      <c r="P671"/>
+      <c r="Q671"/>
+      <c r="U671"/>
+      <c r="V671"/>
+      <c r="W671"/>
+      <c r="X671"/>
+    </row>
+    <row r="672" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D672"/>
+      <c r="E672"/>
+      <c r="F672"/>
+      <c r="G672"/>
+      <c r="H672"/>
+      <c r="I672"/>
+      <c r="J672"/>
+      <c r="K672"/>
+      <c r="L672"/>
+      <c r="M672"/>
+      <c r="N672"/>
+      <c r="O672"/>
+      <c r="P672"/>
+      <c r="Q672"/>
+      <c r="U672"/>
+      <c r="V672"/>
+      <c r="W672"/>
+      <c r="X672"/>
+    </row>
+    <row r="673" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D673"/>
+      <c r="E673"/>
+      <c r="F673"/>
+      <c r="G673"/>
+      <c r="H673"/>
+      <c r="I673"/>
+      <c r="J673"/>
+      <c r="K673"/>
+      <c r="L673"/>
+      <c r="M673"/>
+      <c r="N673"/>
+      <c r="O673"/>
+      <c r="P673"/>
+      <c r="Q673"/>
+      <c r="U673"/>
+      <c r="V673"/>
+      <c r="W673"/>
+      <c r="X673"/>
+    </row>
+    <row r="674" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D674"/>
+      <c r="E674"/>
+      <c r="F674"/>
+      <c r="G674"/>
+      <c r="H674"/>
+      <c r="I674"/>
+      <c r="J674"/>
+      <c r="K674"/>
+      <c r="L674"/>
+      <c r="M674"/>
+      <c r="N674"/>
+      <c r="O674"/>
+      <c r="P674"/>
+      <c r="Q674"/>
+      <c r="U674"/>
+      <c r="V674"/>
+      <c r="W674"/>
+      <c r="X674"/>
+    </row>
+    <row r="675" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D675"/>
+      <c r="E675"/>
+      <c r="F675"/>
+      <c r="G675"/>
+      <c r="H675"/>
+      <c r="I675"/>
+      <c r="J675"/>
+      <c r="K675"/>
+      <c r="L675"/>
+      <c r="M675"/>
+      <c r="N675"/>
+      <c r="O675"/>
+      <c r="P675"/>
+      <c r="Q675"/>
+      <c r="U675"/>
+      <c r="V675"/>
+      <c r="W675"/>
+      <c r="X675"/>
+    </row>
+    <row r="676" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D676"/>
+      <c r="E676"/>
+      <c r="F676"/>
+      <c r="G676"/>
+      <c r="H676"/>
+      <c r="I676"/>
+      <c r="J676"/>
+      <c r="K676"/>
+      <c r="L676"/>
+      <c r="M676"/>
+      <c r="N676"/>
+      <c r="O676"/>
+      <c r="P676"/>
+      <c r="Q676"/>
+      <c r="U676"/>
+      <c r="V676"/>
+      <c r="W676"/>
+      <c r="X676"/>
+    </row>
+    <row r="677" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D677"/>
+      <c r="E677"/>
+      <c r="F677"/>
+      <c r="G677"/>
+      <c r="H677"/>
+      <c r="I677"/>
+      <c r="J677"/>
+      <c r="K677"/>
+      <c r="L677"/>
+      <c r="M677"/>
+      <c r="N677"/>
+      <c r="O677"/>
+      <c r="P677"/>
+      <c r="Q677"/>
+      <c r="U677"/>
+      <c r="V677"/>
+      <c r="W677"/>
+      <c r="X677"/>
+    </row>
+    <row r="678" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D678"/>
+      <c r="E678"/>
+      <c r="F678"/>
+      <c r="G678"/>
+      <c r="H678"/>
+      <c r="I678"/>
+      <c r="J678"/>
+      <c r="K678"/>
+      <c r="L678"/>
+      <c r="M678"/>
+      <c r="N678"/>
+      <c r="O678"/>
+      <c r="P678"/>
+      <c r="Q678"/>
+      <c r="U678"/>
+      <c r="V678"/>
+      <c r="W678"/>
+      <c r="X678"/>
+    </row>
+    <row r="679" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D679"/>
+      <c r="E679"/>
+      <c r="F679"/>
+      <c r="G679"/>
+      <c r="H679"/>
+      <c r="I679"/>
+      <c r="J679"/>
+      <c r="K679"/>
+      <c r="L679"/>
+      <c r="M679"/>
+      <c r="N679"/>
+      <c r="O679"/>
+      <c r="P679"/>
+      <c r="Q679"/>
+      <c r="U679"/>
+      <c r="V679"/>
+      <c r="W679"/>
+      <c r="X679"/>
+    </row>
+    <row r="680" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D680"/>
+      <c r="E680"/>
+      <c r="F680"/>
+      <c r="G680"/>
+      <c r="H680"/>
+      <c r="I680"/>
+      <c r="J680"/>
+      <c r="K680"/>
+      <c r="L680"/>
+      <c r="M680"/>
+      <c r="N680"/>
+      <c r="O680"/>
+      <c r="P680"/>
+      <c r="Q680"/>
+      <c r="U680"/>
+      <c r="V680"/>
+      <c r="W680"/>
+      <c r="X680"/>
+    </row>
+    <row r="681" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D681"/>
+      <c r="E681"/>
+      <c r="F681"/>
+      <c r="G681"/>
+      <c r="H681"/>
+      <c r="I681"/>
+      <c r="J681"/>
+      <c r="K681"/>
+      <c r="L681"/>
+      <c r="M681"/>
+      <c r="N681"/>
+      <c r="O681"/>
+      <c r="P681"/>
+      <c r="Q681"/>
+      <c r="U681"/>
+      <c r="V681"/>
+      <c r="W681"/>
+      <c r="X681"/>
+    </row>
+    <row r="682" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D682"/>
+      <c r="E682"/>
+      <c r="F682"/>
+      <c r="G682"/>
+      <c r="H682"/>
+      <c r="I682"/>
+      <c r="J682"/>
+      <c r="K682"/>
+      <c r="L682"/>
+      <c r="M682"/>
+      <c r="N682"/>
+      <c r="O682"/>
+      <c r="P682"/>
+      <c r="Q682"/>
+      <c r="U682"/>
+      <c r="V682"/>
+      <c r="W682"/>
+      <c r="X682"/>
+    </row>
+    <row r="683" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D683"/>
+      <c r="E683"/>
+      <c r="F683"/>
+      <c r="G683"/>
+      <c r="H683"/>
+      <c r="I683"/>
+      <c r="J683"/>
+      <c r="K683"/>
+      <c r="L683"/>
+      <c r="M683"/>
+      <c r="N683"/>
+      <c r="O683"/>
+      <c r="P683"/>
+      <c r="Q683"/>
+      <c r="U683"/>
+      <c r="V683"/>
+      <c r="W683"/>
+      <c r="X683"/>
+    </row>
+    <row r="684" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D684"/>
+      <c r="E684"/>
+      <c r="F684"/>
+      <c r="G684"/>
+      <c r="H684"/>
+      <c r="I684"/>
+      <c r="J684"/>
+      <c r="K684"/>
+      <c r="L684"/>
+      <c r="M684"/>
+      <c r="N684"/>
+      <c r="O684"/>
+      <c r="P684"/>
+      <c r="Q684"/>
+      <c r="U684"/>
+      <c r="V684"/>
+      <c r="W684"/>
+      <c r="X684"/>
+    </row>
+    <row r="685" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D685"/>
+      <c r="E685"/>
+      <c r="F685"/>
+      <c r="G685"/>
+      <c r="H685"/>
+      <c r="I685"/>
+      <c r="J685"/>
+      <c r="K685"/>
+      <c r="L685"/>
+      <c r="M685"/>
+      <c r="N685"/>
+      <c r="O685"/>
+      <c r="P685"/>
+      <c r="Q685"/>
+      <c r="U685"/>
+      <c r="V685"/>
+      <c r="W685"/>
+      <c r="X685"/>
+    </row>
+    <row r="686" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D686"/>
+      <c r="E686"/>
+      <c r="F686"/>
+      <c r="G686"/>
+      <c r="H686"/>
+      <c r="I686"/>
+      <c r="J686"/>
+      <c r="K686"/>
+      <c r="L686"/>
+      <c r="M686"/>
+      <c r="N686"/>
+      <c r="O686"/>
+      <c r="P686"/>
+      <c r="Q686"/>
+      <c r="U686"/>
+      <c r="V686"/>
+      <c r="W686"/>
+      <c r="X686"/>
+    </row>
+    <row r="687" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D687"/>
+      <c r="E687"/>
+      <c r="F687"/>
+      <c r="G687"/>
+      <c r="H687"/>
+      <c r="I687"/>
+      <c r="J687"/>
+      <c r="K687"/>
+      <c r="L687"/>
+      <c r="M687"/>
+      <c r="N687"/>
+      <c r="O687"/>
+      <c r="P687"/>
+      <c r="Q687"/>
+      <c r="U687"/>
+      <c r="V687"/>
+      <c r="W687"/>
+      <c r="X687"/>
+    </row>
+    <row r="688" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D688"/>
+      <c r="E688"/>
+      <c r="F688"/>
+      <c r="G688"/>
+      <c r="H688"/>
+      <c r="I688"/>
+      <c r="J688"/>
+      <c r="K688"/>
+      <c r="L688"/>
+      <c r="M688"/>
+      <c r="N688"/>
+      <c r="O688"/>
+      <c r="P688"/>
+      <c r="Q688"/>
+      <c r="U688"/>
+      <c r="V688"/>
+      <c r="W688"/>
+      <c r="X688"/>
+    </row>
+    <row r="689" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D689"/>
+      <c r="E689"/>
+      <c r="F689"/>
+      <c r="G689"/>
+      <c r="H689"/>
+      <c r="I689"/>
+      <c r="J689"/>
+      <c r="K689"/>
+      <c r="L689"/>
+      <c r="M689"/>
+      <c r="N689"/>
+      <c r="O689"/>
+      <c r="P689"/>
+      <c r="Q689"/>
+      <c r="U689"/>
+      <c r="V689"/>
+      <c r="W689"/>
+      <c r="X689"/>
+    </row>
+    <row r="690" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D690"/>
+      <c r="E690"/>
+      <c r="F690"/>
+      <c r="G690"/>
+      <c r="H690"/>
+      <c r="I690"/>
+      <c r="J690"/>
+      <c r="K690"/>
+      <c r="L690"/>
+      <c r="M690"/>
+      <c r="N690"/>
+      <c r="O690"/>
+      <c r="P690"/>
+      <c r="Q690"/>
+      <c r="U690"/>
+      <c r="V690"/>
+      <c r="W690"/>
+      <c r="X690"/>
+    </row>
+    <row r="691" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D691"/>
+      <c r="E691"/>
+      <c r="F691"/>
+      <c r="G691"/>
+      <c r="H691"/>
+      <c r="I691"/>
+      <c r="J691"/>
+      <c r="K691"/>
+      <c r="L691"/>
+      <c r="M691"/>
+      <c r="N691"/>
+      <c r="O691"/>
+      <c r="P691"/>
+      <c r="Q691"/>
+      <c r="U691"/>
+      <c r="V691"/>
+      <c r="W691"/>
+      <c r="X691"/>
+    </row>
+    <row r="692" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D692"/>
+      <c r="E692"/>
+      <c r="F692"/>
+      <c r="G692"/>
+      <c r="H692"/>
+      <c r="I692"/>
+      <c r="J692"/>
+      <c r="K692"/>
+      <c r="L692"/>
+      <c r="M692"/>
+      <c r="N692"/>
+      <c r="O692"/>
+      <c r="P692"/>
+      <c r="Q692"/>
+      <c r="U692"/>
+      <c r="V692"/>
+      <c r="W692"/>
+      <c r="X692"/>
+    </row>
+    <row r="693" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D693"/>
+      <c r="E693"/>
+      <c r="F693"/>
+      <c r="G693"/>
+      <c r="H693"/>
+      <c r="I693"/>
+      <c r="J693"/>
+      <c r="K693"/>
+      <c r="L693"/>
+      <c r="M693"/>
+      <c r="N693"/>
+      <c r="O693"/>
+      <c r="P693"/>
+      <c r="Q693"/>
+      <c r="U693"/>
+      <c r="V693"/>
+      <c r="W693"/>
+      <c r="X693"/>
+    </row>
+    <row r="694" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D694"/>
+      <c r="E694"/>
+      <c r="F694"/>
+      <c r="G694"/>
+      <c r="H694"/>
+      <c r="I694"/>
+      <c r="J694"/>
+      <c r="K694"/>
+      <c r="L694"/>
+      <c r="M694"/>
+      <c r="N694"/>
+      <c r="O694"/>
+      <c r="P694"/>
+      <c r="Q694"/>
+      <c r="U694"/>
+      <c r="V694"/>
+      <c r="W694"/>
+      <c r="X694"/>
+    </row>
+    <row r="695" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D695"/>
+      <c r="E695"/>
+      <c r="F695"/>
+      <c r="G695"/>
+      <c r="H695"/>
+      <c r="I695"/>
+      <c r="J695"/>
+      <c r="K695"/>
+      <c r="L695"/>
+      <c r="M695"/>
+      <c r="N695"/>
+      <c r="O695"/>
+      <c r="P695"/>
+      <c r="Q695"/>
+      <c r="U695"/>
+      <c r="V695"/>
+      <c r="W695"/>
+      <c r="X695"/>
+    </row>
+    <row r="696" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D696"/>
+      <c r="E696"/>
+      <c r="F696"/>
+      <c r="G696"/>
+      <c r="H696"/>
+      <c r="I696"/>
+      <c r="J696"/>
+      <c r="K696"/>
+      <c r="L696"/>
+      <c r="M696"/>
+      <c r="N696"/>
+      <c r="O696"/>
+      <c r="P696"/>
+      <c r="Q696"/>
+      <c r="U696"/>
+      <c r="V696"/>
+      <c r="W696"/>
+      <c r="X696"/>
+    </row>
+    <row r="697" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D697"/>
+      <c r="E697"/>
+      <c r="F697"/>
+      <c r="G697"/>
+      <c r="H697"/>
+      <c r="I697"/>
+      <c r="J697"/>
+      <c r="K697"/>
+      <c r="L697"/>
+      <c r="M697"/>
+      <c r="N697"/>
+      <c r="O697"/>
+      <c r="P697"/>
+      <c r="Q697"/>
+      <c r="U697"/>
+      <c r="V697"/>
+      <c r="W697"/>
+      <c r="X697"/>
+    </row>
+    <row r="698" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D698"/>
+      <c r="E698"/>
+      <c r="F698"/>
+      <c r="G698"/>
+      <c r="H698"/>
+      <c r="I698"/>
+      <c r="J698"/>
+      <c r="K698"/>
+      <c r="L698"/>
+      <c r="M698"/>
+      <c r="N698"/>
+      <c r="O698"/>
+      <c r="P698"/>
+      <c r="Q698"/>
+      <c r="U698"/>
+      <c r="V698"/>
+      <c r="W698"/>
+      <c r="X698"/>
+    </row>
+    <row r="699" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D699"/>
+      <c r="E699"/>
+      <c r="F699"/>
+      <c r="G699"/>
+      <c r="H699"/>
+      <c r="I699"/>
+      <c r="J699"/>
+      <c r="K699"/>
+      <c r="L699"/>
+      <c r="M699"/>
+      <c r="N699"/>
+      <c r="O699"/>
+      <c r="P699"/>
+      <c r="Q699"/>
+      <c r="U699"/>
+      <c r="V699"/>
+      <c r="W699"/>
+      <c r="X699"/>
+    </row>
+    <row r="700" spans="4:24" x14ac:dyDescent="0.35">
+      <c r="D700"/>
+      <c r="E700"/>
+      <c r="F700"/>
+      <c r="G700"/>
+      <c r="H700"/>
+      <c r="I700"/>
+      <c r="J700"/>
+      <c r="K700"/>
+      <c r="L700"/>
+      <c r="M700"/>
+      <c r="N700"/>
+      <c r="O700"/>
+      <c r="P700"/>
+      <c r="Q700"/>
+      <c r="U700"/>
+      <c r="V700"/>
+      <c r="W700"/>
+      <c r="X700"/>
+    </row>
+  </sheetData>
+  <autoFilter ref="A1:X85" xr:uid="{AE75A974-6EDB-42EC-8EB9-5F5B35C344BB}"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{15913902-63B3-480D-A987-10A0D416CD4A}">
+  <dimension ref="A1:P4"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="28.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="23.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="26.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="33.453125" style="75" customWidth="1"/>
+    <col min="6" max="6" width="50.54296875" style="75" customWidth="1"/>
+    <col min="7" max="7" width="25.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="13.81640625" style="70" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="35.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="11.81640625" style="70" bestFit="1" customWidth="1"/>
+    <col min="12" max="16384" width="9.1796875" style="75"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" s="76" customFormat="1" ht="30.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="88" t="s">
+        <v>516</v>
+      </c>
+      <c r="C1" s="76" t="s">
+        <v>453</v>
+      </c>
+      <c r="D1" s="76" t="s">
+        <v>360</v>
+      </c>
+      <c r="E1" s="76" t="s">
+        <v>515</v>
+      </c>
+      <c r="G1" s="76" t="s">
+        <v>268</v>
+      </c>
+      <c r="H1" s="87"/>
+      <c r="I1" s="76" t="s">
+        <v>454</v>
+      </c>
+      <c r="K1" s="87"/>
+    </row>
+    <row r="2" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A2" s="73" t="s">
+        <v>263</v>
+      </c>
+      <c r="B2" s="73" t="s">
+        <v>155</v>
+      </c>
+      <c r="C2" s="72" t="s">
+        <v>455</v>
+      </c>
+      <c r="D2" s="72" t="s">
+        <v>279</v>
+      </c>
+      <c r="E2" s="72" t="s">
+        <v>514</v>
+      </c>
+      <c r="F2" s="73" t="s">
+        <v>14</v>
+      </c>
+      <c r="G2" s="73" t="s">
+        <v>456</v>
+      </c>
+      <c r="H2" s="71" t="s">
+        <v>269</v>
+      </c>
+      <c r="I2" s="73" t="s">
+        <v>457</v>
+      </c>
+      <c r="J2" s="72" t="s">
+        <v>98</v>
+      </c>
+      <c r="K2" s="71" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="131" t="s">
+        <v>725</v>
+      </c>
+      <c r="B3" s="131" t="s">
+        <v>627</v>
+      </c>
+      <c r="C3" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="F3" s="131" t="s">
+        <v>726</v>
+      </c>
+      <c r="G3" s="131" t="s">
+        <v>727</v>
+      </c>
+      <c r="I3" s="131" t="s">
+        <v>728</v>
+      </c>
+      <c r="J3" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="L3" s="133"/>
+      <c r="P3" s="133"/>
+    </row>
+    <row r="4" spans="1:16" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="131" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" s="131" t="s">
+        <v>634</v>
+      </c>
+      <c r="C4" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="F4" s="131" t="s">
+        <v>729</v>
+      </c>
+      <c r="G4" s="131" t="s">
+        <v>730</v>
+      </c>
+      <c r="I4" s="131" t="s">
+        <v>728</v>
+      </c>
+      <c r="J4" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="L4" s="133"/>
+      <c r="P4" s="133"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E6FCBB93-665D-4877-A240-015515611EBA}">
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1299A61D-1BC6-4139-B446-86E36BF0BB85}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E1" sqref="E1"/>
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:C3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="15.81640625" style="103" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="8.7265625" style="103"/>
+    <col min="1" max="1" width="16.7265625" style="75" customWidth="1"/>
+    <col min="2" max="2" width="12.1796875" style="75" customWidth="1"/>
+    <col min="3" max="3" width="13.1796875" style="75" customWidth="1"/>
+    <col min="4" max="4" width="28.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="17.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="26.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="33.453125" style="75" customWidth="1"/>
+    <col min="9" max="9" width="50.54296875" style="75" customWidth="1"/>
+    <col min="10" max="10" width="25.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="13.81640625" style="70" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="35.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="11.81640625" style="70" bestFit="1" customWidth="1"/>
+    <col min="15" max="16384" width="9.1796875" style="75"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.35">
-[...33 lines deleted...]
-        <v>116</v>
+    <row r="1" spans="1:14" s="76" customFormat="1" ht="30.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D1" s="88" t="s">
+        <v>516</v>
+      </c>
+      <c r="F1" s="76" t="s">
+        <v>453</v>
+      </c>
+      <c r="G1" s="76" t="s">
+        <v>360</v>
+      </c>
+      <c r="H1" s="76" t="s">
+        <v>515</v>
+      </c>
+      <c r="J1" s="76" t="s">
+        <v>268</v>
+      </c>
+      <c r="K1" s="87"/>
+      <c r="L1" s="76" t="s">
+        <v>454</v>
+      </c>
+      <c r="N1" s="87"/>
+    </row>
+    <row r="2" spans="1:14" ht="58" x14ac:dyDescent="0.35">
+      <c r="A2" s="104" t="s">
+        <v>557</v>
+      </c>
+      <c r="B2" s="104" t="s">
+        <v>558</v>
+      </c>
+      <c r="C2" s="104" t="s">
+        <v>559</v>
+      </c>
+      <c r="D2" s="73" t="s">
+        <v>263</v>
+      </c>
+      <c r="E2" s="73" t="s">
+        <v>155</v>
+      </c>
+      <c r="F2" s="72" t="s">
+        <v>455</v>
+      </c>
+      <c r="G2" s="72" t="s">
+        <v>279</v>
+      </c>
+      <c r="H2" s="72" t="s">
+        <v>514</v>
+      </c>
+      <c r="I2" s="73" t="s">
+        <v>14</v>
+      </c>
+      <c r="J2" s="73" t="s">
+        <v>456</v>
+      </c>
+      <c r="K2" s="71" t="s">
+        <v>269</v>
+      </c>
+      <c r="L2" s="73" t="s">
+        <v>457</v>
+      </c>
+      <c r="M2" s="72" t="s">
+        <v>98</v>
+      </c>
+      <c r="N2" s="71" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A3" t="str">
+        <f>IFERROR(IF(VLOOKUP(E3,Customer!C:C,1, 0) =E3, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B3" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(E3,F3),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(E3,F3), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C3" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(E3,F3,G3),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(E3,F3,G3), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:U4"/>
+  <sheetPr>
+    <tabColor rgb="FFFF0000"/>
+  </sheetPr>
+  <dimension ref="A1:Y7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="16" bestFit="1" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="21" max="21" width="12.1796875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="16" style="75" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="17" style="75" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14" style="75" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="22.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="9.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="22.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="14.453125" style="70" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="10.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="39.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="11" style="75" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="10.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="11" style="75" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="39.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="39.453125" style="75" customWidth="1"/>
+    <col min="19" max="19" width="10.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="11.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="13.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="16" style="75" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="25.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="8" style="75" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="12.1796875" style="70" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="8.7265625" style="75"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="5" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B1" s="3" t="s">
+    <row r="1" spans="1:25" s="74" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="72" t="s">
+        <v>364</v>
+      </c>
+      <c r="B1" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="C1" s="73" t="s">
+        <v>155</v>
+      </c>
+      <c r="D1" s="73" t="s">
+        <v>365</v>
+      </c>
+      <c r="E1" s="73" t="s">
+        <v>366</v>
+      </c>
+      <c r="F1" s="73" t="s">
+        <v>40</v>
+      </c>
+      <c r="G1" s="73" t="s">
+        <v>367</v>
+      </c>
+      <c r="H1" s="73" t="s">
+        <v>368</v>
+      </c>
+      <c r="I1" s="73" t="s">
+        <v>369</v>
+      </c>
+      <c r="J1" s="71" t="s">
+        <v>370</v>
+      </c>
+      <c r="K1" s="73" t="s">
+        <v>108</v>
+      </c>
+      <c r="L1" s="72" t="s">
+        <v>138</v>
+      </c>
+      <c r="M1" s="73" t="s">
+        <v>111</v>
+      </c>
+      <c r="N1" s="72" t="s">
+        <v>66</v>
+      </c>
+      <c r="O1" s="72" t="s">
+        <v>189</v>
+      </c>
+      <c r="P1" s="72" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q1" s="72" t="s">
+        <v>75</v>
+      </c>
+      <c r="R1" s="73" t="s">
+        <v>556</v>
+      </c>
+      <c r="S1" s="72" t="s">
+        <v>78</v>
+      </c>
+      <c r="T1" s="72" t="s">
+        <v>86</v>
+      </c>
+      <c r="U1" s="72" t="s">
+        <v>89</v>
+      </c>
+      <c r="V1" s="72" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" s="72" t="s">
+        <v>371</v>
+      </c>
+      <c r="X1" s="73" t="s">
+        <v>98</v>
+      </c>
+      <c r="Y1" s="71" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="2" spans="1:25" s="131" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B2" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="C2" s="131" t="s">
+        <v>610</v>
+      </c>
+      <c r="D2" s="131" t="s">
+        <v>611</v>
+      </c>
+      <c r="E2" s="131" t="s">
+        <v>612</v>
+      </c>
+      <c r="F2" s="131" t="s">
+        <v>613</v>
+      </c>
+      <c r="G2" s="131" t="s">
+        <v>614</v>
+      </c>
+      <c r="H2" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="I2" s="131" t="s">
+        <v>75</v>
+      </c>
+      <c r="J2" s="133">
+        <v>45658</v>
+      </c>
+      <c r="K2" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="L2" s="133"/>
+      <c r="M2" s="131" t="s">
+        <v>617</v>
+      </c>
+      <c r="N2" s="131" t="s">
+        <v>618</v>
+      </c>
+      <c r="P2" s="133"/>
+      <c r="Q2" s="131" t="s">
+        <v>619</v>
+      </c>
+      <c r="R2" s="131" t="s">
+        <v>620</v>
+      </c>
+      <c r="T2" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="U2" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="V2" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="W2" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="X2" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y2" s="133"/>
+    </row>
+    <row r="3" spans="1:25" s="131" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="131" t="s">
+        <v>610</v>
+      </c>
+      <c r="B3" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="C3" s="131" t="s">
+        <v>621</v>
+      </c>
+      <c r="D3" s="131" t="s">
+        <v>611</v>
+      </c>
+      <c r="E3" s="131" t="s">
+        <v>612</v>
+      </c>
+      <c r="F3" s="131" t="s">
+        <v>613</v>
+      </c>
+      <c r="G3" s="131" t="s">
+        <v>614</v>
+      </c>
+      <c r="H3" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="I3" s="131" t="s">
+        <v>75</v>
+      </c>
+      <c r="J3" s="133">
+        <v>45658</v>
+      </c>
+      <c r="K3" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="L3" s="133"/>
+      <c r="M3" s="131" t="s">
+        <v>622</v>
+      </c>
+      <c r="N3" s="131" t="s">
+        <v>623</v>
+      </c>
+      <c r="P3" s="133"/>
+      <c r="R3" s="131" t="s">
+        <v>620</v>
+      </c>
+      <c r="T3" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="U3" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="V3" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="W3" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="X3" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y3" s="133"/>
+    </row>
+    <row r="4" spans="1:25" s="131" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="131" t="s">
+        <v>610</v>
+      </c>
+      <c r="B4" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="C4" s="131" t="s">
+        <v>624</v>
+      </c>
+      <c r="D4" s="131" t="s">
+        <v>611</v>
+      </c>
+      <c r="E4" s="131" t="s">
+        <v>612</v>
+      </c>
+      <c r="F4" s="131" t="s">
+        <v>613</v>
+      </c>
+      <c r="G4" s="131" t="s">
+        <v>614</v>
+      </c>
+      <c r="H4" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="I4" s="131" t="s">
+        <v>75</v>
+      </c>
+      <c r="J4" s="133">
+        <v>45658</v>
+      </c>
+      <c r="K4" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="L4" s="133"/>
+      <c r="M4" s="131" t="s">
+        <v>625</v>
+      </c>
+      <c r="N4" s="131" t="s">
+        <v>626</v>
+      </c>
+      <c r="P4" s="133"/>
+      <c r="R4" s="131" t="s">
+        <v>620</v>
+      </c>
+      <c r="T4" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="U4" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="V4" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="W4" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="X4" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y4" s="133"/>
+    </row>
+    <row r="5" spans="1:25" s="131" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B5" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="C5" s="131" t="s">
+        <v>627</v>
+      </c>
+      <c r="D5" s="131" t="s">
+        <v>611</v>
+      </c>
+      <c r="E5" s="131" t="s">
+        <v>628</v>
+      </c>
+      <c r="F5" s="131" t="s">
+        <v>613</v>
+      </c>
+      <c r="G5" s="131" t="s">
+        <v>614</v>
+      </c>
+      <c r="H5" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="I5" s="131" t="s">
+        <v>75</v>
+      </c>
+      <c r="J5" s="133">
+        <v>45689</v>
+      </c>
+      <c r="K5" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="L5" s="133" t="s">
+        <v>629</v>
+      </c>
+      <c r="M5" s="131" t="s">
+        <v>630</v>
+      </c>
+      <c r="N5" s="131" t="s">
+        <v>631</v>
+      </c>
+      <c r="P5" s="133"/>
+      <c r="Q5" s="131" t="s">
+        <v>632</v>
+      </c>
+      <c r="R5" s="131" t="s">
+        <v>633</v>
+      </c>
+      <c r="T5" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="U5" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="V5" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="W5" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="X5" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y5" s="133"/>
+    </row>
+    <row r="6" spans="1:25" s="131" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B6" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="C6" s="131" t="s">
+        <v>634</v>
+      </c>
+      <c r="D6" s="131" t="s">
+        <v>635</v>
+      </c>
+      <c r="E6" s="131" t="s">
+        <v>628</v>
+      </c>
+      <c r="F6" s="131" t="s">
+        <v>613</v>
+      </c>
+      <c r="G6" s="131" t="s">
+        <v>614</v>
+      </c>
+      <c r="H6" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="I6" s="131" t="s">
+        <v>75</v>
+      </c>
+      <c r="J6" s="133">
+        <v>36526</v>
+      </c>
+      <c r="K6" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="L6" s="133" t="s">
+        <v>636</v>
+      </c>
+      <c r="M6" s="131" t="s">
+        <v>637</v>
+      </c>
+      <c r="N6" s="131" t="s">
+        <v>638</v>
+      </c>
+      <c r="P6" s="133"/>
+      <c r="R6" s="131" t="s">
+        <v>639</v>
+      </c>
+      <c r="T6" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="U6" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="V6" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="W6" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="X6" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="Y6" s="133">
+        <v>45658</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="Q7"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{602F81A7-4C93-46DD-A06A-81FF98AB06F1}">
+  <dimension ref="A1:AO2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="28.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="14.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="13.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="8.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="5.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="7.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="6.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="9.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="9.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="10.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="17" max="18" width="15.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="11" style="75" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="12.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="14.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="12.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="14.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="20.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="10.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="13.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="9.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="13" style="75" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="15.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="12.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="10.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="9.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="33" max="34" width="7.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="35" max="35" width="10.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="11.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="11.1796875" style="75" customWidth="1"/>
+    <col min="38" max="38" width="19.54296875" style="75" customWidth="1"/>
+    <col min="39" max="39" width="14.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="40" max="40" width="15.54296875" style="75" customWidth="1"/>
+    <col min="41" max="41" width="11.453125" style="70" bestFit="1" customWidth="1"/>
+    <col min="42" max="16384" width="8.7265625" style="75"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:41" x14ac:dyDescent="0.35">
+      <c r="A1" s="72" t="s">
+        <v>349</v>
+      </c>
+      <c r="B1" s="72" t="s">
+        <v>208</v>
+      </c>
+      <c r="C1" s="73" t="s">
+        <v>422</v>
+      </c>
+      <c r="D1" s="72" t="s">
+        <v>113</v>
+      </c>
+      <c r="E1" s="72" t="s">
+        <v>115</v>
+      </c>
+      <c r="F1" s="72" t="s">
+        <v>121</v>
+      </c>
+      <c r="G1" s="72" t="s">
+        <v>123</v>
+      </c>
+      <c r="H1" s="72" t="s">
+        <v>125</v>
+      </c>
+      <c r="I1" s="72" t="s">
+        <v>127</v>
+      </c>
+      <c r="J1" s="72" t="s">
+        <v>423</v>
+      </c>
+      <c r="K1" s="72" t="s">
+        <v>66</v>
+      </c>
+      <c r="L1" s="72" t="s">
+        <v>189</v>
+      </c>
+      <c r="M1" s="72" t="s">
+        <v>424</v>
+      </c>
+      <c r="N1" s="72" t="s">
+        <v>425</v>
+      </c>
+      <c r="O1" s="72" t="s">
+        <v>75</v>
+      </c>
+      <c r="P1" s="72" t="s">
+        <v>442</v>
+      </c>
+      <c r="Q1" s="72" t="s">
+        <v>426</v>
+      </c>
+      <c r="R1" s="72" t="s">
+        <v>427</v>
+      </c>
+      <c r="S1" s="72" t="s">
+        <v>428</v>
+      </c>
+      <c r="T1" s="72" t="s">
+        <v>429</v>
+      </c>
+      <c r="U1" s="72" t="s">
+        <v>430</v>
+      </c>
+      <c r="V1" s="72" t="s">
+        <v>431</v>
+      </c>
+      <c r="W1" s="72" t="s">
+        <v>432</v>
+      </c>
+      <c r="X1" s="73" t="s">
+        <v>433</v>
+      </c>
+      <c r="Y1" s="72" t="s">
+        <v>434</v>
+      </c>
+      <c r="Z1" s="72" t="s">
+        <v>435</v>
+      </c>
+      <c r="AA1" s="72" t="s">
+        <v>436</v>
+      </c>
+      <c r="AB1" s="72" t="s">
+        <v>437</v>
+      </c>
+      <c r="AC1" s="72" t="s">
+        <v>438</v>
+      </c>
+      <c r="AD1" s="72" t="s">
+        <v>439</v>
+      </c>
+      <c r="AE1" s="72" t="s">
+        <v>440</v>
+      </c>
+      <c r="AF1" s="72" t="s">
+        <v>78</v>
+      </c>
+      <c r="AG1" s="72" t="s">
+        <v>441</v>
+      </c>
+      <c r="AH1" s="72" t="s">
+        <v>240</v>
+      </c>
+      <c r="AI1" s="73" t="s">
+        <v>367</v>
+      </c>
+      <c r="AJ1" s="72" t="s">
+        <v>443</v>
+      </c>
+      <c r="AK1" s="72" t="s">
+        <v>592</v>
+      </c>
+      <c r="AL1" s="73" t="s">
+        <v>444</v>
+      </c>
+      <c r="AM1" s="73" t="s">
+        <v>411</v>
+      </c>
+      <c r="AN1" s="73" t="s">
+        <v>98</v>
+      </c>
+      <c r="AO1" s="71" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="2" spans="1:41" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="131" t="s">
+        <v>731</v>
+      </c>
+      <c r="B2" s="131" t="s">
+        <v>732</v>
+      </c>
+      <c r="C2" s="131" t="s">
+        <v>733</v>
+      </c>
+      <c r="D2" s="131" t="s">
+        <v>734</v>
+      </c>
+      <c r="F2" s="131" t="s">
+        <v>735</v>
+      </c>
+      <c r="G2" s="131" t="s">
+        <v>736</v>
+      </c>
+      <c r="H2" s="131" t="s">
+        <v>737</v>
+      </c>
+      <c r="L2" s="133"/>
+      <c r="P2" s="133" t="s">
+        <v>731</v>
+      </c>
+      <c r="X2" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="AI2" s="131" t="s">
+        <v>614</v>
+      </c>
+      <c r="AJ2" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="AK2" s="131" t="s">
+        <v>738</v>
+      </c>
+      <c r="AL2" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="AM2" s="131" t="s">
+        <v>739</v>
+      </c>
+      <c r="AN2" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="AO2" s="133"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1F27470C-22C8-4071-BFC8-AC2254281F2E}">
+  <sheetPr>
+    <tabColor rgb="FFFFFF00"/>
+  </sheetPr>
+  <dimension ref="A1:AN1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="28.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="14.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="13.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="8.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="5.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="7.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="6.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="9.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="9.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="16" max="17" width="15.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="11" style="75" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="12.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="14.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="12.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="14.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="20.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="10.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="13.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="9.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="13" style="75" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="15.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="12.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="10.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="9.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="7.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="33" max="33" width="10.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="7.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="35" max="35" width="10.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="11.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="15.54296875" style="75" customWidth="1"/>
+    <col min="38" max="38" width="11.453125" style="70" bestFit="1" customWidth="1"/>
+    <col min="39" max="39" width="19.54296875" style="75" customWidth="1"/>
+    <col min="40" max="40" width="14.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="41" max="16384" width="8.7265625" style="75"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:40" x14ac:dyDescent="0.35">
+      <c r="A1" s="72" t="s">
+        <v>349</v>
+      </c>
+      <c r="B1" s="72" t="s">
+        <v>208</v>
+      </c>
+      <c r="C1" s="73" t="s">
+        <v>422</v>
+      </c>
+      <c r="D1" s="72" t="s">
+        <v>113</v>
+      </c>
+      <c r="E1" s="72" t="s">
+        <v>115</v>
+      </c>
+      <c r="F1" s="72" t="s">
+        <v>121</v>
+      </c>
+      <c r="G1" s="72" t="s">
+        <v>123</v>
+      </c>
+      <c r="H1" s="72" t="s">
+        <v>125</v>
+      </c>
+      <c r="I1" s="72" t="s">
+        <v>127</v>
+      </c>
+      <c r="J1" s="72" t="s">
+        <v>423</v>
+      </c>
+      <c r="K1" s="72" t="s">
+        <v>66</v>
+      </c>
+      <c r="L1" s="72" t="s">
+        <v>189</v>
+      </c>
+      <c r="M1" s="72" t="s">
+        <v>424</v>
+      </c>
+      <c r="N1" s="72" t="s">
+        <v>425</v>
+      </c>
+      <c r="O1" s="72" t="s">
+        <v>75</v>
+      </c>
+      <c r="P1" s="72" t="s">
+        <v>426</v>
+      </c>
+      <c r="Q1" s="72" t="s">
+        <v>427</v>
+      </c>
+      <c r="R1" s="72" t="s">
+        <v>428</v>
+      </c>
+      <c r="S1" s="72" t="s">
+        <v>429</v>
+      </c>
+      <c r="T1" s="72" t="s">
+        <v>430</v>
+      </c>
+      <c r="U1" s="72" t="s">
+        <v>431</v>
+      </c>
+      <c r="V1" s="72" t="s">
+        <v>432</v>
+      </c>
+      <c r="W1" s="73" t="s">
+        <v>433</v>
+      </c>
+      <c r="X1" s="72" t="s">
+        <v>434</v>
+      </c>
+      <c r="Y1" s="72" t="s">
+        <v>435</v>
+      </c>
+      <c r="Z1" s="72" t="s">
+        <v>436</v>
+      </c>
+      <c r="AA1" s="72" t="s">
+        <v>437</v>
+      </c>
+      <c r="AB1" s="72" t="s">
+        <v>438</v>
+      </c>
+      <c r="AC1" s="72" t="s">
+        <v>439</v>
+      </c>
+      <c r="AD1" s="72" t="s">
+        <v>440</v>
+      </c>
+      <c r="AE1" s="72" t="s">
+        <v>78</v>
+      </c>
+      <c r="AF1" s="72" t="s">
+        <v>441</v>
+      </c>
+      <c r="AG1" s="72" t="s">
+        <v>442</v>
+      </c>
+      <c r="AH1" s="72" t="s">
+        <v>240</v>
+      </c>
+      <c r="AI1" s="73" t="s">
+        <v>367</v>
+      </c>
+      <c r="AJ1" s="72" t="s">
+        <v>443</v>
+      </c>
+      <c r="AK1" s="73" t="s">
+        <v>98</v>
+      </c>
+      <c r="AL1" s="71" t="s">
+        <v>130</v>
+      </c>
+      <c r="AM1" s="73" t="s">
+        <v>444</v>
+      </c>
+      <c r="AN1" s="73" t="s">
+        <v>411</v>
+      </c>
+    </row>
+  </sheetData>
+  <conditionalFormatting sqref="A1:A1048576">
+    <cfRule type="duplicateValues" dxfId="6" priority="2"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C1:C1048576">
+    <cfRule type="duplicateValues" dxfId="5" priority="1"/>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7305AA3A-7A1A-4C1F-B2B5-A9D60DC41A0E}">
+  <dimension ref="A1:P2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="3" width="15.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="5.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="9" style="75" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="26.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="26.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="10" max="11" width="12" style="75" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="11" style="75" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="9.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8" style="75" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="12.1796875" style="70" bestFit="1" customWidth="1"/>
+    <col min="17" max="16384" width="8.7265625" style="75"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" s="76" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="73" t="s">
+        <v>404</v>
+      </c>
+      <c r="B1" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1" s="72" t="s">
+        <v>405</v>
+      </c>
+      <c r="D1" s="72" t="s">
+        <v>319</v>
+      </c>
+      <c r="E1" s="72" t="s">
+        <v>406</v>
+      </c>
+      <c r="F1" s="72" t="s">
+        <v>323</v>
+      </c>
+      <c r="G1" s="73" t="s">
+        <v>325</v>
+      </c>
+      <c r="H1" s="81" t="s">
+        <v>407</v>
+      </c>
+      <c r="I1" s="81" t="s">
+        <v>408</v>
+      </c>
+      <c r="J1" s="81" t="s">
+        <v>331</v>
+      </c>
+      <c r="K1" s="73" t="s">
+        <v>392</v>
+      </c>
+      <c r="L1" s="81" t="s">
+        <v>335</v>
+      </c>
+      <c r="M1" s="81" t="s">
+        <v>409</v>
+      </c>
+      <c r="N1" s="81" t="s">
+        <v>410</v>
+      </c>
+      <c r="O1" s="81" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" s="71" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="131" t="s">
+        <v>705</v>
+      </c>
+      <c r="B2" s="131" t="s">
+        <v>740</v>
+      </c>
+      <c r="G2" s="131" t="s">
+        <v>731</v>
+      </c>
+      <c r="H2" s="131" t="s">
+        <v>741</v>
+      </c>
+      <c r="I2" s="131" t="s">
+        <v>741</v>
+      </c>
+      <c r="J2" s="131" t="s">
+        <v>742</v>
+      </c>
+      <c r="K2" s="131" t="s">
+        <v>742</v>
+      </c>
+      <c r="L2" s="133" t="s">
+        <v>742</v>
+      </c>
+      <c r="M2" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="N2" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="O2" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="P2" s="133"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B9150F71-87A9-467A-9C5B-87A7103F3335}">
+  <sheetPr>
+    <tabColor rgb="FFFFFF00"/>
+  </sheetPr>
+  <dimension ref="A1:P1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="3" width="15.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="5.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="9" style="75" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="26.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="26.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="10" max="11" width="12" style="75" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="11" style="75" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="9.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8" style="75" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="12.1796875" style="70" bestFit="1" customWidth="1"/>
+    <col min="17" max="16384" width="8.7265625" style="75"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" s="76" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="73" t="s">
+        <v>404</v>
+      </c>
+      <c r="B1" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1" s="72" t="s">
+        <v>405</v>
+      </c>
+      <c r="D1" s="72" t="s">
+        <v>319</v>
+      </c>
+      <c r="E1" s="72" t="s">
+        <v>406</v>
+      </c>
+      <c r="F1" s="72" t="s">
+        <v>323</v>
+      </c>
+      <c r="G1" s="73" t="s">
+        <v>325</v>
+      </c>
+      <c r="H1" s="81" t="s">
+        <v>407</v>
+      </c>
+      <c r="I1" s="81" t="s">
+        <v>408</v>
+      </c>
+      <c r="J1" s="81" t="s">
+        <v>331</v>
+      </c>
+      <c r="K1" s="73" t="s">
+        <v>392</v>
+      </c>
+      <c r="L1" s="81" t="s">
+        <v>335</v>
+      </c>
+      <c r="M1" s="81" t="s">
+        <v>409</v>
+      </c>
+      <c r="N1" s="81" t="s">
+        <v>410</v>
+      </c>
+      <c r="O1" s="81" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" s="71" t="s">
+        <v>130</v>
+      </c>
+    </row>
+  </sheetData>
+  <conditionalFormatting sqref="A1:A1048576">
+    <cfRule type="duplicateValues" dxfId="4" priority="1"/>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{55E2938E-953E-4DDB-807A-B632ABAD8BD8}">
+  <dimension ref="A1:O24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="29.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="32.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="26.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="30.7265625" style="75" customWidth="1"/>
+    <col min="7" max="7" width="30.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="18" style="75" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="65.453125" style="75" customWidth="1"/>
+    <col min="10" max="16384" width="8.7265625" style="75"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15" ht="72.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="85" t="s">
+        <v>445</v>
+      </c>
+      <c r="B1" s="86"/>
+      <c r="C1" s="85" t="s">
+        <v>446</v>
+      </c>
+      <c r="D1" s="85" t="s">
+        <v>447</v>
+      </c>
+      <c r="E1" s="85" t="s">
+        <v>448</v>
+      </c>
+      <c r="F1" s="85" t="s">
+        <v>448</v>
+      </c>
+      <c r="I1" s="85" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A2" s="82" t="s">
+        <v>263</v>
+      </c>
+      <c r="B2" s="82" t="s">
+        <v>155</v>
+      </c>
+      <c r="C2" s="83" t="s">
+        <v>163</v>
+      </c>
+      <c r="D2" s="83" t="s">
+        <v>210</v>
+      </c>
+      <c r="E2" s="83" t="s">
+        <v>450</v>
+      </c>
+      <c r="F2" s="83" t="s">
+        <v>451</v>
+      </c>
+      <c r="G2" s="89" t="s">
+        <v>362</v>
+      </c>
+      <c r="H2" s="82" t="s">
+        <v>361</v>
+      </c>
+      <c r="I2" s="83" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="131" t="s">
+        <v>743</v>
+      </c>
+      <c r="B3" s="131" t="s">
+        <v>621</v>
+      </c>
+      <c r="C3" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="D3" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="E3" s="131" t="s">
+        <v>717</v>
+      </c>
+      <c r="F3" s="131">
+        <v>120</v>
+      </c>
+      <c r="G3" s="131" t="s">
+        <v>744</v>
+      </c>
+      <c r="H3" s="131" t="s">
+        <v>745</v>
+      </c>
+      <c r="I3" s="131" t="s">
+        <v>132</v>
+      </c>
+      <c r="K3" s="133"/>
+      <c r="O3" s="133"/>
+    </row>
+    <row r="4" spans="1:15" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="131" t="s">
+        <v>743</v>
+      </c>
+      <c r="B4" s="131" t="s">
+        <v>621</v>
+      </c>
+      <c r="C4" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="D4" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="E4" s="131" t="s">
+        <v>717</v>
+      </c>
+      <c r="F4" s="131">
+        <v>120</v>
+      </c>
+      <c r="G4" s="131" t="s">
+        <v>746</v>
+      </c>
+      <c r="H4" s="131" t="s">
+        <v>747</v>
+      </c>
+      <c r="I4" s="131" t="s">
+        <v>132</v>
+      </c>
+      <c r="K4" s="133"/>
+      <c r="O4" s="133"/>
+    </row>
+    <row r="5" spans="1:15" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="131" t="s">
+        <v>743</v>
+      </c>
+      <c r="B5" s="131" t="s">
+        <v>621</v>
+      </c>
+      <c r="C5" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="D5" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="E5" s="131" t="s">
+        <v>721</v>
+      </c>
+      <c r="F5" s="131">
+        <v>50</v>
+      </c>
+      <c r="G5" s="131" t="s">
+        <v>744</v>
+      </c>
+      <c r="H5" s="131" t="s">
+        <v>745</v>
+      </c>
+      <c r="I5" s="131" t="s">
+        <v>132</v>
+      </c>
+      <c r="K5" s="133"/>
+      <c r="O5" s="133"/>
+    </row>
+    <row r="6" spans="1:15" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="131" t="s">
+        <v>743</v>
+      </c>
+      <c r="B6" s="131" t="s">
+        <v>621</v>
+      </c>
+      <c r="C6" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="D6" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="E6" s="131" t="s">
+        <v>721</v>
+      </c>
+      <c r="F6" s="131">
+        <v>50</v>
+      </c>
+      <c r="G6" s="131" t="s">
+        <v>746</v>
+      </c>
+      <c r="H6" s="131" t="s">
+        <v>747</v>
+      </c>
+      <c r="I6" s="131" t="s">
+        <v>132</v>
+      </c>
+      <c r="K6" s="133"/>
+      <c r="O6" s="133"/>
+    </row>
+    <row r="7" spans="1:15" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="131" t="s">
+        <v>743</v>
+      </c>
+      <c r="B7" s="131" t="s">
+        <v>621</v>
+      </c>
+      <c r="C7" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="D7" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="E7" s="131" t="s">
+        <v>717</v>
+      </c>
+      <c r="F7" s="131">
+        <v>120</v>
+      </c>
+      <c r="G7" s="131" t="s">
+        <v>744</v>
+      </c>
+      <c r="H7" s="131" t="s">
+        <v>745</v>
+      </c>
+      <c r="I7" s="131" t="s">
+        <v>132</v>
+      </c>
+      <c r="K7" s="133"/>
+      <c r="O7" s="133"/>
+    </row>
+    <row r="8" spans="1:15" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="131" t="s">
+        <v>743</v>
+      </c>
+      <c r="B8" s="131" t="s">
+        <v>621</v>
+      </c>
+      <c r="C8" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="D8" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="E8" s="131" t="s">
+        <v>721</v>
+      </c>
+      <c r="F8" s="131">
+        <v>50</v>
+      </c>
+      <c r="G8" s="131" t="s">
+        <v>746</v>
+      </c>
+      <c r="H8" s="131" t="s">
+        <v>747</v>
+      </c>
+      <c r="I8" s="131" t="s">
+        <v>132</v>
+      </c>
+      <c r="K8" s="133"/>
+      <c r="O8" s="133"/>
+    </row>
+    <row r="9" spans="1:15" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="131" t="s">
+        <v>743</v>
+      </c>
+      <c r="B9" s="131" t="s">
+        <v>621</v>
+      </c>
+      <c r="C9" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="D9" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="E9" s="131" t="s">
+        <v>717</v>
+      </c>
+      <c r="F9" s="131">
+        <v>120</v>
+      </c>
+      <c r="G9" s="131" t="s">
+        <v>744</v>
+      </c>
+      <c r="H9" s="131" t="s">
+        <v>745</v>
+      </c>
+      <c r="I9" s="131" t="s">
+        <v>132</v>
+      </c>
+      <c r="K9" s="133"/>
+      <c r="O9" s="133"/>
+    </row>
+    <row r="10" spans="1:15" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="131" t="s">
+        <v>743</v>
+      </c>
+      <c r="B10" s="131" t="s">
+        <v>621</v>
+      </c>
+      <c r="C10" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="D10" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="E10" s="131" t="s">
+        <v>721</v>
+      </c>
+      <c r="F10" s="131">
+        <v>50</v>
+      </c>
+      <c r="G10" s="131" t="s">
+        <v>746</v>
+      </c>
+      <c r="H10" s="131" t="s">
+        <v>747</v>
+      </c>
+      <c r="I10" s="131" t="s">
+        <v>132</v>
+      </c>
+      <c r="K10" s="133"/>
+      <c r="O10" s="133"/>
+    </row>
+    <row r="11" spans="1:15" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="131" t="s">
+        <v>743</v>
+      </c>
+      <c r="B11" s="131" t="s">
+        <v>624</v>
+      </c>
+      <c r="C11" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="D11" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="E11" s="131" t="s">
+        <v>717</v>
+      </c>
+      <c r="F11" s="131">
+        <v>120</v>
+      </c>
+      <c r="G11" s="131" t="s">
+        <v>744</v>
+      </c>
+      <c r="H11" s="131" t="s">
+        <v>745</v>
+      </c>
+      <c r="I11" s="131" t="s">
+        <v>132</v>
+      </c>
+      <c r="K11" s="133"/>
+      <c r="O11" s="133"/>
+    </row>
+    <row r="12" spans="1:15" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="131" t="s">
+        <v>743</v>
+      </c>
+      <c r="B12" s="131" t="s">
+        <v>624</v>
+      </c>
+      <c r="C12" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="D12" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="E12" s="131" t="s">
+        <v>721</v>
+      </c>
+      <c r="F12" s="131">
+        <v>50</v>
+      </c>
+      <c r="G12" s="131" t="s">
+        <v>746</v>
+      </c>
+      <c r="H12" s="131" t="s">
+        <v>747</v>
+      </c>
+      <c r="I12" s="131" t="s">
+        <v>132</v>
+      </c>
+      <c r="K12" s="133"/>
+      <c r="O12" s="133"/>
+    </row>
+    <row r="13" spans="1:15" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="131" t="s">
+        <v>743</v>
+      </c>
+      <c r="B13" s="131" t="s">
+        <v>624</v>
+      </c>
+      <c r="C13" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="D13" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="E13" s="131" t="s">
+        <v>717</v>
+      </c>
+      <c r="F13" s="131">
+        <v>120</v>
+      </c>
+      <c r="G13" s="131" t="s">
+        <v>744</v>
+      </c>
+      <c r="H13" s="131" t="s">
+        <v>745</v>
+      </c>
+      <c r="I13" s="131" t="s">
+        <v>132</v>
+      </c>
+      <c r="K13" s="133"/>
+      <c r="O13" s="133"/>
+    </row>
+    <row r="14" spans="1:15" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="131" t="s">
+        <v>743</v>
+      </c>
+      <c r="B14" s="131" t="s">
+        <v>624</v>
+      </c>
+      <c r="C14" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="D14" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="E14" s="131" t="s">
+        <v>721</v>
+      </c>
+      <c r="F14" s="131">
+        <v>50</v>
+      </c>
+      <c r="G14" s="131" t="s">
+        <v>746</v>
+      </c>
+      <c r="H14" s="131" t="s">
+        <v>747</v>
+      </c>
+      <c r="I14" s="131" t="s">
+        <v>132</v>
+      </c>
+      <c r="K14" s="133"/>
+      <c r="O14" s="133"/>
+    </row>
+    <row r="15" spans="1:15" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="131" t="s">
+        <v>743</v>
+      </c>
+      <c r="B15" s="131" t="s">
+        <v>624</v>
+      </c>
+      <c r="C15" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="D15" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="E15" s="131" t="s">
+        <v>717</v>
+      </c>
+      <c r="F15" s="131">
+        <v>120</v>
+      </c>
+      <c r="G15" s="131" t="s">
+        <v>744</v>
+      </c>
+      <c r="H15" s="131" t="s">
+        <v>745</v>
+      </c>
+      <c r="I15" s="131" t="s">
+        <v>132</v>
+      </c>
+      <c r="K15" s="133"/>
+      <c r="O15" s="133"/>
+    </row>
+    <row r="16" spans="1:15" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="131" t="s">
+        <v>743</v>
+      </c>
+      <c r="B16" s="131" t="s">
+        <v>624</v>
+      </c>
+      <c r="C16" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="D16" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="E16" s="131" t="s">
+        <v>721</v>
+      </c>
+      <c r="F16" s="131">
+        <v>50</v>
+      </c>
+      <c r="G16" s="131" t="s">
+        <v>746</v>
+      </c>
+      <c r="H16" s="131" t="s">
+        <v>747</v>
+      </c>
+      <c r="I16" s="131" t="s">
+        <v>132</v>
+      </c>
+      <c r="K16" s="133"/>
+      <c r="O16" s="133"/>
+    </row>
+    <row r="17" spans="1:15" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="131" t="s">
+        <v>743</v>
+      </c>
+      <c r="B17" s="131" t="s">
+        <v>624</v>
+      </c>
+      <c r="C17" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="D17" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="E17" s="131" t="s">
+        <v>717</v>
+      </c>
+      <c r="F17" s="131">
+        <v>120</v>
+      </c>
+      <c r="G17" s="131" t="s">
+        <v>744</v>
+      </c>
+      <c r="H17" s="131" t="s">
+        <v>745</v>
+      </c>
+      <c r="I17" s="131" t="s">
+        <v>132</v>
+      </c>
+      <c r="K17" s="133"/>
+      <c r="O17" s="133"/>
+    </row>
+    <row r="18" spans="1:15" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="131" t="s">
+        <v>743</v>
+      </c>
+      <c r="B18" s="131" t="s">
+        <v>624</v>
+      </c>
+      <c r="C18" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="D18" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="E18" s="131" t="s">
+        <v>721</v>
+      </c>
+      <c r="F18" s="131">
+        <v>50</v>
+      </c>
+      <c r="G18" s="131" t="s">
+        <v>746</v>
+      </c>
+      <c r="H18" s="131" t="s">
+        <v>747</v>
+      </c>
+      <c r="I18" s="131" t="s">
+        <v>132</v>
+      </c>
+      <c r="K18" s="133"/>
+      <c r="O18" s="133"/>
+    </row>
+    <row r="19" spans="1:15" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="131" t="s">
+        <v>743</v>
+      </c>
+      <c r="B19" s="131" t="s">
+        <v>627</v>
+      </c>
+      <c r="C19" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="D19" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="E19" s="131" t="s">
+        <v>717</v>
+      </c>
+      <c r="F19" s="131">
+        <v>40</v>
+      </c>
+      <c r="G19" s="131" t="s">
+        <v>765</v>
+      </c>
+      <c r="H19" s="131" t="s">
+        <v>745</v>
+      </c>
+      <c r="I19" s="131" t="s">
+        <v>132</v>
+      </c>
+      <c r="K19" s="133"/>
+      <c r="O19" s="133"/>
+    </row>
+    <row r="20" spans="1:15" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="131" t="s">
+        <v>743</v>
+      </c>
+      <c r="B20" s="131" t="s">
+        <v>627</v>
+      </c>
+      <c r="C20" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="D20" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="E20" s="131" t="s">
+        <v>717</v>
+      </c>
+      <c r="F20" s="131">
+        <v>40</v>
+      </c>
+      <c r="G20" s="131" t="s">
+        <v>748</v>
+      </c>
+      <c r="H20" s="131" t="s">
+        <v>747</v>
+      </c>
+      <c r="I20" s="131" t="s">
+        <v>132</v>
+      </c>
+      <c r="K20" s="133"/>
+      <c r="O20" s="133"/>
+    </row>
+    <row r="21" spans="1:15" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="131" t="s">
+        <v>743</v>
+      </c>
+      <c r="B21" s="131" t="s">
+        <v>627</v>
+      </c>
+      <c r="C21" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="D21" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="E21" s="131" t="s">
+        <v>717</v>
+      </c>
+      <c r="F21" s="131">
+        <v>20</v>
+      </c>
+      <c r="G21" s="131" t="s">
+        <v>766</v>
+      </c>
+      <c r="H21" s="131" t="s">
+        <v>745</v>
+      </c>
+      <c r="I21" s="131" t="s">
+        <v>132</v>
+      </c>
+      <c r="K21" s="133"/>
+      <c r="O21" s="133"/>
+    </row>
+    <row r="22" spans="1:15" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="131" t="s">
+        <v>743</v>
+      </c>
+      <c r="B22" s="131" t="s">
+        <v>627</v>
+      </c>
+      <c r="C22" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="D22" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="E22" s="131" t="s">
+        <v>717</v>
+      </c>
+      <c r="F22" s="131">
+        <v>20</v>
+      </c>
+      <c r="G22" s="131" t="s">
+        <v>749</v>
+      </c>
+      <c r="H22" s="131" t="s">
+        <v>747</v>
+      </c>
+      <c r="I22" s="131" t="s">
+        <v>132</v>
+      </c>
+      <c r="K22" s="133"/>
+      <c r="O22" s="133"/>
+    </row>
+    <row r="23" spans="1:15" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="131" t="s">
+        <v>743</v>
+      </c>
+      <c r="B23" s="131" t="s">
+        <v>634</v>
+      </c>
+      <c r="C23" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="E23" s="131" t="s">
+        <v>722</v>
+      </c>
+      <c r="F23" s="131">
+        <v>15</v>
+      </c>
+      <c r="G23" s="131" t="s">
+        <v>750</v>
+      </c>
+      <c r="H23" s="131" t="s">
+        <v>745</v>
+      </c>
+      <c r="I23" s="131" t="s">
+        <v>132</v>
+      </c>
+      <c r="K23" s="133"/>
+      <c r="O23" s="133"/>
+    </row>
+    <row r="24" spans="1:15" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="131" t="s">
+        <v>743</v>
+      </c>
+      <c r="B24" s="131" t="s">
+        <v>634</v>
+      </c>
+      <c r="C24" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="E24" s="131" t="s">
+        <v>722</v>
+      </c>
+      <c r="F24" s="131">
+        <v>15</v>
+      </c>
+      <c r="G24" s="131" t="s">
+        <v>744</v>
+      </c>
+      <c r="H24" s="131" t="s">
+        <v>747</v>
+      </c>
+      <c r="I24" s="131" t="s">
+        <v>132</v>
+      </c>
+      <c r="K24" s="133"/>
+      <c r="O24" s="133"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{70BE6F2F-D132-4620-A66D-C131996D4A29}">
+  <sheetPr>
+    <tabColor rgb="FFFFC000"/>
+  </sheetPr>
+  <dimension ref="A1:P4"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="18" style="75" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="56.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="13.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="16.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="10.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="13.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="11.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="12" style="75" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="10.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="8" style="75" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="12.1796875" style="70" bestFit="1" customWidth="1"/>
+    <col min="14" max="16384" width="8.7265625" style="75"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A1" s="73" t="s">
+        <v>379</v>
+      </c>
+      <c r="B1" s="72" t="s">
+        <v>349</v>
+      </c>
+      <c r="C1" s="72" t="s">
+        <v>406</v>
+      </c>
+      <c r="D1" s="72" t="s">
+        <v>519</v>
+      </c>
+      <c r="E1" s="73" t="s">
+        <v>387</v>
+      </c>
+      <c r="F1" s="73" t="s">
+        <v>388</v>
+      </c>
+      <c r="G1" s="73" t="s">
+        <v>389</v>
+      </c>
+      <c r="H1" s="73" t="s">
+        <v>390</v>
+      </c>
+      <c r="I1" s="73" t="s">
+        <v>391</v>
+      </c>
+      <c r="J1" s="72" t="s">
+        <v>392</v>
+      </c>
+      <c r="K1" s="73" t="s">
+        <v>393</v>
+      </c>
+      <c r="L1" s="73" t="s">
+        <v>98</v>
+      </c>
+      <c r="M1" s="71" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="131" t="s">
+        <v>721</v>
+      </c>
+      <c r="B2" s="131" t="s">
+        <v>721</v>
+      </c>
+      <c r="C2" s="131" t="s">
+        <v>720</v>
+      </c>
+      <c r="D2" s="131" t="s">
+        <v>751</v>
+      </c>
+      <c r="E2" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="F2" s="131" t="s">
+        <v>752</v>
+      </c>
+      <c r="G2" s="131" t="s">
+        <v>737</v>
+      </c>
+      <c r="H2" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="I2" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="J2" s="131" t="s">
+        <v>753</v>
+      </c>
+      <c r="K2" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="L2" s="133" t="s">
+        <v>615</v>
+      </c>
+      <c r="P2" s="133"/>
+    </row>
+    <row r="3" spans="1:16" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="131" t="s">
+        <v>717</v>
+      </c>
+      <c r="B3" s="131" t="s">
+        <v>717</v>
+      </c>
+      <c r="C3" s="131" t="s">
+        <v>720</v>
+      </c>
+      <c r="D3" s="131" t="s">
+        <v>754</v>
+      </c>
+      <c r="E3" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="F3" s="131" t="s">
+        <v>755</v>
+      </c>
+      <c r="G3" s="131" t="s">
+        <v>737</v>
+      </c>
+      <c r="H3" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="I3" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="J3" s="131" t="s">
+        <v>756</v>
+      </c>
+      <c r="K3" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="L3" s="133" t="s">
+        <v>615</v>
+      </c>
+      <c r="P3" s="133"/>
+    </row>
+    <row r="4" spans="1:16" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="131" t="s">
+        <v>722</v>
+      </c>
+      <c r="B4" s="131" t="s">
+        <v>757</v>
+      </c>
+      <c r="E4" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="F4" s="131" t="s">
+        <v>758</v>
+      </c>
+      <c r="G4" s="131" t="s">
+        <v>737</v>
+      </c>
+      <c r="H4" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="I4" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="J4" s="131" t="s">
+        <v>759</v>
+      </c>
+      <c r="K4" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="L4" s="133" t="s">
+        <v>615</v>
+      </c>
+      <c r="P4" s="133"/>
+    </row>
+  </sheetData>
+  <conditionalFormatting sqref="A2:A4">
+    <cfRule type="duplicateValues" dxfId="3" priority="2"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B3">
+    <cfRule type="duplicateValues" dxfId="2" priority="1"/>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1D68B744-40F2-4D8C-8C84-412973A66C89}">
+  <sheetPr>
+    <tabColor rgb="FFFFFF00"/>
+  </sheetPr>
+  <dimension ref="A1:M1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="18" style="75" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="56.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="13.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="16.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="10.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="13.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="11.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="12" style="75" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="10.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="8" style="75" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="12.1796875" style="70" bestFit="1" customWidth="1"/>
+    <col min="14" max="16384" width="8.7265625" style="75"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A1" s="73" t="s">
+        <v>379</v>
+      </c>
+      <c r="B1" s="72" t="s">
+        <v>349</v>
+      </c>
+      <c r="C1" s="72" t="s">
+        <v>406</v>
+      </c>
+      <c r="D1" s="72" t="s">
+        <v>519</v>
+      </c>
+      <c r="E1" s="73" t="s">
+        <v>387</v>
+      </c>
+      <c r="F1" s="73" t="s">
+        <v>388</v>
+      </c>
+      <c r="G1" s="73" t="s">
+        <v>389</v>
+      </c>
+      <c r="H1" s="73" t="s">
+        <v>390</v>
+      </c>
+      <c r="I1" s="73" t="s">
+        <v>391</v>
+      </c>
+      <c r="J1" s="72" t="s">
+        <v>392</v>
+      </c>
+      <c r="K1" s="73" t="s">
+        <v>393</v>
+      </c>
+      <c r="L1" s="73" t="s">
+        <v>98</v>
+      </c>
+      <c r="M1" s="71" t="s">
+        <v>130</v>
+      </c>
+    </row>
+  </sheetData>
+  <conditionalFormatting sqref="A1:A1048576">
+    <cfRule type="duplicateValues" dxfId="1" priority="1"/>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{80555C5C-1620-4BD6-A093-755D916CCA9F}">
+  <sheetPr>
+    <tabColor rgb="FFFFC000"/>
+  </sheetPr>
+  <dimension ref="A1:P2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="2" width="8.7265625" style="75"/>
+    <col min="3" max="3" width="15.1796875" style="75" customWidth="1"/>
+    <col min="4" max="4" width="21.26953125" style="75" customWidth="1"/>
+    <col min="5" max="5" width="16.54296875" style="75" customWidth="1"/>
+    <col min="6" max="6" width="22.7265625" style="75" customWidth="1"/>
+    <col min="7" max="7" width="12.1796875" style="70" customWidth="1"/>
+    <col min="8" max="16384" width="8.7265625" style="75"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="73" t="s">
+        <v>346</v>
+      </c>
+      <c r="B1" s="72" t="s">
+        <v>349</v>
+      </c>
+      <c r="C1" s="72" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1" s="73" t="s">
+        <v>411</v>
+      </c>
+      <c r="E1" s="73" t="s">
+        <v>354</v>
+      </c>
+      <c r="F1" s="73" t="s">
+        <v>98</v>
+      </c>
+      <c r="G1" s="71" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="131" t="s">
+        <v>616</v>
+      </c>
+      <c r="B2" s="131" t="s">
+        <v>760</v>
+      </c>
+      <c r="D2" s="131" t="s">
+        <v>761</v>
+      </c>
+      <c r="F2" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="G2" s="132"/>
+      <c r="L2" s="133"/>
+      <c r="P2" s="133"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D8B8F8F1-5146-4B5D-9F3B-148627339A92}">
+  <sheetPr>
+    <tabColor rgb="FFFFFF00"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="2" width="8.7265625" style="75"/>
+    <col min="3" max="3" width="15.1796875" style="75" customWidth="1"/>
+    <col min="4" max="4" width="21.26953125" style="75" customWidth="1"/>
+    <col min="5" max="5" width="16.54296875" style="75" customWidth="1"/>
+    <col min="6" max="6" width="22.7265625" style="75" customWidth="1"/>
+    <col min="7" max="7" width="12.1796875" style="70" customWidth="1"/>
+    <col min="8" max="16384" width="8.7265625" style="75"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="73" t="s">
+        <v>346</v>
+      </c>
+      <c r="B1" s="72" t="s">
+        <v>349</v>
+      </c>
+      <c r="C1" s="72" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1" s="73" t="s">
+        <v>411</v>
+      </c>
+      <c r="E1" s="73" t="s">
+        <v>354</v>
+      </c>
+      <c r="F1" s="73" t="s">
+        <v>98</v>
+      </c>
+      <c r="G1" s="71" t="s">
+        <v>130</v>
+      </c>
+    </row>
+  </sheetData>
+  <conditionalFormatting sqref="A1:A1048576">
+    <cfRule type="duplicateValues" dxfId="0" priority="1"/>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2AB969DE-E2A4-4DC4-B700-A3A92643AB86}">
+  <sheetPr>
+    <tabColor rgb="FFFFC000"/>
+  </sheetPr>
+  <dimension ref="A1:V2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="11.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="12.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="12.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="15.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="12.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="37.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="15.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="11.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8" style="75" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="12.1796875" style="70" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="9.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="13.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="17.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="14.7265625" style="70" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="17.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="9.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="9.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="5.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="8.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="5.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="23" max="16384" width="8.7265625" style="75"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:22" s="74" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="73" t="s">
+        <v>138</v>
+      </c>
+      <c r="B1" s="73" t="s">
+        <v>111</v>
+      </c>
+      <c r="C1" s="72" t="s">
+        <v>394</v>
+      </c>
+      <c r="D1" s="72" t="s">
         <v>141</v>
       </c>
-      <c r="C1" s="3" t="s">
-[...26 lines deleted...]
-      <c r="L1" s="3" t="s">
+      <c r="E1" s="72" t="s">
+        <v>143</v>
+      </c>
+      <c r="F1" s="72" t="s">
+        <v>118</v>
+      </c>
+      <c r="G1" s="73" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" s="72" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1" s="73" t="s">
+        <v>395</v>
+      </c>
+      <c r="J1" s="72" t="s">
+        <v>396</v>
+      </c>
+      <c r="K1" s="73" t="s">
         <v>98</v>
       </c>
-      <c r="M1" s="2" t="s">
-[...75 lines deleted...]
-      <c r="B4" s="6"/>
+      <c r="L1" s="71" t="s">
+        <v>130</v>
+      </c>
+      <c r="M1" s="72" t="s">
+        <v>397</v>
+      </c>
+      <c r="N1" s="72" t="s">
+        <v>398</v>
+      </c>
+      <c r="O1" s="72" t="s">
+        <v>399</v>
+      </c>
+      <c r="P1" s="71" t="s">
+        <v>400</v>
+      </c>
+      <c r="Q1" s="72" t="s">
+        <v>113</v>
+      </c>
+      <c r="R1" s="72" t="s">
+        <v>115</v>
+      </c>
+      <c r="S1" s="72" t="s">
+        <v>121</v>
+      </c>
+      <c r="T1" s="72" t="s">
+        <v>123</v>
+      </c>
+      <c r="U1" s="72" t="s">
+        <v>125</v>
+      </c>
+      <c r="V1" s="72" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="131" t="s">
+        <v>762</v>
+      </c>
+      <c r="B2" s="131" t="s">
+        <v>763</v>
+      </c>
+      <c r="G2" s="134" t="s">
+        <v>764</v>
+      </c>
+      <c r="I2" s="131" t="s">
+        <v>665</v>
+      </c>
+      <c r="J2" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="K2" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="L2" s="133"/>
+      <c r="N2" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="P2" s="133"/>
     </row>
   </sheetData>
-  <hyperlinks>
-[...1 lines deleted...]
-  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6C43ADBC-AC9B-4BB7-A48C-0ACFB682703F}">
   <sheetPr>
-    <tabColor theme="6" tint="0.59999389629810485"/>
+    <tabColor rgb="FFFFFF00"/>
   </sheetPr>
-  <dimension ref="A1:P1"/>
+  <dimension ref="A1:Y1"/>
   <sheetViews>
-    <sheetView topLeftCell="C1" workbookViewId="0">
-      <selection activeCell="Q1" sqref="Q1:Q1048576"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="17" bestFit="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="16" max="16" width="12.1796875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="16" style="75" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="17" style="75" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14" style="75" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="22.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="9.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="22.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="14.453125" style="70" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="10.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="39.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="11" style="75" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="10.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="11" style="75" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="39.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="39.453125" style="75" customWidth="1"/>
+    <col min="19" max="19" width="10.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="11.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="13.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="16" style="75" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="25.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="8" style="75" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="12.1796875" style="70" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="8.7265625" style="75"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="27" customHeight="1" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="D1" s="3" t="s">
+    <row r="1" spans="1:25" s="74" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="72" t="s">
+        <v>364</v>
+      </c>
+      <c r="B1" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="C1" s="73" t="s">
+        <v>155</v>
+      </c>
+      <c r="D1" s="73" t="s">
+        <v>365</v>
+      </c>
+      <c r="E1" s="73" t="s">
+        <v>366</v>
+      </c>
+      <c r="F1" s="73" t="s">
+        <v>40</v>
+      </c>
+      <c r="G1" s="73" t="s">
+        <v>367</v>
+      </c>
+      <c r="H1" s="73" t="s">
+        <v>368</v>
+      </c>
+      <c r="I1" s="73" t="s">
+        <v>369</v>
+      </c>
+      <c r="J1" s="71" t="s">
+        <v>370</v>
+      </c>
+      <c r="K1" s="73" t="s">
+        <v>108</v>
+      </c>
+      <c r="L1" s="72" t="s">
+        <v>138</v>
+      </c>
+      <c r="M1" s="73" t="s">
+        <v>111</v>
+      </c>
+      <c r="N1" s="72" t="s">
+        <v>66</v>
+      </c>
+      <c r="O1" s="72" t="s">
+        <v>189</v>
+      </c>
+      <c r="P1" s="72" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q1" s="72" t="s">
+        <v>75</v>
+      </c>
+      <c r="R1" s="73" t="s">
+        <v>556</v>
+      </c>
+      <c r="S1" s="72" t="s">
+        <v>78</v>
+      </c>
+      <c r="T1" s="72" t="s">
+        <v>86</v>
+      </c>
+      <c r="U1" s="72" t="s">
+        <v>89</v>
+      </c>
+      <c r="V1" s="72" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" s="72" t="s">
+        <v>371</v>
+      </c>
+      <c r="X1" s="73" t="s">
         <v>98</v>
       </c>
-      <c r="E1" s="3" t="s">
-[...33 lines deleted...]
-        <v>116</v>
+      <c r="Y1" s="71" t="s">
+        <v>130</v>
+      </c>
+    </row>
+  </sheetData>
+  <conditionalFormatting sqref="C1:C1048576">
+    <cfRule type="duplicateValues" dxfId="7" priority="1"/>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
+  <sheetPr>
+    <tabColor theme="4"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="15.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="48.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="22.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="4" max="6" width="16.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="12.1796875" style="70" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="8.7265625" style="75"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="73" t="s">
+        <v>208</v>
+      </c>
+      <c r="B1" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1" s="73" t="s">
+        <v>401</v>
+      </c>
+      <c r="D1" s="73" t="s">
+        <v>402</v>
+      </c>
+      <c r="E1" s="73" t="s">
+        <v>403</v>
+      </c>
+      <c r="F1" s="73" t="s">
+        <v>98</v>
+      </c>
+      <c r="G1" s="71" t="s">
+        <v>130</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1FEFB80F-233A-47D7-BD69-E395B7D2113B}">
+  <sheetPr>
+    <tabColor rgb="FFFFFF00"/>
+  </sheetPr>
+  <dimension ref="A1:M3"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="20.81640625" style="75" customWidth="1"/>
+    <col min="2" max="2" width="13.81640625" style="75" customWidth="1"/>
+    <col min="3" max="3" width="14.453125" style="75" customWidth="1"/>
+    <col min="4" max="4" width="20.453125" style="75" customWidth="1"/>
+    <col min="5" max="5" width="29.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="15.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="32.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="26.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="9" max="10" width="30.7265625" style="75" customWidth="1"/>
+    <col min="11" max="11" width="30.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="18" style="75" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="65.453125" style="75" customWidth="1"/>
+    <col min="14" max="16384" width="8.7265625" style="75"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="72.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="E1" s="85" t="s">
+        <v>445</v>
+      </c>
+      <c r="F1" s="86"/>
+      <c r="G1" s="85" t="s">
+        <v>446</v>
+      </c>
+      <c r="H1" s="85" t="s">
+        <v>447</v>
+      </c>
+      <c r="I1" s="85" t="s">
+        <v>448</v>
+      </c>
+      <c r="J1" s="85" t="s">
+        <v>448</v>
+      </c>
+      <c r="M1" s="85" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="104" t="s">
+        <v>557</v>
+      </c>
+      <c r="B2" s="104" t="s">
+        <v>558</v>
+      </c>
+      <c r="C2" s="104" t="s">
+        <v>559</v>
+      </c>
+      <c r="D2" s="104" t="s">
+        <v>587</v>
+      </c>
+      <c r="E2" s="82" t="s">
+        <v>263</v>
+      </c>
+      <c r="F2" s="82" t="s">
+        <v>155</v>
+      </c>
+      <c r="G2" s="83" t="s">
+        <v>163</v>
+      </c>
+      <c r="H2" s="83" t="s">
+        <v>210</v>
+      </c>
+      <c r="I2" s="83" t="s">
+        <v>450</v>
+      </c>
+      <c r="J2" s="83" t="s">
+        <v>451</v>
+      </c>
+      <c r="K2" s="89" t="s">
+        <v>362</v>
+      </c>
+      <c r="L2" s="82" t="s">
+        <v>361</v>
+      </c>
+      <c r="M2" s="83" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A3" t="str">
+        <f>IFERROR(IF(VLOOKUP(F3,Customer!C:C,1, 0) =F3, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B3" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(F3,G3),CustomerSite!X:X,1, 0) =_xlfn.CONCAT(F3,G3), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>TRUE</v>
+      </c>
+      <c r="C3" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(F3,G3,H3),CustomerSystem!P:P,1, 0) =_xlfn.CONCAT(F3,G3,H3), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="D3" t="str">
+        <f>IFERROR(IF(VLOOKUP(_xlfn.CONCAT(I3,J3),CustomerRecurring!V:V,1, 0) =_xlfn.CONCAT(I3,J3), "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F8C535CE-6239-4CFF-9F44-B8F68A820A99}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
-    <tabColor theme="0" tint="-0.14999847407452621"/>
+    <tabColor rgb="FFFF0000"/>
   </sheetPr>
-  <dimension ref="A1:K1"/>
+  <dimension ref="A1:U6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D20" sqref="D20"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="14.26953125" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11" max="11" width="11.453125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="15.90625" style="75" bestFit="1" customWidth="1"/>
+    <col min="2" max="3" width="9.36328125" style="75" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="21.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.90625" style="75" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="8.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="9.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="9.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="5.36328125" style="75" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="14.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="5.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.6328125" style="75" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="5.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="18.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="24.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="21.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="17.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="7.36328125" style="75" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="11.36328125" style="70" bestFit="1" customWidth="1"/>
+    <col min="22" max="16384" width="8.7265625" style="75"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="1" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C1" s="3" t="s">
+    <row r="1" spans="1:21" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="73" t="s">
+        <v>155</v>
+      </c>
+      <c r="B1" s="73" t="s">
+        <v>108</v>
+      </c>
+      <c r="C1" s="72" t="s">
+        <v>138</v>
+      </c>
+      <c r="D1" s="73" t="s">
+        <v>111</v>
+      </c>
+      <c r="E1" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="F1" s="73" t="s">
+        <v>115</v>
+      </c>
+      <c r="G1" s="72" t="s">
+        <v>66</v>
+      </c>
+      <c r="H1" s="72" t="s">
+        <v>189</v>
+      </c>
+      <c r="I1" s="72" t="s">
+        <v>118</v>
+      </c>
+      <c r="J1" s="72" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" s="73" t="s">
+        <v>121</v>
+      </c>
+      <c r="L1" s="73" t="s">
+        <v>123</v>
+      </c>
+      <c r="M1" s="73" t="s">
+        <v>125</v>
+      </c>
+      <c r="N1" s="72" t="s">
+        <v>127</v>
+      </c>
+      <c r="O1" s="72" t="s">
+        <v>773</v>
+      </c>
+      <c r="P1" s="116" t="s">
+        <v>588</v>
+      </c>
+      <c r="Q1" s="116" t="s">
+        <v>589</v>
+      </c>
+      <c r="R1" s="116" t="s">
+        <v>590</v>
+      </c>
+      <c r="S1" s="116" t="s">
+        <v>591</v>
+      </c>
+      <c r="T1" s="72" t="s">
         <v>98</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="U1" s="71" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="131" t="s">
+        <v>610</v>
+      </c>
+      <c r="B2" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="D2" s="131" t="s">
+        <v>617</v>
+      </c>
+      <c r="E2" s="131" t="s">
+        <v>640</v>
+      </c>
+      <c r="G2" s="132"/>
+      <c r="K2" s="131" t="s">
+        <v>641</v>
+      </c>
+      <c r="L2" s="133" t="s">
+        <v>642</v>
+      </c>
+      <c r="M2" s="131" t="s">
+        <v>643</v>
+      </c>
+      <c r="O2" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="P2" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="Q2" s="133" t="s">
+        <v>609</v>
+      </c>
+      <c r="R2" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="S2" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="T2" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="U2" s="133"/>
+    </row>
+    <row r="3" spans="1:21" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="131" t="s">
+        <v>621</v>
+      </c>
+      <c r="B3" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="D3" s="131" t="s">
+        <v>622</v>
+      </c>
+      <c r="E3" s="131" t="s">
+        <v>644</v>
+      </c>
+      <c r="G3" s="132"/>
+      <c r="K3" s="131" t="s">
+        <v>645</v>
+      </c>
+      <c r="L3" s="133" t="s">
+        <v>646</v>
+      </c>
+      <c r="M3" s="131" t="s">
+        <v>647</v>
+      </c>
+      <c r="O3" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="P3" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="Q3" s="133" t="s">
+        <v>615</v>
+      </c>
+      <c r="R3" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="S3" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="T3" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="U3" s="133"/>
+    </row>
+    <row r="4" spans="1:21" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="131" t="s">
+        <v>624</v>
+      </c>
+      <c r="B4" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="D4" s="131" t="s">
+        <v>625</v>
+      </c>
+      <c r="E4" s="131" t="s">
+        <v>648</v>
+      </c>
+      <c r="G4" s="132"/>
+      <c r="K4" s="131" t="s">
+        <v>645</v>
+      </c>
+      <c r="L4" s="133" t="s">
+        <v>646</v>
+      </c>
+      <c r="M4" s="131" t="s">
+        <v>647</v>
+      </c>
+      <c r="O4" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="P4" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="Q4" s="133" t="s">
+        <v>615</v>
+      </c>
+      <c r="R4" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="S4" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="T4" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="U4" s="133"/>
+    </row>
+    <row r="5" spans="1:21" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="131" t="s">
+        <v>627</v>
+      </c>
+      <c r="B5" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="C5" s="131" t="s">
+        <v>629</v>
+      </c>
+      <c r="D5" s="131" t="s">
+        <v>630</v>
+      </c>
+      <c r="E5" s="131" t="s">
+        <v>649</v>
+      </c>
+      <c r="G5" s="132"/>
+      <c r="K5" s="131" t="s">
+        <v>650</v>
+      </c>
+      <c r="L5" s="133" t="s">
+        <v>651</v>
+      </c>
+      <c r="M5" s="131" t="s">
+        <v>652</v>
+      </c>
+      <c r="O5" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="P5" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="Q5" s="133" t="s">
+        <v>609</v>
+      </c>
+      <c r="R5" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="S5" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="T5" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="U5" s="133"/>
+    </row>
+    <row r="6" spans="1:21" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="131" t="s">
+        <v>634</v>
+      </c>
+      <c r="B6" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="C6" s="131" t="s">
+        <v>636</v>
+      </c>
+      <c r="D6" s="131" t="s">
+        <v>637</v>
+      </c>
+      <c r="E6" s="131" t="s">
+        <v>653</v>
+      </c>
+      <c r="G6" s="132"/>
+      <c r="K6" s="131" t="s">
+        <v>654</v>
+      </c>
+      <c r="L6" s="133" t="s">
+        <v>655</v>
+      </c>
+      <c r="M6" s="131" t="s">
+        <v>656</v>
+      </c>
+      <c r="O6" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="P6" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="Q6" s="133" t="s">
+        <v>609</v>
+      </c>
+      <c r="R6" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="S6" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="T6" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="U6" s="133">
+        <v>45658</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A15A2AAB-F0F3-4267-803F-2FDAC6AFF6A1}">
+  <sheetPr>
+    <tabColor rgb="FFFFFF00"/>
+  </sheetPr>
+  <dimension ref="A1:Q82"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="39.453125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17" style="75" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="49.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="40.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="28.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11" style="75" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="10.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="11" style="75" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="39.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="23.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="5.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="9.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="8" style="75" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="12.1796875" style="70" bestFit="1" customWidth="1"/>
+    <col min="18" max="16384" width="8.7265625" style="75"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="104" t="s">
+        <v>557</v>
+      </c>
+      <c r="B1" s="73" t="s">
+        <v>155</v>
+      </c>
+      <c r="C1" s="73" t="s">
+        <v>108</v>
+      </c>
+      <c r="D1" s="72" t="s">
+        <v>138</v>
+      </c>
+      <c r="E1" s="73" t="s">
+        <v>111</v>
+      </c>
+      <c r="F1" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="G1" s="73" t="s">
+        <v>115</v>
+      </c>
+      <c r="H1" s="72" t="s">
+        <v>66</v>
+      </c>
+      <c r="I1" s="72" t="s">
+        <v>189</v>
+      </c>
+      <c r="J1" s="72" t="s">
+        <v>118</v>
+      </c>
+      <c r="K1" s="72" t="s">
+        <v>75</v>
+      </c>
+      <c r="L1" s="73" t="s">
+        <v>121</v>
+      </c>
+      <c r="M1" s="73" t="s">
+        <v>123</v>
+      </c>
+      <c r="N1" s="73" t="s">
+        <v>125</v>
+      </c>
+      <c r="O1" s="72" t="s">
         <v>127</v>
       </c>
-      <c r="E1" s="2" t="s">
-[...8 lines deleted...]
-      <c r="H1" s="2" t="s">
+      <c r="P1" s="72" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q1" s="71" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A2" t="str">
+        <f>IFERROR(IF(VLOOKUP(B2,Customer!C:C,1, 0) =B2, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A3" t="str">
+        <f>IFERROR(IF(VLOOKUP(B3,Customer!C:C,1, 0) =B3, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A4" t="str">
+        <f>IFERROR(IF(VLOOKUP(B4,Customer!C:C,1, 0) =B4, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A5" t="str">
+        <f>IFERROR(IF(VLOOKUP(B5,Customer!C:C,1, 0) =B5, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A6" t="str">
+        <f>IFERROR(IF(VLOOKUP(B6,Customer!C:C,1, 0) =B6, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A7" t="str">
+        <f>IFERROR(IF(VLOOKUP(B7,Customer!C:C,1, 0) =B7, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A8" t="str">
+        <f>IFERROR(IF(VLOOKUP(B8,Customer!C:C,1, 0) =B8, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A9" t="str">
+        <f>IFERROR(IF(VLOOKUP(B9,Customer!C:C,1, 0) =B9, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A10" t="str">
+        <f>IFERROR(IF(VLOOKUP(B10,Customer!C:C,1, 0) =B10, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A11" t="str">
+        <f>IFERROR(IF(VLOOKUP(B11,Customer!C:C,1, 0) =B11, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A12" t="str">
+        <f>IFERROR(IF(VLOOKUP(B12,Customer!C:C,1, 0) =B12, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A13" t="str">
+        <f>IFERROR(IF(VLOOKUP(B13,Customer!C:C,1, 0) =B13, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A14" t="str">
+        <f>IFERROR(IF(VLOOKUP(B14,Customer!C:C,1, 0) =B14, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A15" t="str">
+        <f>IFERROR(IF(VLOOKUP(B15,Customer!C:C,1, 0) =B15, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A16" t="str">
+        <f>IFERROR(IF(VLOOKUP(B16,Customer!C:C,1, 0) =B16, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A17" t="str">
+        <f>IFERROR(IF(VLOOKUP(B17,Customer!C:C,1, 0) =B17, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A18" t="str">
+        <f>IFERROR(IF(VLOOKUP(B18,Customer!C:C,1, 0) =B18, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A19" t="str">
+        <f>IFERROR(IF(VLOOKUP(B19,Customer!C:C,1, 0) =B19, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A20" t="str">
+        <f>IFERROR(IF(VLOOKUP(B20,Customer!C:C,1, 0) =B20, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A21" t="str">
+        <f>IFERROR(IF(VLOOKUP(B21,Customer!C:C,1, 0) =B21, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A22" t="str">
+        <f>IFERROR(IF(VLOOKUP(B22,Customer!C:C,1, 0) =B22, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A23" t="str">
+        <f>IFERROR(IF(VLOOKUP(B23,Customer!C:C,1, 0) =B23, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A24" t="str">
+        <f>IFERROR(IF(VLOOKUP(B24,Customer!C:C,1, 0) =B24, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A25" t="str">
+        <f>IFERROR(IF(VLOOKUP(B25,Customer!C:C,1, 0) =B25, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A26" t="str">
+        <f>IFERROR(IF(VLOOKUP(B26,Customer!C:C,1, 0) =B26, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A27" t="str">
+        <f>IFERROR(IF(VLOOKUP(B27,Customer!C:C,1, 0) =B27, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A28" t="str">
+        <f>IFERROR(IF(VLOOKUP(B28,Customer!C:C,1, 0) =B28, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A29" t="str">
+        <f>IFERROR(IF(VLOOKUP(B29,Customer!C:C,1, 0) =B29, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A30" t="str">
+        <f>IFERROR(IF(VLOOKUP(B30,Customer!C:C,1, 0) =B30, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A31" t="str">
+        <f>IFERROR(IF(VLOOKUP(B31,Customer!C:C,1, 0) =B31, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A32" t="str">
+        <f>IFERROR(IF(VLOOKUP(B32,Customer!C:C,1, 0) =B32, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A33" t="str">
+        <f>IFERROR(IF(VLOOKUP(B33,Customer!C:C,1, 0) =B33, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A34" t="str">
+        <f>IFERROR(IF(VLOOKUP(B34,Customer!C:C,1, 0) =B34, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A35" t="str">
+        <f>IFERROR(IF(VLOOKUP(B35,Customer!C:C,1, 0) =B35, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A36" t="str">
+        <f>IFERROR(IF(VLOOKUP(B36,Customer!C:C,1, 0) =B36, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A37" t="str">
+        <f>IFERROR(IF(VLOOKUP(B37,Customer!C:C,1, 0) =B37, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A38" t="str">
+        <f>IFERROR(IF(VLOOKUP(B38,Customer!C:C,1, 0) =B38, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="39" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A39" t="str">
+        <f>IFERROR(IF(VLOOKUP(B39,Customer!C:C,1, 0) =B39, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="40" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A40" t="str">
+        <f>IFERROR(IF(VLOOKUP(B40,Customer!C:C,1, 0) =B40, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="41" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A41" t="str">
+        <f>IFERROR(IF(VLOOKUP(B41,Customer!C:C,1, 0) =B41, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="42" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A42" t="str">
+        <f>IFERROR(IF(VLOOKUP(B42,Customer!C:C,1, 0) =B42, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="43" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A43" t="str">
+        <f>IFERROR(IF(VLOOKUP(B43,Customer!C:C,1, 0) =B43, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="44" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A44" t="str">
+        <f>IFERROR(IF(VLOOKUP(B44,Customer!C:C,1, 0) =B44, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="45" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A45" t="str">
+        <f>IFERROR(IF(VLOOKUP(B45,Customer!C:C,1, 0) =B45, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="46" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A46" t="str">
+        <f>IFERROR(IF(VLOOKUP(B46,Customer!C:C,1, 0) =B46, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="47" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A47" t="str">
+        <f>IFERROR(IF(VLOOKUP(B47,Customer!C:C,1, 0) =B47, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="48" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A48" t="str">
+        <f>IFERROR(IF(VLOOKUP(B48,Customer!C:C,1, 0) =B48, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A49" t="str">
+        <f>IFERROR(IF(VLOOKUP(B49,Customer!C:C,1, 0) =B49, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A50" t="str">
+        <f>IFERROR(IF(VLOOKUP(B50,Customer!C:C,1, 0) =B50, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A51" t="str">
+        <f>IFERROR(IF(VLOOKUP(B51,Customer!C:C,1, 0) =B51, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A52" t="str">
+        <f>IFERROR(IF(VLOOKUP(B52,Customer!C:C,1, 0) =B52, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="53" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A53" t="str">
+        <f>IFERROR(IF(VLOOKUP(B53,Customer!C:C,1, 0) =B53, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="54" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A54" t="str">
+        <f>IFERROR(IF(VLOOKUP(B54,Customer!C:C,1, 0) =B54, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="55" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A55" t="str">
+        <f>IFERROR(IF(VLOOKUP(B55,Customer!C:C,1, 0) =B55, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="56" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A56" t="str">
+        <f>IFERROR(IF(VLOOKUP(B56,Customer!C:C,1, 0) =B56, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="57" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A57" t="str">
+        <f>IFERROR(IF(VLOOKUP(B57,Customer!C:C,1, 0) =B57, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="58" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A58" t="str">
+        <f>IFERROR(IF(VLOOKUP(B58,Customer!C:C,1, 0) =B58, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="59" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A59" t="str">
+        <f>IFERROR(IF(VLOOKUP(B59,Customer!C:C,1, 0) =B59, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="60" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A60" t="str">
+        <f>IFERROR(IF(VLOOKUP(B60,Customer!C:C,1, 0) =B60, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="61" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A61" t="str">
+        <f>IFERROR(IF(VLOOKUP(B61,Customer!C:C,1, 0) =B61, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="62" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A62" t="str">
+        <f>IFERROR(IF(VLOOKUP(B62,Customer!C:C,1, 0) =B62, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="63" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A63" t="str">
+        <f>IFERROR(IF(VLOOKUP(B63,Customer!C:C,1, 0) =B63, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="64" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A64" t="str">
+        <f>IFERROR(IF(VLOOKUP(B64,Customer!C:C,1, 0) =B64, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="65" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A65" t="str">
+        <f>IFERROR(IF(VLOOKUP(B65,Customer!C:C,1, 0) =B65, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="66" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A66" t="str">
+        <f>IFERROR(IF(VLOOKUP(B66,Customer!C:C,1, 0) =B66, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="67" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A67" t="str">
+        <f>IFERROR(IF(VLOOKUP(B67,Customer!C:C,1, 0) =B67, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="68" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A68" t="str">
+        <f>IFERROR(IF(VLOOKUP(B68,Customer!C:C,1, 0) =B68, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="69" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A69" t="str">
+        <f>IFERROR(IF(VLOOKUP(B69,Customer!C:C,1, 0) =B69, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="70" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A70" t="str">
+        <f>IFERROR(IF(VLOOKUP(B70,Customer!C:C,1, 0) =B70, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="71" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A71" t="str">
+        <f>IFERROR(IF(VLOOKUP(B71,Customer!C:C,1, 0) =B71, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="72" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A72" t="str">
+        <f>IFERROR(IF(VLOOKUP(B72,Customer!C:C,1, 0) =B72, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="73" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A73" t="str">
+        <f>IFERROR(IF(VLOOKUP(B73,Customer!C:C,1, 0) =B73, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="74" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A74" t="str">
+        <f>IFERROR(IF(VLOOKUP(B74,Customer!C:C,1, 0) =B74, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="75" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A75" t="str">
+        <f>IFERROR(IF(VLOOKUP(B75,Customer!C:C,1, 0) =B75, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="76" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A76" t="str">
+        <f>IFERROR(IF(VLOOKUP(B76,Customer!C:C,1, 0) =B76, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="77" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A77" t="str">
+        <f>IFERROR(IF(VLOOKUP(B77,Customer!C:C,1, 0) =B77, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="78" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A78" t="str">
+        <f>IFERROR(IF(VLOOKUP(B78,Customer!C:C,1, 0) =B78, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="79" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A79" t="str">
+        <f>IFERROR(IF(VLOOKUP(B79,Customer!C:C,1, 0) =B79, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="80" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A80" t="str">
+        <f>IFERROR(IF(VLOOKUP(B80,Customer!C:C,1, 0) =B80, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="81" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A81" t="str">
+        <f>IFERROR(IF(VLOOKUP(B81,Customer!C:C,1, 0) =B81, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+    <row r="82" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A82" t="str">
+        <f>IFERROR(IF(VLOOKUP(B82,Customer!C:C,1, 0) =B82, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C0E480F-ED84-4FD4-BF9D-A6F4A85B81F8}">
+  <dimension ref="A1:P9"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="34.1796875" style="75" customWidth="1"/>
+    <col min="2" max="2" width="10.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="49.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="36.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="28.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="17.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="5.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="9.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14" style="75" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="11" style="75" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="15.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="11" style="75" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="39.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="12.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="16" max="16384" width="8.7265625" style="75"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" s="84" customFormat="1" ht="98.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="103" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16" s="76" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="73" t="s">
         <v>134</v>
       </c>
-      <c r="I1" s="2" t="s">
-[...6 lines deleted...]
-        <v>116</v>
+      <c r="B2" s="72" t="s">
+        <v>138</v>
+      </c>
+      <c r="C2" s="73" t="s">
+        <v>111</v>
+      </c>
+      <c r="D2" s="72" t="s">
+        <v>113</v>
+      </c>
+      <c r="E2" s="72" t="s">
+        <v>115</v>
+      </c>
+      <c r="F2" s="72" t="s">
+        <v>121</v>
+      </c>
+      <c r="G2" s="72" t="s">
+        <v>123</v>
+      </c>
+      <c r="H2" s="72" t="s">
+        <v>125</v>
+      </c>
+      <c r="I2" s="72" t="s">
+        <v>412</v>
+      </c>
+      <c r="J2" s="72" t="s">
+        <v>141</v>
+      </c>
+      <c r="K2" s="72" t="s">
+        <v>143</v>
+      </c>
+      <c r="L2" s="72" t="s">
+        <v>118</v>
+      </c>
+      <c r="M2" s="73" t="s">
+        <v>75</v>
+      </c>
+      <c r="N2" s="72" t="s">
+        <v>148</v>
+      </c>
+      <c r="O2" s="72" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="B3" s="131" t="s">
+        <v>657</v>
+      </c>
+      <c r="C3" s="131" t="s">
+        <v>658</v>
+      </c>
+      <c r="G3" s="132"/>
+      <c r="L3" s="133"/>
+      <c r="M3" s="131" t="s">
+        <v>659</v>
+      </c>
+      <c r="N3" s="131" t="s">
+        <v>660</v>
+      </c>
+      <c r="P3" s="133"/>
+    </row>
+    <row r="4" spans="1:16" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="B4" s="131" t="s">
+        <v>662</v>
+      </c>
+      <c r="C4" s="131" t="s">
+        <v>663</v>
+      </c>
+      <c r="G4" s="132"/>
+      <c r="L4" s="133"/>
+      <c r="M4" s="131" t="s">
+        <v>664</v>
+      </c>
+      <c r="N4" s="131" t="s">
+        <v>665</v>
+      </c>
+      <c r="P4" s="133"/>
+    </row>
+    <row r="5" spans="1:16" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="131" t="s">
+        <v>666</v>
+      </c>
+      <c r="B5" s="131" t="s">
+        <v>667</v>
+      </c>
+      <c r="C5" s="131" t="s">
+        <v>663</v>
+      </c>
+      <c r="G5" s="132"/>
+      <c r="L5" s="133"/>
+      <c r="M5" s="131" t="s">
+        <v>668</v>
+      </c>
+      <c r="N5" s="131" t="s">
+        <v>669</v>
+      </c>
+      <c r="P5" s="133"/>
+    </row>
+    <row r="6" spans="1:16" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="131" t="s">
+        <v>670</v>
+      </c>
+      <c r="B6" s="131" t="s">
+        <v>671</v>
+      </c>
+      <c r="C6" s="131" t="s">
+        <v>672</v>
+      </c>
+      <c r="G6" s="132"/>
+      <c r="L6" s="133"/>
+      <c r="M6" s="131" t="s">
+        <v>673</v>
+      </c>
+      <c r="N6" s="131" t="s">
+        <v>665</v>
+      </c>
+      <c r="P6" s="133"/>
+    </row>
+    <row r="7" spans="1:16" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="131" t="s">
+        <v>674</v>
+      </c>
+      <c r="B7" s="131" t="s">
+        <v>675</v>
+      </c>
+      <c r="C7" s="131" t="s">
+        <v>672</v>
+      </c>
+      <c r="G7" s="132"/>
+      <c r="L7" s="133"/>
+      <c r="M7" s="131" t="s">
+        <v>676</v>
+      </c>
+      <c r="N7" s="131" t="s">
+        <v>669</v>
+      </c>
+      <c r="P7" s="133"/>
+    </row>
+    <row r="8" spans="1:16" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="131" t="s">
+        <v>677</v>
+      </c>
+      <c r="B8" s="131" t="s">
+        <v>678</v>
+      </c>
+      <c r="C8" s="131" t="s">
+        <v>679</v>
+      </c>
+      <c r="G8" s="132"/>
+      <c r="J8" s="131" t="s">
+        <v>680</v>
+      </c>
+      <c r="L8" s="133"/>
+      <c r="M8" s="131" t="s">
+        <v>681</v>
+      </c>
+      <c r="N8" s="131" t="s">
+        <v>682</v>
+      </c>
+      <c r="P8" s="133"/>
+    </row>
+    <row r="9" spans="1:16" s="131" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="131" t="s">
+        <v>683</v>
+      </c>
+      <c r="B9" s="131" t="s">
+        <v>684</v>
+      </c>
+      <c r="C9" s="131" t="s">
+        <v>685</v>
+      </c>
+      <c r="G9" s="132"/>
+      <c r="J9" s="131" t="s">
+        <v>686</v>
+      </c>
+      <c r="L9" s="133"/>
+      <c r="M9" s="131" t="s">
+        <v>687</v>
+      </c>
+      <c r="N9" s="131" t="s">
+        <v>682</v>
+      </c>
+      <c r="P9" s="133"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="M3" r:id="rId1" xr:uid="{E3652401-8089-43A7-BE8F-773791FAE137}"/>
+    <hyperlink ref="M4" r:id="rId2" xr:uid="{C1DD0604-22B4-4B7F-8A7F-84BC5B1C6A6C}"/>
+    <hyperlink ref="M5" r:id="rId3" xr:uid="{DF2DBF0E-5706-40F3-889F-D99026A59F3D}"/>
+    <hyperlink ref="M6" r:id="rId4" xr:uid="{DD5D2E28-1416-4FC8-AC1D-E001BB51B7B4}"/>
+    <hyperlink ref="M7" r:id="rId5" xr:uid="{05E0DEE2-4455-4C06-BF16-0A9A70629B8F}"/>
+    <hyperlink ref="M9" r:id="rId6" xr:uid="{642DE293-944F-4998-98BF-AF477DEE1031}"/>
+    <hyperlink ref="M8" r:id="rId7" xr:uid="{7802767D-2E57-4E43-A2E6-E715BAB3D476}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId8"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2AFD6F1E-3DF2-4BDA-A555-9FD6AE7C9B4C}">
+  <sheetPr>
+    <tabColor rgb="FFFFFF00"/>
+  </sheetPr>
+  <dimension ref="A1:O2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="34.1796875" style="75" customWidth="1"/>
+    <col min="2" max="2" width="10.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="49.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="36.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="28.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="17.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="5.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="9.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14" style="75" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="11" style="75" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="15.54296875" style="75" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="11" style="75" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="39.453125" style="75" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="12.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="16" max="16384" width="8.7265625" style="75"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15" s="84" customFormat="1" ht="98.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="103" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15" s="76" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="73" t="s">
+        <v>134</v>
+      </c>
+      <c r="B2" s="72" t="s">
+        <v>138</v>
+      </c>
+      <c r="C2" s="73" t="s">
+        <v>111</v>
+      </c>
+      <c r="D2" s="72" t="s">
+        <v>113</v>
+      </c>
+      <c r="E2" s="72" t="s">
+        <v>115</v>
+      </c>
+      <c r="F2" s="72" t="s">
+        <v>121</v>
+      </c>
+      <c r="G2" s="72" t="s">
+        <v>123</v>
+      </c>
+      <c r="H2" s="72" t="s">
+        <v>125</v>
+      </c>
+      <c r="I2" s="72" t="s">
+        <v>412</v>
+      </c>
+      <c r="J2" s="72" t="s">
+        <v>141</v>
+      </c>
+      <c r="K2" s="72" t="s">
+        <v>143</v>
+      </c>
+      <c r="L2" s="72" t="s">
+        <v>118</v>
+      </c>
+      <c r="M2" s="73" t="s">
+        <v>75</v>
+      </c>
+      <c r="N2" s="72" t="s">
+        <v>148</v>
+      </c>
+      <c r="O2" s="72" t="s">
+        <v>151</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-  <dimension ref="A1:Q2"/>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B1F87584-E33C-40DA-BFAF-67291476BB26}">
+  <dimension ref="A1:P11"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="30.81640625" bestFit="1" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="17" max="17" width="11.453125" style="100" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="31.81640625" style="75" customWidth="1"/>
+    <col min="2" max="2" width="17" style="75" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="9.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="20.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="22.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="24.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="10" max="16384" width="8.7265625" style="75"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" x14ac:dyDescent="0.35">
-[...53 lines deleted...]
-      <c r="I2" s="2" t="s">
+    <row r="1" spans="1:16" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A1" s="103" t="s">
+        <v>420</v>
+      </c>
+      <c r="G1" s="76" t="s">
+        <v>372</v>
+      </c>
+      <c r="H1" s="76" t="s">
+        <v>372</v>
+      </c>
+      <c r="I1" s="76" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16" s="76" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="73" t="s">
+        <v>134</v>
+      </c>
+      <c r="B2" s="73" t="s">
         <v>155</v>
       </c>
-      <c r="J2" s="2" t="s">
+      <c r="C2" s="72" t="s">
         <v>157</v>
       </c>
-      <c r="K2" s="2" t="s">
+      <c r="D2" s="72" t="s">
         <v>159</v>
       </c>
-      <c r="L2" s="2" t="s">
-[...2 lines deleted...]
-      <c r="M2" s="2" t="s">
+      <c r="E2" s="72" t="s">
         <v>163</v>
       </c>
-      <c r="N2" s="2" t="s">
-[...2 lines deleted...]
-      <c r="O2" s="2" t="s">
+      <c r="F2" s="72" t="s">
         <v>167</v>
       </c>
-      <c r="P2" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G2" s="72" t="s">
+        <v>169</v>
+      </c>
+      <c r="H2" s="72" t="s">
+        <v>171</v>
+      </c>
+      <c r="I2" s="72" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16" s="131" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="B3" s="131" t="s">
+        <v>610</v>
+      </c>
+      <c r="C3" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="D3" s="131" t="s">
+        <v>62</v>
+      </c>
+      <c r="G3" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="H3" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="I3" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="L3" s="133"/>
+      <c r="P3" s="133"/>
+    </row>
+    <row r="4" spans="1:16" s="131" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="B4" s="131" t="s">
+        <v>621</v>
+      </c>
+      <c r="C4" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="D4" s="131" t="s">
+        <v>62</v>
+      </c>
+      <c r="G4" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="H4" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="I4" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="L4" s="133"/>
+      <c r="P4" s="133"/>
+    </row>
+    <row r="5" spans="1:16" s="131" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="B5" s="131" t="s">
+        <v>624</v>
+      </c>
+      <c r="C5" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="D5" s="131" t="s">
+        <v>62</v>
+      </c>
+      <c r="G5" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="H5" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="I5" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="L5" s="133"/>
+      <c r="P5" s="133"/>
+    </row>
+    <row r="6" spans="1:16" s="131" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="B6" s="131" t="s">
+        <v>621</v>
+      </c>
+      <c r="C6" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="D6" s="131" t="s">
+        <v>94</v>
+      </c>
+      <c r="E6" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="G6" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="H6" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="I6" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="L6" s="133"/>
+      <c r="P6" s="133"/>
+    </row>
+    <row r="7" spans="1:16" s="131" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="131" t="s">
+        <v>666</v>
+      </c>
+      <c r="B7" s="131" t="s">
+        <v>621</v>
+      </c>
+      <c r="C7" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="D7" s="131" t="s">
+        <v>94</v>
+      </c>
+      <c r="E7" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="G7" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="H7" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="I7" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="L7" s="133"/>
+      <c r="P7" s="133"/>
+    </row>
+    <row r="8" spans="1:16" s="131" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="131" t="s">
+        <v>670</v>
+      </c>
+      <c r="B8" s="131" t="s">
+        <v>624</v>
+      </c>
+      <c r="C8" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="D8" s="131" t="s">
+        <v>94</v>
+      </c>
+      <c r="E8" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="G8" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="H8" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="I8" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="L8" s="133"/>
+      <c r="P8" s="133"/>
+    </row>
+    <row r="9" spans="1:16" s="131" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="131" t="s">
+        <v>674</v>
+      </c>
+      <c r="B9" s="131" t="s">
+        <v>624</v>
+      </c>
+      <c r="C9" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="D9" s="131" t="s">
+        <v>94</v>
+      </c>
+      <c r="E9" s="131" t="s">
+        <v>661</v>
+      </c>
+      <c r="G9" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="H9" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="I9" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="L9" s="133"/>
+      <c r="P9" s="133"/>
+    </row>
+    <row r="10" spans="1:16" s="131" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="131" t="s">
+        <v>677</v>
+      </c>
+      <c r="B10" s="131" t="s">
+        <v>627</v>
+      </c>
+      <c r="C10" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="D10" s="131" t="s">
+        <v>94</v>
+      </c>
+      <c r="E10" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="G10" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="H10" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="I10" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="L10" s="133"/>
+      <c r="P10" s="133"/>
+    </row>
+    <row r="11" spans="1:16" s="131" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="131" t="s">
+        <v>683</v>
+      </c>
+      <c r="B11" s="131" t="s">
+        <v>634</v>
+      </c>
+      <c r="C11" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="D11" s="131" t="s">
+        <v>94</v>
+      </c>
+      <c r="E11" s="131" t="s">
+        <v>609</v>
+      </c>
+      <c r="G11" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="H11" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="I11" s="131" t="s">
+        <v>615</v>
+      </c>
+      <c r="L11" s="133"/>
+      <c r="P11" s="133"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:Q3"/>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{883A221D-E4F0-4A3F-8126-391CA38786F5}">
+  <sheetPr>
+    <tabColor rgb="FFFFFF00"/>
+  </sheetPr>
+  <dimension ref="A1:K3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="J37" sqref="J37"/>
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="17" bestFit="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="17" max="17" width="12.1796875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="39.453125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="39.453125" customWidth="1"/>
+    <col min="3" max="3" width="31.81640625" style="75" customWidth="1"/>
+    <col min="4" max="4" width="17" style="75" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="9.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="11.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="9.1796875" style="75" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="20.81640625" style="75" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="22.7265625" style="75" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="24.26953125" style="75" bestFit="1" customWidth="1"/>
+    <col min="12" max="16384" width="8.7265625" style="75"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="27" customHeight="1" x14ac:dyDescent="0.35">
-[...347 lines deleted...]
-        <v>278</v>
+    <row r="1" spans="1:11" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="C1" s="103" t="s">
+        <v>420</v>
+      </c>
+      <c r="I1" s="76" t="s">
+        <v>372</v>
+      </c>
+      <c r="J1" s="76" t="s">
+        <v>372</v>
+      </c>
+      <c r="K1" s="76" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11" s="76" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="104" t="s">
+        <v>557</v>
+      </c>
+      <c r="B2" s="104" t="s">
+        <v>560</v>
+      </c>
+      <c r="C2" s="73" t="s">
+        <v>134</v>
+      </c>
+      <c r="D2" s="73" t="s">
+        <v>155</v>
+      </c>
+      <c r="E2" s="72" t="s">
+        <v>157</v>
+      </c>
+      <c r="F2" s="72" t="s">
+        <v>159</v>
+      </c>
+      <c r="G2" s="72" t="s">
+        <v>163</v>
+      </c>
+      <c r="H2" s="72" t="s">
+        <v>167</v>
+      </c>
+      <c r="I2" s="72" t="s">
+        <v>169</v>
+      </c>
+      <c r="J2" s="72" t="s">
+        <v>171</v>
+      </c>
+      <c r="K2" s="72" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" t="str">
+        <f>IFERROR(IF(VLOOKUP(D3,Customer!C:C,1, 0) =D3, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
+      </c>
+      <c r="B3" t="str">
+        <f>IFERROR(IF(VLOOKUP(C3,CustomerContact!A:A,1, 0) =C3, "TRUE", "NOT FOUND"), "FALSE")</f>
+        <v>FALSE</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E188FDB2E423844D91B51A4EE7C467D8" ma:contentTypeVersion="37" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2e200fff38a1fa5b50e81aaaa121ab94">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="06833ec7-bc81-4bdc-822a-9db94dab13b1" xmlns:ns3="628d6d76-8410-4f89-b8f5-1ec9c11a97db" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0de0e2f367579fcf79644214b5bb54a0" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="628d6d76-8410-4f89-b8f5-1ec9c11a97db" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="06833ec7-bc81-4bdc-822a-9db94dab13b1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="628d6d76-8410-4f89-b8f5-1ec9c11a97db" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="628d6d76-8410-4f89-b8f5-1ec9c11a97db" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E188FDB2E423844D91B51A4EE7C467D8" ma:contentTypeVersion="37" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="565a8db0dd1e6928592e94950e1e619f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="06833ec7-bc81-4bdc-822a-9db94dab13b1" xmlns:ns3="628d6d76-8410-4f89-b8f5-1ec9c11a97db" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fd25238ad3b7a1bab072dfdc7441ac05" ns2:_="" ns3:_="">
     <xsd:import namespace="06833ec7-bc81-4bdc-822a-9db94dab13b1"/>
     <xsd:import namespace="628d6d76-8410-4f89-b8f5-1ec9c11a97db"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -11364,159 +38566,140 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCEFBDAC-9E16-42A1-85BE-E12E88737125}">
-[...17 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{416EAE72-244E-4110-AF73-D7F1D66C45AE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{041A4F67-8589-481A-BDC7-8F77EC871C96}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="628d6d76-8410-4f89-b8f5-1ec9c11a97db"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="06833ec7-bc81-4bdc-822a-9db94dab13b1"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7283F96F-002B-4655-B2BA-EBCE4249A029}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>14</vt:i4>
+        <vt:i4>31</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>15</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="22" baseType="lpstr">
+    <vt:vector size="46" baseType="lpstr">
       <vt:lpstr>LEGEND</vt:lpstr>
       <vt:lpstr>Customer</vt:lpstr>
+      <vt:lpstr>Customer DID NOT IMPORT</vt:lpstr>
       <vt:lpstr>CustomerBillTo</vt:lpstr>
+      <vt:lpstr>CustomerBillTo DID NOT IMPORT</vt:lpstr>
       <vt:lpstr>CustomerContact</vt:lpstr>
+      <vt:lpstr>CustomerContact DID NOT IMPORT</vt:lpstr>
       <vt:lpstr>CustomerContact (2)</vt:lpstr>
+      <vt:lpstr>CustomerContact (2) DID NOT IMP</vt:lpstr>
       <vt:lpstr>CustomerSite</vt:lpstr>
+      <vt:lpstr>CustomerSite DID NOT IMPORT</vt:lpstr>
       <vt:lpstr>CustomerSystem</vt:lpstr>
+      <vt:lpstr>CustomerSystem DID NOT IMPORT</vt:lpstr>
+      <vt:lpstr>CustomerSystemParts</vt:lpstr>
+      <vt:lpstr>CustomerSystemParts DID NOT IMP</vt:lpstr>
       <vt:lpstr>CustomerRecurring</vt:lpstr>
+      <vt:lpstr>CustomerRecurring DID NOT IMPOR</vt:lpstr>
       <vt:lpstr>Notes</vt:lpstr>
+      <vt:lpstr>Notes DID NOT IMPORT</vt:lpstr>
+      <vt:lpstr>Vendors</vt:lpstr>
+      <vt:lpstr>Vendors DID NOT IMPORT</vt:lpstr>
+      <vt:lpstr>Parts</vt:lpstr>
+      <vt:lpstr>Parts DID NOT IMPORT</vt:lpstr>
+      <vt:lpstr>CustomField</vt:lpstr>
+      <vt:lpstr>InvoiceItems</vt:lpstr>
+      <vt:lpstr>InvoiceItems DID NOT IMPORT</vt:lpstr>
+      <vt:lpstr>Warehouses</vt:lpstr>
+      <vt:lpstr>Warehouses DID NOT IMPORT</vt:lpstr>
       <vt:lpstr>Employee</vt:lpstr>
       <vt:lpstr>GLAccount</vt:lpstr>
-      <vt:lpstr>Parts</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>CustomField</vt:lpstr>
+      <vt:lpstr>CustomField DID NOT IMPORT</vt:lpstr>
+      <vt:lpstr>'Customer DID NOT IMPORT'!Customer</vt:lpstr>
       <vt:lpstr>Customer</vt:lpstr>
+      <vt:lpstr>'CustomerBillTo DID NOT IMPORT'!CustomerBillTo</vt:lpstr>
       <vt:lpstr>CustomerBillTo</vt:lpstr>
       <vt:lpstr>CustomerContact!CustomerContact</vt:lpstr>
       <vt:lpstr>'CustomerContact (2)'!CustomerContact</vt:lpstr>
-      <vt:lpstr>CustomerRecurring</vt:lpstr>
-      <vt:lpstr>CustomerSite</vt:lpstr>
+      <vt:lpstr>'CustomerContact (2) DID NOT IMP'!CustomerContact</vt:lpstr>
+      <vt:lpstr>'CustomerContact DID NOT IMPORT'!CustomerContact</vt:lpstr>
+      <vt:lpstr>CustomerRecurring!CustomerRecurring</vt:lpstr>
+      <vt:lpstr>'CustomerRecurring DID NOT IMPOR'!CustomerRecurring</vt:lpstr>
+      <vt:lpstr>CustomerSite!CustomerSite</vt:lpstr>
+      <vt:lpstr>'CustomerSite DID NOT IMPORT'!CustomerSite</vt:lpstr>
+      <vt:lpstr>'CustomerSystem DID NOT IMPORT'!CustomerSystem</vt:lpstr>
       <vt:lpstr>CustomerSystem</vt:lpstr>
       <vt:lpstr>GLAccount</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Administrator</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>